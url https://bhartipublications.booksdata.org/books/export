--- v0 (2026-08-15)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="872">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1528">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -309,50 +309,83 @@
     <t>This book has been developed to provide a comprehensive and research-oriented perspective on AI-based recruitment. It examines not only the technological aspects of AI applications—such as automated resume screening, predictive analytics, chatbots, and digital assessment tools—but also the human dimensions associated with their adoption. The attitudes, experiences, perceptions, and satisfaction levels of employees and HR professionals are carefully considered to present a balanced and practical view of AI integration. While AI offers efficiency, speed, and data-driven precision, it also raises important questions related to ethics, transparency, bias, data security, and the role of human judgment in hiring decisions.</t>
   </si>
   <si>
     <t>Prof. Anand Pawar, a distinguished academician and administrator, currently serves as the Dean of the Faculty of Commerce &amp; Business Management and the Director, Directorate of Materials and Publications at Dr. B.R. Ambedkar Open University, Hyderabad. Recognized for his exceptional contributions to education, he was honoured with the prestigious State Meritorious (Best) Teacher Award-2022 by the Government of Telangana. Prof. Pawar possesses a profound foundation in Commerce and Business Management. As an accomplished scholar and mentor, he has guided 12 doctoral students and is currently supervising eight research scholars, contributing significantly to the academic and professional development of future leaders.
 Dr. N. Supriya is a dedicated academician and researcher in the field of Commerce completed her Ph.D. from Dr.B.R. Ambedkar Open University under the guidance of Prof. I. Anand Pawar. She serves as a faculty member in the Department of Commerce at St. Ann’s College for Women and possesses 17 years of rich teaching experience. She holds both an M. Com and an M.B.A from Osmania University. Over the years, she has taught a wide range of Commerce and Management subjects, reflecting her academic versatility and commitment to quality education.</t>
   </si>
   <si>
     <t>AI-Based Recruitment: Transforming the Future of Talent Acquisition provides a comprehensive and research-oriented examination of how Artificial Intelligence is reshaping recruitment and talent acquisition in the modern workplace. As organisations increasingly adopt digital technologies to improve the efficiency and effectiveness of hiring, AI has emerged as a powerful tool capable of transforming traditional recruitment processes.
 The book explores the growing application of AI across different stages of recruitment, including automated resume screening, predictive analytics, AI-powered chatbots, digital assessment tools, candidate matching, and data-driven decision-making. These technologies have the potential to reduce administrative workloads, accelerate hiring processes, identify suitable candidates more efficiently, and support organisations in making informed recruitment decisions.
 However, the book goes beyond the technological capabilities of AI to examine the human dimensions of AI-driven recruitment. It considers the attitudes, experiences, perceptions, expectations, and satisfaction levels of employees and HR professionals who interact with or are affected by these technologies. By incorporating these perspectives, the book presents a balanced understanding of AI integration rather than viewing technological adoption solely through the lens of efficiency and productivity.
 One of the key themes explored is the changing role of human judgment in recruitment. While AI can analyse large volumes of information and identify patterns with remarkable speed, recruitment ultimately involves people, careers, organisational culture, and complex human characteristics that may not always be captured by algorithms. The book therefore considers the evolving relationship between human expertise and machine-based decision-making and examines how organisations can achieve an effective balance between the two.
 The adoption of AI in recruitment also introduces several important challenges. Issues relating to algorithmic bias, fairness, transparency, privacy, data security, accountability, and ethical decision-making require careful consideration. An AI system trained on biased or incomplete data may reproduce or amplify existing inequalities, while opaque algorithms can make it difficult for candidates and organisations to understand how particular decisions have been reached. The book highlights these concerns and emphasises the importance of responsible and transparent approaches to AI adoption.
 The discussion also considers the broader implications of AI for HR professionals. As routine recruitment activities become increasingly automated, the role of human resource professionals is evolving towards more strategic, analytical, and relationship-oriented responsibilities. Developing the skills required to understand, evaluate, and effectively use AI technologies will therefore become increasingly important for HR practitioners.
 By combining technological, organisational, and human perspectives, this book offers a practical framework for understanding both the opportunities and challenges of AI-based recruitment. It seeks to help readers appreciate how AI can be used to improve recruitment while ensuring that efficiency does not come at the expense of fairness, human dignity, or professional judgment.
 The book will be particularly useful for HR professionals, business leaders, researchers, academicians, management students, technology professionals, and organisations exploring AI-driven talent acquisition. It provides valuable insights into the emerging relationship between technology and human resource management and encourages readers to think critically about how recruitment can evolve in an increasingly AI-enabled world.
 Ultimately, the book argues that the future of recruitment should not be about replacing human judgment with artificial intelligence, but about using AI responsibly to augment human capabilities. When supported by ethical safeguards, transparency, appropriate oversight, and meaningful human involvement, AI can become a powerful instrument for building faster, smarter, fairer, and more effective recruitment systems.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/febc9186-c7ba-4567-86b8-16eea284b078.webp</t>
   </si>
   <si>
     <t>BD00070081</t>
   </si>
   <si>
     <t>Discover AI in HR Recruitment by Prof. Anand Pawar. This book is published by Bharti Publications in Hardcover format, ISBN 9788169155090, ASIN 8169155096, under Human Resources, Artificial Intelligence.</t>
+  </si>
+  <si>
+    <t>AI in Media &amp; Culture</t>
+  </si>
+  <si>
+    <t>Dr. Parul Mehra</t>
+  </si>
+  <si>
+    <t>Dr. Yamini Khullar</t>
+  </si>
+  <si>
+    <t>934730316X</t>
+  </si>
+  <si>
+    <t>Computers &amp; Technology</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>2026-03-15 00:00:00</t>
+  </si>
+  <si>
+    <t>15 x 2.5 x 21.5</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/687f6efd-bcc8-4933-9604-e428c72812aa.webp</t>
+  </si>
+  <si>
+    <t>BD00070131</t>
+  </si>
+  <si>
+    <t>Discover AI in Media and Culture by Dr. Parul Mehra. This book is published by Bharti Publications in Hardcover format, ISBN 9789347303166, ASIN 934730316X, under Computers and Technology, Artificial Intelligence, Media.</t>
   </si>
   <si>
     <t>An Analytical Study of Map Projections</t>
   </si>
   <si>
     <t>Dulal Ch. Das</t>
   </si>
   <si>
     <t>Dr. Phanibhusan Roy</t>
   </si>
   <si>
     <t>Uncategorized</t>
   </si>
   <si>
     <t>Atlases &amp; Maps</t>
   </si>
   <si>
     <t>World</t>
   </si>
   <si>
     <t>15.6 x 2.25 x 23.75</t>
   </si>
   <si>
     <t>AN ANALYTICAL STUDY OF MAP PROJECTIONS
 ➤ This book is written exclusively on Map Projection, probably the first time in India by any Indian authors.
@@ -406,127 +439,350 @@
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>15.6 x 1.75 x 23.75</t>
   </si>
   <si>
     <t>This book was put together with specific goals of the mind of the researchers. To begin with, to aid researchers from all disciplines in better comprehending the title, “Analytical and Systematic Approach to Research Methodology”. For aspiring researchers in India and the subcontinent, this education is crucial. Early-career scholars can also benefit from this book. It comprises 15 chapters with a Concept of research, research Design, Literature Review, Creating Citations &amp; Referencing Data Collection Process and so on. It provides comprehensive information about the process and pathways, for the preparation of research and to get success in the field of research work. The prime purpose of this book is to get knowledge and ideas for conducting research.</t>
   </si>
   <si>
     <t>Prof (Dr.) Parvinder Singh, Vice Chancellor, Rayat Bahra University, Mohali,Previously Controller of Examinations, Punjab University, Chandigarh and an Academician-Administrator of repute, had been pioneer researcher and an illustrious Alumni of Panjab University, Chandigarh, Dr. Singh holds Ph.D. in Chemistry and LLB (Professional) first division with distinction in his academic credentials from Panjab University, Chandigarh.
 Dr. Madhumita Mukherjee is Ph.D. in Tourism Management from Burdwan University, and IATA certified. Presently, she is working as Head – School of Tourism Airlines and Hotel Management in Rayat Bahra University, Chandigarh. She is also contributors of few chapters of one of the best seller book titled “Handbook of Research and Publication Ethics”.
 Dr. Mandeep Kaur Sandhu received her Bachelor degree in Electronics and Communication Engineering from Punjabi University and the Master degree from Punjabi University in 2005 and 2007 respectively. She has done her Ph.D. in the Department of El</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/8d532d8f-4d40-4d91-ab71-ec074e3ce777.webp</t>
   </si>
   <si>
     <t>BD00067303</t>
   </si>
   <si>
     <t>Discover Analytical and Systematic Approach to Research Methodology by Prof. (Dr.) Parvinder Singh. This book is published by Bharti Publications in Paperback format, ISBN 978-9394779235, ASIN 939477923X, under Research.</t>
   </si>
   <si>
+    <t>Animal Law and Policy: Contemporary Discourses</t>
+  </si>
+  <si>
+    <t>Dr. Udit Raj Sharma</t>
+  </si>
+  <si>
+    <t>Aditi Pateriya</t>
+  </si>
+  <si>
+    <t>2024-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>The Animal Law Study Club, UPES was constituted as a platform for students and faculty members to come along to discuss and study topics related to Animal Law. The club provides opportunities for networking, sharing resources, and gaining insights into the ethical treatment of animals and the legal framework surrounding it. The field of animal law is an emerging area of legal practice and university teaching, and the club aims to contribute to the growth and initiates to promote Animal Laws. To accomplish this we conduct guest lectures, panel discussions, and various sessions at both intra-university and national levels, fostering a dynamic leaming environment. The club serves as a hub for animal advocacy and networking due to its collaborations and various campaigns and events. The club invokes a sense of activism in the students and initiates to promote welfare along with the much-needed law. It gives immense opportunity to gain practical experience by securing intemships with renowned organizations due to the knowledge and volunteering themselves to work hands-on with aninsal rescue groups.</t>
+  </si>
+  <si>
+    <t>Animal Law is an emerging and increasingly significant field of legal study that explores the relationship between law, animals, society, ethics, and human responsibility. This book offers an insightful introduction to the evolving landscape of Animal Law while highlighting the importance of legal protection, ethical treatment, animal welfare, and advocacy.
+Inspired by the initiatives of the Animal Law Study Club, UPES, the book reflects the importance of creating academic spaces where students, faculty members, researchers, and practitioners can come together to discuss, study, and critically examine issues concerning animals and the law. It seeks to encourage greater awareness of the legal frameworks governing animal protection and the ethical responsibilities of individuals and institutions towards animals.
+The book explores Animal Law as an emerging area of legal practice and university teaching, emphasizing the need for stronger academic engagement, research, advocacy, and policy initiatives. Through discussions on legal principles, animal welfare, ethical concerns, and contemporary challenges, it encourages readers to understand how law can contribute to the protection and humane treatment of animals.
+Beyond theoretical understanding, the book emphasizes practical learning and active engagement. It highlights the value of guest lectures, panel discussions, academic sessions, campaigns, networking opportunities, and collaborative initiatives at university, national, and wider levels. Such activities provide students with opportunities to interact with experts, exchange ideas, develop professional networks, and gain a deeper understanding of the real-world challenges surrounding animal protection.
+A distinctive feature of the book is its emphasis on student activism and experiential learning. It encourages students to move beyond the classroom and engage with animal welfare organizations, rescue groups, advocacy initiatives, and other stakeholders. Such involvement can provide valuable practical exposure while developing skills in research, legal advocacy, community engagement, and animal welfare practice.
+The book also recognizes the importance of collaboration between educational institutions, legal professionals, civil society organizations, and animal welfare groups. By bringing together academic knowledge and practical experience, it seeks to foster a generation of legally informed and socially responsible individuals committed to advancing animal welfare and strengthening the legal protection of animals.
+Overall, this book is a valuable resource for law students, academicians, researchers, animal welfare professionals, legal practitioners, activists, and anyone interested in the intersection of law, ethics, and animal protection. It seeks not only to introduce readers to the growing field of Animal Law but also to inspire meaningful dialogue, responsible action, and continued efforts toward a more compassionate and legally protected future for animals.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a07ec4ab-8cca-41fa-9a2e-2612d59886c2.webp</t>
+  </si>
+  <si>
+    <t>BD00070126</t>
+  </si>
+  <si>
+    <t>Discover Animal Law and Policy: Contemporary Discourses by Dr. Udit Raj Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 9789348059277, ASIN 9348059270.</t>
+  </si>
+  <si>
+    <t>Applied AI Law and Policy: Comparative and Cross-Border Approaches</t>
+  </si>
+  <si>
+    <t>Dr. Govind Prasad Goyal</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Bhavish Gupta</t>
+  </si>
+  <si>
+    <t>978-81-69155-01-4</t>
+  </si>
+  <si>
+    <t>Law</t>
+  </si>
+  <si>
+    <t>2026-05-20 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 1.9 x 21.5</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence is transforming governance, business, law, and society, creating both unprecedented opportunities and complex regulatory challenges. As AI technologies increasingly operate across national borders, effective governance demands comparative legal analysis, international cooperation, and forward-looking public policy. Applied AI Law and Policy: Comparative and Cross-Border Approaches brings together leading scholarly perspectives on the evolving relationship between AI, law, regulation, and governance. The book explores critical issues including data protection, intellectual property, competition law, cybersecurity, digital governance, human rights, accountability, transparency, and regulatory harmonization. Through comparative and cross-border analyses, the contributors examine how different jurisdictions are responding to emerging AI challenges while identifying pathways for collaboration and policy innovation. An invaluable resource for academics, researchers, policymakers, legal professionals, and students, this volume provides timely insights into developing responsible, ethical, and effective legal frameworks for the AI-driven world.</t>
+  </si>
+  <si>
+    <t>Dr. Govind Prasad Goyal is serving as Dean Students’ Welfare at IMS Law College Noida. He is an accomplished academician and researcher in the field of law and interdisciplinary studies. He is actively engaged in legal education, research publications, and academic administration.
+Prof. (Dr.) Bhavish Gupta is a distinguished legal academician with extensive experience in teaching, research, and academic mentoring. Associated with IMS Law College, he has contributed significantly to legal academia through publications, conferences, and curriculum development
+Dr. Prodipta Barman serves as an Assistant Professor in the Department of Law at Brainware University. He is known for his academic contributions in legal research and interdisciplinary studies with a focus on contemporary legal challenges. His teaching and research interests span constitutional law, human rights, and socio-legal studies.
+Prof. (Dr.) Bodhisatva Acharya is a renowned academic leader and associated as Dean in Faculty of Legal Studies, Motherhood University, Roorkee, Uttarakhand, India. With rich experience in legal education and institutional leadership, He has guided numerous academic and research initiatives.
+Dr. Gagandeep Kaur is Senior Associate Professor, School of Law, UPES. She has contributed extensively to legal scholarship, teaching, and research in emerging areas of law and policy. Her academic interests are Cyber Laws, AI, Data Protection and Cyber Security.
+Dr. Asha Rani is a distinguished academic and legal scholar with expertise in Criminal Law, Family Law, and the Law of Torts. With a career dedicated to teaching, research, and writing, she has contributed significantly to the study and practice of law.</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence is rapidly transforming the way governments, businesses, legal institutions, and societies operate. While AI offers unprecedented opportunities for innovation, efficiency, economic growth, and social development, its increasingly widespread use also presents complex legal, ethical, regulatory, and policy challenges. As AI systems operate across jurisdictions and national borders, developing effective governance frameworks requires not only domestic regulation but also comparative legal analysis and meaningful international cooperation.
+Applied AI Law and Policy: Comparative and Cross-Border Approaches brings together diverse scholarly perspectives on the rapidly evolving relationship between artificial intelligence, law, regulation, and public policy. The volume examines how emerging AI technologies are challenging established legal frameworks and explores the ways in which different jurisdictions are responding to these developments.
+A central focus of the book is the need to establish legal and regulatory frameworks capable of balancing technological innovation with fundamental rights, public interests, and accountability. The contributors examine a range of contemporary issues, including data protection and privacy, intellectual property, competition law, cybersecurity, digital governance, human rights, algorithmic accountability, transparency, and regulatory harmonization.
+Through comparative and cross-border perspectives, the book highlights the differences and commonalities in regulatory approaches adopted by various jurisdictions. It considers how national legal systems are attempting to address issues that frequently transcend geographical boundaries, while also exploring the challenges created by differing legal standards, regulatory priorities, and approaches to technological governance.
+The book emphasizes that effective AI governance cannot be developed in isolation. The global nature of digital technologies makes international dialogue and cooperation increasingly important. Cross-border regulatory coordination can help address emerging risks while facilitating responsible technological development and reducing uncertainty for governments, businesses, and other stakeholders.
+Beyond identifying regulatory challenges, the volume also explores potential pathways toward responsible, ethical, transparent, and effective AI governance. It encourages policymakers, legal scholars, practitioners, and researchers to consider forward-looking approaches that can adapt to the rapid pace of technological change. The contributors underline the importance of developing regulatory systems that protect individual rights while allowing innovation to flourish.
+With its multidisciplinary and comparative approach, Applied AI Law and Policy: Comparative and Cross-Border Approaches provides a timely examination of one of the most important legal and policy questions of the digital age: how should societies govern technologies that are increasingly capable of influencing decisions, institutions, markets, and everyday life?
+The book is an invaluable resource for academics, researchers, policymakers, legal professionals, technology professionals, students, and anyone interested in artificial intelligence, law, public policy, digital governance, and emerging technologies. By connecting legal scholarship with practical policy considerations and international perspectives, this volume contributes to the ongoing global conversation about building a legal environment in which AI can develop responsibly while serving society and protecting fundamental rights.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/fb1b654b-04e2-4329-844a-db0303b28df9.webp</t>
+  </si>
+  <si>
+    <t>BD00070505</t>
+  </si>
+  <si>
+    <t>Discover Applied AI Law and Policy: Comparative and Cross-Border Approaches by Dr. Govind Prasad Goyal. This book is published by Bharti Publications in Hardcover format, ISBN 978-81-69155-01-4, ASIN 8169155010, under Law, Artificial Intelligence.</t>
+  </si>
+  <si>
+    <t>Applied Forensic Science and Law</t>
+  </si>
+  <si>
+    <t>Prof (Dr.) Bhavana Sharma</t>
+  </si>
+  <si>
+    <t>Prof (Dr.) Govind Prasad Goyal</t>
+  </si>
+  <si>
+    <t>2025-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>16 x 2.5 x 24</t>
+  </si>
+  <si>
+    <t>Forensic science stands at the critical intersection of science, technology, law, and justice. Over the decades, it has evolved from basic investigative tools to an expansive and complex field encompassing genetics, psychology, digital forensics, and artificial intelligence. This volume brings together interdisciplinary perspectives on forensic science, criminology, and criminal justice, offering readers a wide-ranging understanding of the role that science plays in uncovering truth and delivering justice. From the traditional courtroom journey of toxicological evidence to the futuristic applications of artificial intelligence in criminal investigations, each chapter provides a critical lens into the real-world application and theoretical underpinnings of forensic practices in India and beyond. The emergence of cyber forensics, especially in the context of social media crimes and online trolling, highlights the growing importance of digital evidence and its implications for personal privacy and legal accountability. Additionally, chapters on forensic linguistics, the role of autopsy, and case studies from Indian and international contexts enrich the discussion with practical insights. Whether you are a student, legal professional, law enforcement officer, forensic expert, policy-maker, or academic researcher, this book aims to serve as both a foundational resource and a catalyst for deeper inquiry.</t>
+  </si>
+  <si>
+    <t>Dr. Bhavana Sharma is currently working as Professor of Law in Royal School of Law &amp; Administration at The Assam Royal Global University, Guwahati. She is Post -Doctorate in “New Technologies &amp; Law” from MICHRR, Italy (2023). She has completed her Ph.D. in Law, Post Graduate Diploma in “Industrial Relations and Personal Management &amp; diploma in Cyber Law. Dr Bhavana has more than 24 years of experience in the field of teaching and advocacy. During her career she has led academic and research initiatives. Dr. Bhavana has delivered more than 35 lectures at National &amp; international forum. She has published 50 researchpapers in variousreputed Scopus indexed,WOS, National &amp; International Journals and few as chapters in edited books. She has also published 3 edited books.
+Dr. Govind Prasad Goyal is a seasoned academician and an accomplished scholar with a distinguished career in legal and interdisciplinary research. With numerous research publications in Scopus-indexed journals, ABDC-listed journals, and Web of Science, he has made significant contributions to contemporary academic discourse. He is the author of nine books and serves as an editor for several prestigious international publishers, including Cambridge Scholars Publishing, Routledge (Taylor &amp; Francis), and Bentham Science, reflecting his deep expertise and editorial excellence. A committed innovator, Dr. Goyal has also been recognized for his creative and practical contributions through multiple national and international patents, demonstrating his visionary approach toward research, education, and technology-driven solutions. In his current role as Dean, Students’ Welfare at IMS Law College, Noida.</t>
+  </si>
+  <si>
+    <t>Forensic Science, Criminology and Criminal Justice explores the dynamic intersection of science, technology, law, and justice, offering an interdisciplinary examination of how forensic knowledge contributes to modern criminal investigation and the pursuit of truth.
+Over the decades, forensic science has evolved far beyond traditional investigative techniques. Advances in genetics, psychology, toxicology, digital technologies, forensic linguistics, and artificial intelligence have transformed the way evidence is identified, examined, interpreted, and presented within the criminal justice system. This volume brings together diverse perspectives to examine these developments and their practical and theoretical significance in India and beyond.
+The book traces the journey of forensic evidence from the crime scene to the courtroom, highlighting the importance of scientific reliability, evidentiary value, expert interpretation, and legal admissibility. Discussions on toxicological evidence, autopsy and post-mortem examination, forensic linguistics, and other established forensic practices provide readers with valuable insight into the continuing importance of traditional forensic methodologies.
+At the same time, the book examines emerging technologies that are reshaping criminal investigation. Particular attention is given to cyber forensics, digital evidence, social media crimes, online trolling, and artificial intelligence, reflecting the growing complexity of crime in an increasingly digital society. These developments also raise important questions concerning privacy, surveillance, authenticity, accountability, and the appropriate use of technology within legal processes.
+By bringing together criminology, forensic science, and criminal justice, the book encourages readers to understand not only how scientific evidence can assist in solving crimes but also the limitations, ethical concerns, and legal challenges associated with its use. Case studies and perspectives from Indian and international contexts further enrich the discussion, connecting theoretical concepts with real-world applications.
+The volume is designed to be both a foundational academic resource and a platform for deeper inquiry into the evolving relationship between science and justice. It will be valuable for students and researchers of forensic science, criminology, and law; legal professionals; law-enforcement officers; forensic experts; policymakers; academicians; and professionals working within the criminal justice system.
+Ultimately, this book highlights the transformative potential of forensic science while emphasizing the need for scientific integrity, ethical responsibility, technological awareness, and sound legal frameworks. As crime continues to evolve, so too must the tools and knowledge used to investigate it. This volume invites readers to critically engage with that evolution and consider how science and technology can contribute to a more accurate, accountable, and effective system of justice.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/36a63ee2-a023-4691-8a73-8d76108da0ae.webp</t>
+  </si>
+  <si>
+    <t>BD00070130</t>
+  </si>
+  <si>
+    <t>Discover Applied Forensic Science and Law by Prof (Dr.) Bhavana Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 9789347303593, ASIN 9347303593, under Law.</t>
+  </si>
+  <si>
     <t>Artificial Intelligence &amp; Access to Justice</t>
   </si>
   <si>
     <t>M. Z. M. Nomani</t>
   </si>
   <si>
     <t>Aditya Tomer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Law</t>
   </si>
   <si>
     <t>16 x 1.7 x 24.13</t>
   </si>
   <si>
     <t>The book on Artificial intelligence and Access to Justice explores ethical concerns, privacy bias, and transparency to democratize justice by enhancing judicial efficiency and legal research. The implementation and regulation of Artificial intelligence viewed in case management, and predictive analytics, helping to streamline the judicial process and make legal services accessibility. The Book believes AI automation in administration of justice and the rule of law has transformative Potential in democratizing legal services and participatory the legal system. At the same time it is not oblivious of the data privacy and ethical governance in AI driven regulatory framework in digitally empowered judiciary, and India’s e-Courts Project.</t>
   </si>
   <si>
     <t>Professor (Dr.) M. Z. M. Nomani specializes in Comparative and Transnational Law and engaged in interdisciplinary approach to legal teaching and research since last 30 years at Aligarh Muslim University, Aligarh. Besides serving as the Dean of the Faculty of Law and Chairperson of the Department of Law, he authored numerous books and research papers Intellectual Property, Environmental, and Competition Law., having also served as Dean of the Faculty of Law at AMU.
 Professor (Dr.) Aditya Tomer is the Dean of Galgotias University’s law school in India. He is a prolific scholar who has written more than 90 books, monographs, and research papers for reputable academic and professional journals. In fields including human rights, business law, clinical legal education, alternative dispute resolution, and the right to information, his research places a strong emphasis on empirical and trans disciplinary methods.
 Professor (Dr.) Shikha Dimri is a Professor and Associate Dean at the School of Law, UPES, Dehradun, Uttarakhand. She has 18 years of teaching experience and was awarded a Gold Medal during her LLB from HNB Garhwal Central University, Srinagar, Uttarakhand.
 Dr. Abdullah Samdani is an Assistant Professor at the School of Law, Presidency University, Bengaluru. He pursued his PhD from the School of Law, UPES, Dehradun. He received a Gold Medal from Aligarh Muslim University, a Silver Medal and the Shri Baljit Shastri Award from Amity University, Noida.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/0180d7ee-4b02-40db-b67b-85bb15a3d9c4.webp</t>
   </si>
   <si>
     <t>BD00067254</t>
   </si>
   <si>
     <t>Discover Artificial Intelligence and Access to Justice by M. Z. M. Nomani. This book is published by Bharti Publications in Hardcover format, ISBN 9789347303012, ASIN 9347303011, under Artificial Intelligence, Law.</t>
+  </si>
+  <si>
+    <t>Asset Liability Management in Banks: A Comparative Study of Selected Public and Private Sector India</t>
+  </si>
+  <si>
+    <t>Dr. Shikha Agarwal</t>
+  </si>
+  <si>
+    <t>Dr. Sushil Kumar</t>
+  </si>
+  <si>
+    <t>978-9391681777</t>
+  </si>
+  <si>
+    <t>2022-08-20 00:00:00</t>
+  </si>
+  <si>
+    <t>14.75 x 2 x 21.5</t>
+  </si>
+  <si>
+    <t>With the onset of liberalization, Indian banks are presently more vulnerable to ambiguity and to international competition. This creates it subservient to have appropriate asset liability management system in place. Some banks are closed down due to mis- management of assets with liabilities, bad non-performing assets loss due to fluctuating interest rates, poor investment portfolio and many others. Various parameters related to asset, liability, loan, deposit, capital adequacy, liquidity which are having relevance to the sustenance of the banks are studied deeply with asset liability management as the background for 10 years for 10 private sector and 10 public sector banks. ABOUT THE AUTHORS Dr. Shikha Agarwal has obtained her master degree in Management (Finance) in 2004 from North Gujarat University, B.Ed. from MDU, Rohtak and completed PhD rom Jagan Nath University, Bahadurgarh, Delhi. She has more than ten years of teaching experience mostly to post graduate students and corporate employees. Presently, she is working with IIHS, Ghaziabad, as an Assistant Professor. Dr. Sushil Kumar, has obtained his master degree in Management (Finance) in 2005 from Guru Jambheshwer University of Science and Technology, Hisar, and Ph.D. in Management in 2018 from Chaudhary Devi Lal University, Sirsa. He has several years of teaching and more than seven years of corporate experience in banking and financial services. Presently, he is working with Jagannath University, Haryana, as an Associate Professor.</t>
+  </si>
+  <si>
+    <t>The Indian banking sector has undergone significant transformation with the onset of liberalization, globalization, and increasing international competition. These developments have created new opportunities for growth while simultaneously exposing banks to greater financial risks and uncertainties. In such an environment, an effective Asset Liability Management (ALM) system has become essential for maintaining the financial stability, liquidity, profitability, and long-term sustainability of banking institutions.
+This book provides a comprehensive study of Asset Liability Management in the Indian banking sector, focusing on the comparative performance of 10 private sector banks and 10 public sector banks over a period of ten years. It examines the various financial parameters that influence the sustainability and performance of banks, with ALM serving as the central framework of analysis.
+The study highlights the importance of effectively managing the relationship between a bank's assets and liabilities. Poor management of this relationship can expose banks to several risks, including liquidity risk, interest rate risk, credit risk, and market-related uncertainties. The book draws attention to instances where inappropriate asset-liability management, increasing non-performing assets (NPAs), fluctuating interest rates, weak investment portfolios, and other financial challenges have adversely affected banking institutions.
+Several key parameters relating to assets, liabilities, loans, deposits, capital adequacy, liquidity, and investment management are examined in depth. Through the analysis of these indicators, the book seeks to understand the financial position and operational efficiency of public and private sector banks and to identify the significance of sound ALM practices in strengthening their financial performance.
+The comparative approach adopted in the study provides valuable insights into the functioning of different categories of banks within the Indian financial system. By examining data over a ten-year period, the research offers a broader perspective on changes and trends in banking performance rather than relying on short-term observations. It also demonstrates how effective management of assets and liabilities can help banks respond to changing economic conditions, maintain adequate liquidity, manage interest rate fluctuations, and improve overall financial stability.
+The book is particularly relevant in the context of an increasingly competitive banking environment, where institutions must balance profitability with financial safety. Sound Asset Liability Management enables banks to make informed decisions regarding lending, deposits, investments, liquidity management, and capital requirements. It can also contribute to better risk management and help banking institutions withstand financial pressures arising from changes in the economic and regulatory environment.
+Overall, this book offers a systematic examination of Asset Liability Management and its relevance to the Indian banking sector. It will be useful for researchers, academicians, banking professionals, financial analysts, management students, policymakers, and anyone interested in banking and financial management. By bringing together a decade-long comparative analysis of public and private sector banks, the book provides meaningful insights into the challenges of banking operations and the importance of maintaining an appropriate balance between assets and liabilities for sustainable financial growth.
+About the Authors
+Dr. Shikha Agarwal holds a Master's degree in Management (Finance) from North Gujarat University, a B.Ed. from MDU, Rohtak, and a Ph.D. from Jagan Nath University, Bahadurgarh, Delhi. She has more than ten years of teaching experience, primarily with postgraduate students and corporate employees. She is presently working as an Assistant Professor at IIHS, Ghaziabad.
+Dr. Sushil Kumar holds a Master's degree in Management (Finance) from Guru Jambheshwar University of Science and Technology, Hisar, and a Ph.D. in Management from Chaudhary Devi Lal University, Sirsa. He has several years of teaching experience along with more than seven years of corporate experience in banking and financial services. He is presently working as an Associate Professor at Jagannath University, Haryana.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/637572b3-f2d0-47a4-9140-41cf9cce23f1.webp</t>
+  </si>
+  <si>
+    <t>BD00070576</t>
+  </si>
+  <si>
+    <t>Discover Asset Liability Management in Banks: A Comparative Study of Selected Public and Private Sector India by Dr. Shikha Agarwal. This book is published by Bharti Publications in Hardcover format, ISBN 978-9391681777, ASIN 9391681778.</t>
+  </si>
+  <si>
+    <t>Atmanirbhar Bharat: Avsar Evam Chunautiyon</t>
+  </si>
+  <si>
+    <t>pavnesh kumar</t>
+  </si>
+  <si>
+    <t>anant kumar sharma</t>
+  </si>
+  <si>
+    <t>978-93-91681-24-1</t>
+  </si>
+  <si>
+    <t>15 x 2 x 23.75</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/84d5c186-e451-4507-807a-5079f2b17dd4.webp</t>
+  </si>
+  <si>
+    <t>BD00070510</t>
+  </si>
+  <si>
+    <t>Discover Atmanirbhar Bharat: Avsar Evam Chunautiyon by pavnesh kumar. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-91681-24-1, ASIN 9391681247.</t>
   </si>
   <si>
     <t>Auditing: Concepts &amp; Application</t>
   </si>
   <si>
     <t>Dr. Renuka Bakshi</t>
   </si>
   <si>
     <t>Dr. Harsh Kumar</t>
   </si>
   <si>
     <t>2022-09-29 00:00:00</t>
   </si>
   <si>
     <t>15.5 x 1.75 x 23.75</t>
   </si>
   <si>
     <t>This book comprises novel approach to the study of Auditing by considering mandatory guidelines of Indian Accounting standards for Undergraduate students of Indian universities &amp; other professional examinations. The development of modern accountancy and the growth of auditing profession in India and, indeed, in the world as a whole must be seen in the context of the enormous expansion of industry, trade and commerce which has taken place in the last decade. The auditing profession is now going beyond the duties prescribed by the Companies Act. It is initiating its own accounting standards, and auditing regulations and guidelines. This book comprises the following unique features:-
 The book covers all the topics required for B.com students of different Indian universities &amp; professional courses.
 The contents include actual case studies related to Auditing for making clarity of the content.
 It includes questions based on all topics.
 The subject index is updated as per requirement of Course.
 The book comprises simple language &amp; attains the purpose of user friendly approach.
 The book can be used for examination by Under Graduate students of Commerce.
 In this book students may find it very convenient to learn. Every effort has been made to present subject matter in a very simple and systematic manner to help students achieve required level of proficiency and desired level of success.</t>
   </si>
   <si>
     <t>Dr. Renuka Bakshi, Ph.D in Management is exceptionally seasoned and knowledgeable Accounting &amp; Finance academician with a stellar teaching and academic service record. She is presently working as Associate Professor (Finance) at all graduate and undergraduate level in Amity University Uttar Pradesh, Noida.
 Dr. Swaricha Johri is currently working as an Assistant Professor in Amity University Noida</t>
   </si>
   <si>
     <t>This book presents a comprehensive and student-oriented approach to the study of Auditing, incorporating the mandatory guidelines of the Indian Accounting Standards and the latest developments in the auditing profession. Designed primarily for undergraduate students of Commerce in Indian universities, it also serves as a valuable resource for candidates preparing for various professional examinations.
 The rapid growth of industry, trade, and commerce has significantly transformed the accounting and auditing landscape in India and across the world. With increasing regulatory requirements and evolving corporate governance practices, the role of auditors has expanded far beyond the traditional responsibilities prescribed under the Companies Act. Modern auditing now encompasses adherence to professional standards, ethical practices, auditing regulations, and evolving accounting frameworks. This book provides students with a clear understanding of these developments while building a strong foundation in the principles and practices of auditing.
 Structured in accordance with the syllabi of various Indian universities, the book covers all the essential topics required for undergraduate Commerce courses. It explains auditing concepts in a simple, systematic, and easy-to-understand manner, enabling students to grasp both theoretical principles and their practical applications. The inclusion of real-life case studies enhances conceptual clarity by demonstrating how auditing practices are applied in actual business situations.
 To support effective learning and examination preparation, each chapter includes a variety of practice questions covering all major topics. The book also features an updated subject index aligned with current course requirements, making it a convenient reference for students and educators alike.
 Written in clear and accessible language, this book follows a user-friendly approach that makes even complex auditing concepts easy to comprehend. Every effort has been made to present the subject matter logically and systematically, helping students develop the knowledge, analytical skills, and confidence required for academic success and professional growth.
 Combining theoretical concepts with practical insights, this book is an ideal companion for B.Com students, aspiring accounting professionals, teachers, and anyone seeking a solid understanding of auditing principles and practices in the Indian context.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/c245c554-6125-471b-9fa7-d1631382696c.webp</t>
   </si>
   <si>
     <t>BD00069564</t>
   </si>
   <si>
     <t>Discover Auditing: Concepts and Application by Dr. Renuka Bakshi. This book is published by Bharti Publications in Paperback format, ISBN 9789394779488, ASIN 9394779485.</t>
+  </si>
+  <si>
+    <t>Banking with Emerging Technology: A New Vision</t>
+  </si>
+  <si>
+    <t>Prof. R. K. Uppal</t>
+  </si>
+  <si>
+    <t>2021-04-21 00:00:00</t>
+  </si>
+  <si>
+    <t>18.42 x 2.54 x 24.13</t>
+  </si>
+  <si>
+    <t>E- Banking or Electronic Banking is a major innovation in the field of Banking. Banking is now no longer confined to the branches where one has to approach the branch in person, to withdraw cash or deposit a cheque or request a statement of accounts. Internet banking, any inquiry or transaction is processed online without any reference to the branch (anywhere banking) at any time. Providing Internet banking is increasingly becoming a "need to have" than a "nice to have" service. The rapid development of E-banking services carries risks as well as benefits. There is complete transformation in the banking sector. The present book addresses very vital issues like customer services in banks at crossroads, e-delivery channels based banking services, service quality in banks, customer services in partial IT banks, Indian banks in the global arena, transformation in Indian banks through e-delivery channels, future outlook of Indian banking industry &amp; some other contemporary issues have also been discussed in this book. This book will be very useful for the banking industry, planners, policy makers, academicians, researchers and those who are interested in banking studies.</t>
+  </si>
+  <si>
+    <t>E-Banking and Transformation of the Indian Banking Sector examines the rapid transformation of banking brought about by electronic and digital technologies. E-banking has emerged as one of the most significant innovations in modern banking, fundamentally changing the way financial institutions deliver services and interact with customers. Banking is no longer restricted to physical branches, where customers traditionally had to visit in person for cash withdrawals, deposits, account statements, and other routine transactions.
+The development of Internet banking and electronic delivery channels has enabled customers to access banking services remotely, conveniently, and at any time. Transactions and inquiries can increasingly be conducted online without the need to visit a particular branch, giving rise to the concept of anywhere and anytime banking. As customer expectations and technological capabilities continue to evolve, digital banking has increasingly shifted from being an additional convenience to becoming an essential component of modern banking services.
+The book explores the opportunities as well as the challenges associated with the rapid expansion of E-banking services. While electronic delivery channels have improved accessibility, speed, convenience, and operational efficiency, they have also introduced new risks and challenges for banks and customers. The transformation of banking therefore requires financial institutions to balance technological innovation with service quality, customer protection, security, and effective risk management.
+A major focus of the book is customer service in the changing banking environment. As banking moves increasingly toward digital platforms, traditional approaches to customer service are being reconsidered. The book examines the challenges faced by banks in maintaining service quality while adopting new technologies and explores how customer expectations are changing in response to digitalization.
+The book also discusses e-delivery channel-based banking services, examining how technology has transformed the delivery of financial products and services. It considers the relationship between digital delivery mechanisms and service quality and explores the challenges associated with providing effective customer services in banks operating at different levels of technological adoption.
+Another important theme is the transformation of Indian banks through e-delivery channels. The Indian banking sector has undergone significant changes as financial institutions increasingly embrace information technology and digital services. These developments have enhanced the ability of Indian banks to compete in a rapidly changing financial environment and have contributed to their increasing integration with the global banking system.
+The book also places Indian banking within the global arena, considering the opportunities and challenges created by international competition, technological advancement, and changing financial-service expectations. It explores how Indian banks can respond to emerging developments while maintaining effective customer relationships and service standards.
+Looking toward the future, the book considers the future outlook of the Indian banking industry and the continuing influence of technological innovation. It recognizes that digital transformation will remain an important factor in determining how banking services are designed, delivered, and experienced.
+Overall, E-Banking and Transformation of the Indian Banking Sector provides a comprehensive examination of contemporary developments in banking, combining discussions of technology, customer service, service quality, digital delivery channels, globalization, and future trends. It offers valuable insights into the opportunities and challenges created by the transition from traditional branch-based banking to technology-driven financial services.
+The book will be particularly useful for banking professionals, financial institutions, planners, policymakers, academicians, researchers, students, and readers interested in banking and financial technology. By examining both the benefits and risks of electronic banking, the book provides a useful foundation for understanding the continuing transformation of the banking industry.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f1856371-f5f5-4d9e-84a7-7164b9fee520.webp</t>
+  </si>
+  <si>
+    <t>BD00070201</t>
+  </si>
+  <si>
+    <t>Discover Banking with Emerging Technology: A New Vision by Prof. R. K. Uppal. This book is published by Bharti Publications in Hardcover format, ISBN 9789390818648, ASIN 9390818648.</t>
   </si>
   <si>
     <t>Basics of Digital Marketing</t>
   </si>
   <si>
     <t>Dr. Arpita Baijal</t>
   </si>
   <si>
     <t>Preet M. Jain</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>Basics of Digital Marketing
 Dr. Arpita Baijal, Preet M. Jain Purav Shah, Rashi Bhutada, Rohan Gupta
 ISBN: 978-81-19757-06-0 | Format: Paperback | Genre: Commerce Management | Other Details
 Basics of Marketing and Digital Marketing: An Introduction for Beginnersis a guide book providing readers with a comprehensive overview of the fundamentals of marketing and the dynamic stream of Digital Marketing, with illustrations specifically focusing on the Indian scenario. Spread out across 6 sections and encompassing 18 chapters in total, the book was compiled after intensive research on the subject, right from gold standard books and theories to recent campaigns, trends and technological developments. This book is ideal for students from Grade 10 onwards up to graduation, and will assist them in not only knowing the discipline in its entirety but would also help them make a well-informed decision regarding a career in the stream. The signature feature of this book is that it has a chapter on the ‘Indian way of Marketing’ which talks about ancient Indian theories and their relevance, backed by evidence from contemporary research and cases.</t>
   </si>
   <si>
     <t>Dr. Arpita Baijal is an Assistant Professor at ASMSOC, NMIMS Deemed-to-be-University, Mumbai. She completed her Master’s Degree in commerce from UBS, Panjab University and joined the doctorate program (Business Policy and Administration) as a JRF, at R. A. Podar College of Commerce and Economics, University of Mumbai, earned her Ph.D. at the age of 26. Dr. Arpita Baijal has various research paper publications and presentations to her credit.</t>
   </si>
   <si>
     <t>Basics of Marketing and Digital Marketing: An Introduction for Beginnersis a guide book providing readers with a comprehensive overview of the fundamentals of marketing and the dynamic stream of Digital Marketing, with illustrations specifically focusing on the Indian scenario. Spread out across 6 sections and encompassing 18 chapters in total, the book was compiled after intensive research on the subject, right from gold standard books and theories to recent campaigns, trends and technological developments. This book is ideal for students from Grade 10 onwards up to graduation, and will assist them in not only knowing the discipline in its entirety but would also help them make a well-informed decision regarding a career in the stream. The signature feature of this book is that it has a chapter on the ‘Indian way of Marketing’ which talks about ancient Indian theories and their relevance, backed by evidence from contemporary research and cases.</t>
   </si>
@@ -568,79 +824,162 @@
 Beyond academic preparation, the book contributes to the development of professional competencies such as organisational ability, communication, problem-solving, teamwork, and time management. These skills are essential for success in modern administrative and business environments and enhance students' employability across a wide range of industries.
 Overall, Office Management offers a balanced combination of theoretical knowledge and practical application, enabling readers to understand both the traditional foundations and modern dimensions of office administration. By integrating management principles, technological advancements, and effective business communication, the book prepares students to meet the challenges of today's dynamic workplace and perform confidently in administrative and managerial roles.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f06fbd5d-236d-49c4-b368-1537e62e550c.webp</t>
   </si>
   <si>
     <t>BD00069452</t>
   </si>
   <si>
     <t>Discover Basics of Office Management and Secretarial Practices by Dr. Ratna Shanker Mishra. This book is published by Bharti Publications in Paperback format, ISBN 9788119079025, ASIN 8119079027.</t>
   </si>
   <si>
     <t>Be-Zabaan Nahin Jazbaat Mere (बे - ज़बाँ नहीं जज़्बात मेरे) Ghazals</t>
   </si>
   <si>
     <t>Hemendu Sinha</t>
   </si>
   <si>
     <t>Hindi</t>
   </si>
   <si>
     <t>2025-10-30 00:00:00</t>
   </si>
   <si>
-    <t>15 x 2.5 x 21.5</t>
-[...1 lines deleted...]
-  <si>
     <t>Be-Zabaan Nahin Jazbaat Mere is the first collection of Ghazals by Hemendu Sinha, a corporate professional whose accomplished career in business leadership stands in beautiful contrast to his deeply rooted love for literature and creative expression.
 Through this collection, Sinha gives voice to emotions that often remain unspoken. His Ghazals explore love, longing, memories, relationships, introspection, hope, and the many subtle shades of the human heart. The poems emerge from lived experiences and personal reflections, transforming feelings that are difficult to articulate into verses that resonate with the reader.
 A Senior Vice President at one of India’s leading consumer electronics and durables companies, Hemendu Sinha has built a distinguished professional career. Yet, alongside his corporate journey, his fascination with literature has remained a constant thread in his life. From his school days in Patna to his years at Motilal Nehru National Institute of Technology, Prayagraj, where he pursued Electrical Engineering, his creative instincts continued to find expression. During his college years, he received several accolades for his creative work and notably named the institute's annual cultural festival “Culrav” in 1986.</t>
   </si>
   <si>
     <t>Hemendu Sinha is a corporate professional and has been heading businesses in large enterprises. Currently he is Senior Vice President in country’s leading consumer electronics and durable company. He acquired his school education in Patna.
 He did his graduation in Electrical Engineering from Motilal Nehru National Institute of Technology, Prayagraj (Allahabad). He worked in India’s leading IT company in different capacities, after completing his engineering degree. He continued his profound childhood attraction for literature in college days as well and won many accolades &amp; awards for his creative work.
 He went on to name his institute’s annual cultural function “Culrav” in 1986. In last few years he picked up Ghazal as his chosen form of expression and started penning down his emotions regularly.
 The book”Be-zabaan nahi, zazbat mere” is the first collection of Ghazals written by him.</t>
   </si>
   <si>
     <t>Be-Zabaan Nahin Jazbaat Mere is a soulful collection of Ghazals by Hemendu Sinha, bringing together emotions that often remain hidden behind the silence of everyday life. Through his verses, the poet gives expression to feelings that may be difficult to speak aloud—love, longing, memories, relationships, solitude, hope, and introspection.
 The collection reflects the many shades of the human heart. Each Ghazal captures a thought, a memory, or an emotion and transforms it into words that invite the reader to pause and reflect. Rooted in personal experiences yet universal in their emotional appeal, these verses allow readers to discover fragments of their own stories within the poet's words.
 The title, Be-Zabaan Nahin Jazbaat Mere, beautifully conveys the central spirit of the collection: emotions may remain unspoken, but they always seek a language of their own. Poetry becomes that language, giving shape to feelings that otherwise remain buried within the heart.
 With a blend of simplicity, sensitivity, and emotional depth, Hemendu Sinha's Ghazals explore both the tenderness and complexity of human relationships. The poems move effortlessly between moments of affection and separation, remembrance and reflection, hope and silence, creating an intimate emotional landscape.
 This debut collection is an invitation to experience the beauty of emotions through the timeless form of the Ghazal. Be-Zabaan Nahin Jazbaat Mere speaks not only through the poet's voice but also through the feelings it awakens in its readers.
 For anyone who has ever carried an unspoken feeling, cherished a memory, experienced love, or found themselves lost in thought, this collection offers a poetic companion. It is a celebration of the emotions that make us human—and a reminder that even when words fail, the heart always has something to say.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f63d68a7-cede-4926-a228-d2aa7c7ad049.webp</t>
   </si>
   <si>
     <t>BD00070077</t>
   </si>
   <si>
     <t>Discover Be-Zabaan Nahin Jazbaat Mere (बे - ज़बाँ नहीं जज़्बात मेरे) Ghazals by Hemendu Sinha. This book is published by Bharti Publications in Hardcover format, ISBN 9789349566651, ASIN 9349566656.</t>
+  </si>
+  <si>
+    <t>Bharat at 75: Multiple Dimensions to Empower India for Better Tomorrow</t>
+  </si>
+  <si>
+    <t>Ms. Sakshi</t>
+  </si>
+  <si>
+    <t>Dr. (Mrs.) Monica Bansal</t>
+  </si>
+  <si>
+    <t>978-93-91681-37-1</t>
+  </si>
+  <si>
+    <t>2022-03-04 00:00:00</t>
+  </si>
+  <si>
+    <t>15 x 2 x 22.5</t>
+  </si>
+  <si>
+    <t>Bharat at 75 is concerned with a new outlook of progressive country in 75th Independence year. Therefore, the present book has evaluated the emerging scenario in all dimensions including education system, banking sector and the role of technology by developing innovations and scientific improvements in making Bharat “Digital India” especially after the spread of Covid-19. It also covers the relationship of government with business and the impact of pandemic on economic as well as cultural dimensions. The book, thus, contains 31 chapters taking up social, political, economic, cultural, ecological, technological and educational dimensions for building academic platform to explore all these dimensions of our journey. Out of which, 2 case studies have been included at the end of the book to help individuals know the impact of animated programmes on children and better understanding of real-life aspects. This book is an attempt to explore multiple dimensions of Aatmanirbhar Bharat in a simple and understandable language.</t>
+  </si>
+  <si>
+    <t>Dr. (Mrs.) Monica Bansalis post graduate in Commerce from Kurukshetra University with distinctions, MBA from Ch. Devi Lal University, Sirsa with Gold Medal and M.Phil in Commerce from Ch. Devi Lal University, Sirsa. She has completed her doctorate from Haryana School of Business, Guru Jambheshwar University of Science and Technology, Hisar (Haryana). She is double UGC-NET qualified in the subject of Commerce and Management. She is currently working as Director, Panjab University Rural Centre Kauni, Sri Muktsar Sahib. She has been enjoying her profession of teaching and research for more than sixteen years.
+Ms. Sakshi is currently working as an Assistant Professor, Department of Basic Principles, Satya Sai Murlidhar Ayurvedic College and Hospital, Moga, Punjab. She has completed UGC Sponsored Diploma</t>
+  </si>
+  <si>
+    <t>Bharat at 75 presents a multidimensional exploration of India’s journey as a nation during its 75th year of Independence. The book reflects on the changing face of Bharat and examines the emerging opportunities, challenges, innovations, and transformations shaping the country as it moves towards a progressive, self-reliant, and technologically advanced future.
+The 75th year of Independence provides an important opportunity to look beyond India’s achievements and understand the developments that are influencing its future. Against this backdrop, the book explores several dimensions of nation-building, including education, banking, technology, economics, business, society, politics, culture, ecology, and scientific development. It seeks to provide readers with a comprehensive understanding of the changes taking place in contemporary India and their implications for the country's future.
+A significant focus of the book is the transformation of India through technology and innovation. The emergence of Digital India has changed the way people access education, banking, communication, business services, and information. These developments became particularly significant during and after the COVID-19 pandemic, which accelerated the adoption of digital technologies across different sectors. The book examines how technological and scientific advancements have contributed to India's ability to adapt to new circumstances and continue its development journey.
+The book also examines the education system and banking sector, both of which have experienced substantial transformation in recent years. The changing educational environment, the increasing role of technology in learning, and the expansion of digital banking are considered in the context of a rapidly changing society. Alongside these developments, the relationship between government and business is explored, highlighting the importance of cooperation and policy support in strengthening economic development and encouraging entrepreneurship.
+The impact of the COVID-19 pandemic is another important theme addressed in the book. The pandemic affected not only economic activities and employment but also social relationships, cultural practices, education, businesses, and everyday life. By examining these effects from different perspectives, the book provides insights into how India responded to an unprecedented global crisis and adapted to a changing social and economic environment.
+Comprising 31 chapters, Bharat at 75 brings together diverse perspectives on the country's development journey. The chapters address social, political, economic, cultural, ecological, technological, and educational dimensions, thereby creating a broad academic platform for understanding contemporary Bharat. Rather than examining development through a single discipline, the book encourages readers to appreciate the interconnected nature of these different dimensions.
+The book also includes two case studies at the end, providing practical and real-life perspectives on selected issues. These case studies examine the impact of animated programmes on children and help readers develop a better understanding of how theoretical ideas can be connected with everyday experiences.
+Written in a simple and accessible language, Bharat at 75 is an attempt to explore the multiple dimensions of Aatmanirbhar Bharat and India's continuing journey towards self-reliance and sustainable progress. It encourages readers to reflect on India's achievements, understand its contemporary challenges, and consider the opportunities that lie ahead.
+Overall, the book serves as a valuable resource for students, teachers, researchers, academicians, policymakers, professionals, and general readers interested in understanding India's transformation. It provides a broad and accessible overview of the forces shaping modern Bharat and contributes to the academic discussion surrounding India's journey from the 75th year of Independence towards a more innovative, inclusive, digital, and self-reliant future.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/e979674a-1004-45a6-bbd8-8b531e85cd60.webp</t>
+  </si>
+  <si>
+    <t>BD00070577</t>
+  </si>
+  <si>
+    <t>Discover Bharat at 75: Multiple Dimensions to Empower India for Better Tomorrow by Ms. Sakshi. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-91681-37-1, ASIN 9391681379.</t>
+  </si>
+  <si>
+    <t>Biodiversity and Sustainable Resource Management (Basic to Research)</t>
+  </si>
+  <si>
+    <t>Dr. Debabrata Das</t>
+  </si>
+  <si>
+    <t>939168128X</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>2021-12-23 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 2.25 x 22</t>
+  </si>
+  <si>
+    <t>The Term Biodiversity is used widely but its meaning, nature, characters, scope and applications are different. The totality of gene, species and ecosystem is regarded as biodiversity. We are familiar with species diversity. Small to smaller and large to larger or from big to bigger components of organisms are regarded as bio resources and they may be living or non-living in nature. So, for the ecosystem flow process, resource management is important though all components are generated by nature. Hence, resources and its direct connection with biological components are essential. In this book general as well as applied aspects of biodiversity and resource management have been placed in a variety of ways. Hope that readers will enjoy its beauty and intrinsic value to manage resources in their own area. Dr. Debabrata Das (b.1969) Ph.D. in Botany (Plant Ecology) from Vidyasagar University, Midnapore, West Bengal is presently working as Associate Professor of Botany and Head, Department of Botany, Government General Degree College, Lalgarh at Binpur-I, Lalgarh, Jhargram, W.B. He acted as IQAC Co-ordinator of the same College and acted as Govt. officer since 2002 under West Bengal Educational Service (W.B.E.S). He is a pioneer researcher in the College and also this lateritic Southwest Bengal zone. He was a research fellow (JRF and SRF) of forest productivity project funded by ICFRE, Dehradun and done his work at southwest Bengal forests from ‘Centre for Natural Studies (CNS)’ at Raja N.L.Khan Women’s College, Midnapore, W.B. Later on he worked as JRF and SRF at Central National Herbarium (CNH), Botanical Survey of India (BSI), Shibpore, Howrah, W.B. under ‘Flora India Project’. He has worked in various Medicinal Plants Conservation Areas (MPCAs) as expert with his team at Eastern Himalayan part, Dooars and in South Bengal (Susunia Hills) of W.B. He authored more than 100 scientific research papers and 4 books in Environmental studies and in Botany.</t>
+  </si>
+  <si>
+    <t>Biodiversity and Resource Management explores the diverse dimensions of biodiversity and its significance in the sustainable management and conservation of natural resources. Although the term biodiversity is widely used, its meaning, nature, scope, characteristics, and applications encompass a broad range of biological and ecological concepts. The book provides readers with an understanding of biodiversity at multiple levels, including genes, species, and ecosystems, while highlighting the complex relationships between biological components and natural resources.
+Biodiversity represents the immense variety of life found in nature, ranging from microscopic organisms to larger plants and animals and from individual genetic components to entire ecosystems. These biological resources may be living or associated with the physical environment, and together they contribute to the functioning and stability of ecosystems. Understanding these relationships is essential for effective resource management and ecological sustainability.
+The book presents both general and applied aspects of biodiversity and resource management, providing readers with a broad perspective on the importance of biological resources and their responsible utilization. It emphasizes that although natural resources are generated and maintained through natural processes, their effective management is essential for maintaining ecological balance and ensuring their continued availability for future generations.
+A major strength of the book is its focus on the direct relationship between biodiversity and resource management. The functioning of ecosystems depends upon the interaction and flow of numerous biological and environmental components. Consequently, understanding biodiversity is not only important from a scientific perspective but is also essential for developing appropriate strategies for conservation, sustainable utilization, and local resource management.
+The book encourages readers to recognize the biodiversity present in their own surroundings and appreciate its ecological, economic, scientific, and intrinsic value. By presenting biodiversity and resource management through a variety of perspectives, it seeks to develop greater awareness of the need to conserve biological resources and use them responsibly.
+The work is enriched by the extensive academic and research experience of Dr. Debabrata Das, a botanist and researcher specializing in plant ecology and environmental studies. Dr. Das holds a Ph.D. in Botany (Plant Ecology) from Vidyasagar University, Midnapore, West Bengal, and has served as an Associate Professor of Botany and Head of the Department of Botany at Government General Degree College, Lalgarh, Jhargram, West Bengal. He has also served as an IQAC Coordinator and as a government officer under the West Bengal Educational Service.
+Dr. Das has undertaken extensive research on forest productivity, plant ecology, biodiversity, and medicinal plant conservation. His research experience includes work supported by the Indian Council of Forestry Research and Education (ICFRE), Dehradun, as well as research at the Centre for Natural Studies and the Central National Herbarium of the Botanical Survey of India. He has also contributed as an expert to Medicinal Plants Conservation Areas in regions including the Eastern Himalayas, Dooars, and South Bengal.
+With more than 100 scientific research papers and four books to his credit in the fields of Botany and Environmental Studies, Dr. Das brings substantial academic and field-based expertise to the subject.
+Overall, Biodiversity and Resource Management is a valuable resource for students, teachers, researchers, environmental professionals, and readers interested in ecology, Botany, biodiversity conservation, environmental studies, and sustainable resource management. It combines scientific understanding with applied perspectives to encourage readers to recognize, appreciate, conserve, and responsibly manage the biological resources found in their own environments.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a8a96eb1-b56b-44cc-946a-1c045d7f20cb.webp</t>
+  </si>
+  <si>
+    <t>BD00070167</t>
+  </si>
+  <si>
+    <t>Discover Biodiversity and Sustainable Resource Management (Basic to Research) by Dr. Debabrata Das. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681289, ASIN 939168128X.</t>
   </si>
   <si>
     <t>Business and Management Cases Based on Indian Ethos and Scriptures</t>
   </si>
   <si>
     <t>Ashish Janakray Dave</t>
   </si>
   <si>
     <t>Sumanta Dutta</t>
   </si>
   <si>
     <t>Business Culture</t>
   </si>
   <si>
     <t>2022-08-10 00:00:00</t>
   </si>
   <si>
     <t>15.75 x 1.5 x 23.75</t>
   </si>
   <si>
     <t>Successful countries across globe have developed management styles in consonance with their own cultural ethos. Indian ethos for management means the applications of principles of management as revealed in our ancient wisdom brought forth in our sacred books like ‘Gita’, ‘Upanishads’, ‘Ramayana’ and ‘Mahābhārata’. Even from Kautilys’ “Arthashastra” enunciated in a very systematic manner the strategy of administering empires. Hence, we can say that the body of knowledge in management discipline which derives its solutions from the rich and huge Indian system of ethics is known as Indian Ethos for Management. This book is an attempt to visualise the modern Indian management approach from the perspective of Indian Ethos. It will offer experiential learning and will spur the interest of the students, academicians, research scholars, corporate executives and social scientists in understanding the various management practices and functions based on Indian Ethos.</t>
   </si>
   <si>
     <t>Dr. Ashishkumar Janakray Dave is currently Principal of Shree H K Commerce College, Ahmedabad. He is also the President: “ACT” Shree Ashapuri Charitable Trust, Chuda and Secretary: Universities Commerce Management Teachers' Association, Gujarat State. He is the research guide of two esteemed Universities of India named Hemchandrachary North Gujarat University, Patan and Shri Govind Guru University, Godhara, Gujarat.
 Dr. Sumanta Dutta is presently associated with the Postgraduate and Research Department of Commerce, St. Xavier’s College (Autonomous), Kolkata under the University of Calcutta. He is the State President (West Bengal) of the Research and Innovation Wing of the Research Foundation of India.He has over 20 years of experience in teaching and research</t>
@@ -748,50 +1087,270 @@
   </si>
   <si>
     <t>This book of case studies gives readers a glimpse into the types of difficulties that a manager or supervisor could have. This book has attempted to offer a wide range of practical examples of the issues and challenges present in the workplace by providing a wide variety of situations. The cases in this book will be useful not only for management studies but also for personal growth, which will help one better understand and tackle problems. This case studies book is ideal for helping students, academics, and new professionals in the business comprehend real-world workplace issues and ways to cope with them. Each case study emphasizes particular problems facing the sector or company. The readers will determine how these cases are conceptualized. These case studies can be used by academics or industry professionals to gain a deeper understanding of labor relations. These case studies are prepared and structured for the students, particularly for professional students who are shortly to enter the market, in a very grounded and simple manner.</t>
   </si>
   <si>
     <t>Dr. Pooja Aggarwal, Associate Professor, School of Management, Babu Banarasi Das University, Lucknow, Uttar Pradesh. She has a teaching experience of 16 years at both Undergraduate and Postgraduate levels at Bharti Vidhyapeeth Institute of Management Research, New Delhi as well as at the University of Lucknow and Dr. A.P.J. Abdul Kalam Technical University, Lucknow affiliated Colleges in Lucknow, U.P. She holds a Doctorate in Commerce. Besides being a Double Graduate in BCom and LL.B., she also has a Triple Post-Graduate in MBA, MCom. and LL.M. She also has a Post Graduate Diploma in International Business Operation. She is UGC NET (Commerce) qualified.</t>
   </si>
   <si>
     <t>Case Studies in Management is a practical and insightful collection of real-world business cases designed to bridge the gap between classroom learning and professional practice. Developed primarily for students of management and allied disciplines, this book presents a wide range of workplace situations that reflect the challenges, complexities, and decision-making responsibilities faced by managers, supervisors, and organisational leaders. Through carefully selected and systematically presented case studies, readers gain valuable insights into the practical aspects of management and develop the analytical skills required to address contemporary business issues.
 The book introduces readers to diverse scenarios drawn from organisational settings, enabling them to understand the realities of the workplace and the dynamic nature of managerial responsibilities. Each case highlights specific problems encountered by businesses, institutions, or industries and encourages readers to critically analyse the situation, identify key issues, evaluate alternative solutions, and recommend appropriate courses of action. This problem-solving approach promotes active learning and helps readers develop confidence in making informed managerial decisions.
 A distinguishing feature of the book is its emphasis on experiential learning. Rather than presenting management concepts in isolation, it allows readers to apply theoretical knowledge to practical situations. The case studies cover a broad spectrum of topics, including leadership, communication, employee relations, organisational behaviour, teamwork, conflict resolution, motivation, ethics, decision-making, workplace challenges, and labour relations. By engaging with these real-life situations, readers gain a deeper understanding of how management principles operate in practice.
 The book is equally valuable for academic learning and personal development. Beyond enhancing managerial competence, the case studies encourage readers to strengthen their critical thinking, analytical reasoning, communication, and interpersonal skills. They help students recognise the importance of ethical judgement, adaptability, and effective problem-solving in professional environments while fostering a broader perspective on organisational dynamics and human behaviour.
 Written in a simple, practical, and reader-friendly style, the book is structured to facilitate discussion, classroom interaction, and independent analysis. Each case is presented in a clear and grounded manner, allowing readers to interpret situations from multiple viewpoints and formulate their own solutions. This flexible approach makes the book an effective resource for classroom teaching, group discussions, workshops, management training programmes, and self-learning.
 The case studies have been carefully designed to meet the needs of undergraduate and postgraduate students pursuing management and professional programmes. They are particularly beneficial for students preparing to enter the corporate world, as they provide realistic exposure to workplace challenges before beginning their professional careers. Faculty members can also use these cases to promote interactive learning, stimulate classroom debates, and assess students' analytical and decision-making abilities.
 In addition, the book serves as a useful reference for researchers, educators, industry professionals, and organisational trainers seeking practical examples of workplace issues and labour relations. The diverse collection of cases offers opportunities to examine organisational practices, managerial strategies, and employee interactions across different sectors and business environments.
 Overall, Case Studies in Management is an invaluable learning resource that combines academic concepts with practical experience. By presenting authentic workplace situations and encouraging thoughtful analysis, it equips readers with the knowledge, confidence, and problem-solving skills required to navigate the complexities of modern organisations. The book not only strengthens management education but also prepares future professionals to become effective leaders and responsible decision-makers in an increasingly competitive business environment.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bb651934-d8eb-4195-a0b0-c08643f21553.webp</t>
   </si>
   <si>
     <t>BD00069447</t>
   </si>
   <si>
     <t>Discover CASE STUDIES ON INDUSTRIAL RELATIONS by Dr. Pooja Aggarwal. This book is published by Bharti Publications in Paperback format, ISBN 9788119079445, ASIN 8119079442, under Industries, Real Estate.</t>
+  </si>
+  <si>
+    <t>Chains of Silence: From Mathura to Nirbhaya, India’s Battle against Rape</t>
+  </si>
+  <si>
+    <t>Dr. Shahista Inamdar</t>
+  </si>
+  <si>
+    <t>Shriya Badgaiyan</t>
+  </si>
+  <si>
+    <t>2025-05-26 00:00:00</t>
+  </si>
+  <si>
+    <t>Chains of Silence: from Mathura to Nirbhaya, India’s Battle against Rape is a powerful and urgent exploration of sexual violence in India, mapping its evolution from a hushed crime to a national crisis. The book begins with the Mathura case, where the Supreme Court’s controversial acquittal of policemen accused of rape sparked nationwide debates, and moves through landmark cases that exposed the judiciary’s failures, societal prejudices, and political indifference. The Nirbhaya case marked a turning point, but did it truly change anything? The author delves into the aftermath of the 2012 Delhi gang rape, analyzing whether the legal reforms and public outcry led to tangible progress or if the system continues to fail survivors. From khap panchayats victim-shaming women to high-profile cases like Unnao and Kathua, the book uncovers how patriarchy, caste, and power dynamics perpetuate rape culture. Featuring interviews with activists, lawyers, survivors, and law enforcement officials, Chains of Silence goes beyond statistics to reveal human stories of pain, resistance, and resilience. It also examines global perspectives, comparing India’s legal framework with other nations to highlight gaps and possible solutions.
+Provocative, insightful, and deeply researched, this book is essential reading for anyone seeking to understand India’s enduring fight for gender justice—and the long road ahead.</t>
+  </si>
+  <si>
+    <t>Dr. Shahista Inamdar is the Principal of Swatantra Sonani Ramrao Avangaonkar Law College, Boed, and a recognized Ph.D. guide at Savitribal Phade Pune Universky. A distinguished scholar in Family Law and Feminist Jurisprudence, she has authored 7 books and published more than 30 research papers. An advocate for women's rights, she has received natiple awards, including the Nari Shakti Avard (2025) and represesned India at UN events in Kerya, Moscow, and South America. Her leadership evends as Brand Ambassador for Women Empowerment, and she was named among India's Top 51 Most Influential Women for her transfonsitive contributions to low and gender justice.
+Ms. Shriya Badgaiyan is a Research Scholar at Hidayatullah National Law University, Raipur and an accomplished Assistant Professor (Law) at Shri Rawatpura Sarkar University. With ovαε three years of enriched kuching experience, She brings academic riger and a passion for legal scholarship to the classroons and beyond. She has also actively participated in manorous prestigious national and International conferences, contributing to critical discourses in the legal domain. Her research contributions have been published in UGC CARE-listed and other reputed per reviewed journals, reflecting a strong comment to advancing knowledge and fostering acadernic excellence in the field oflaw
+Ms. Arushi Sharma is an Assistant Professor at Oriental University, Indore, and a PhD Scholar at Symbiosis International University (SLS Pune). She specializes in Criminal and Constitutional Law and possesses extensive teaching experience. Ms. Shuna his authored research papers published in Web of Science, Scopus, and various peer-reviewed journals, and actively contributes as a reviewer for repsted academic publications. Additionally, she mons students for moot court competitions and regularly participates in academic workshops-and seminars.
+Manjari Singh is a Ph.D. Scholar at the Faculty of Law, University of Lucknow, specializing in Coustinutional Lawand Gender Justice and has a teaching experience of more than 5 years. Ber research focuses on Legal aid for Sex Workers. She has completed her LL.B. (Gold Medalist in Jurisprudence and Labour Laws: Chancellor Bronze Medalist) and LL.M. from the same university. She has published two articles in Imemuational Journals and presentol Eve research papers at various National and International Conferences. Presently, she is working as a Research Associate on an ICCSR major project on "Role of Public Policies in better Environmental grant of Municipalities in the Su of Usar Pradesh with special reference to the Smart Cities of the State"</t>
+  </si>
+  <si>
+    <t>Chains of Silence: From Mathura to Nirbhaya, India’s Battle Against Rape is a powerful and urgent examination of sexual violence in India, tracing the country’s struggle from a crime often hidden in silence to a national crisis demanding public attention, legal reform, and institutional accountability.
+Beginning with the landmark Mathura rape case, the book examines how the Supreme Court’s controversial acquittal of the accused policemen triggered nationwide outrage and a wider movement for reform in India’s laws concerning sexual violence. From Mathura to Nirbhaya and beyond, it explores landmark cases that exposed deep-rooted weaknesses within the justice system, persistent social prejudices, and the consequences of institutional and political indifference.
+The 2012 Delhi gang rape and murder case, widely known as the Nirbhaya case, became a defining moment in India’s contemporary history of gender justice. It generated unprecedented public protests and resulted in significant legal and institutional changes. Yet a fundamental question remains: Did Nirbhaya truly change the system, or do survivors continue to confront the same barriers?
+The book investigates the aftermath of the Nirbhaya case and critically considers the impact of subsequent legal reforms. It examines whether stronger laws, public awareness, and heightened scrutiny have translated into meaningful improvements in prevention, investigation, prosecution, and justice for survivors.
+Moving beyond individual cases, the book explores the broader social structures that enable sexual violence. Issues of patriarchy, caste, political influence, victim-blaming, social stigma, and unequal access to justice are examined through cases and incidents that have shaped public discourse, including the Unnao and Kathua cases. The role of khap panchayats and other manifestations of social control is also considered in understanding how women’s autonomy and dignity can be undermined.
+Importantly, Chains of Silence goes beyond statistics and legal provisions to focus on the human dimension of sexual violence. Through perspectives from activists, lawyers, survivors, law-enforcement officials, and other stakeholders, the book brings attention to experiences of trauma, resistance, courage, and resilience. These voices provide a deeper understanding of the realities that often remain hidden behind legal proceedings and media headlines.
+The book also places India’s experience within a global context, comparing its legal and institutional approaches with those of other countries. These comparisons offer valuable insights into possible reforms, effective mechanisms of accountability, survivor-centred approaches, and strategies for preventing sexual violence.
+Provocative, deeply researched, and socially relevant, Chains of Silence: From Mathura to Nirbhaya, India’s Battle Against Rape is more than an account of landmark cases. It is an examination of the continuing struggle for gender justice, dignity, equality, and accountability. It challenges readers to confront uncomfortable questions about law, society, power, and justice—and to consider what meaningful change must look like for India to break the chains of silence.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/83126691-4bea-4031-ac5b-098369fc2db5.webp</t>
+  </si>
+  <si>
+    <t>BD00070129</t>
+  </si>
+  <si>
+    <t>Discover Chains of Silence: From Mathura to Nirbhaya, India’s Battle against Rape by Dr. Shahista Inamdar. This book is published by Bharti Publications in Hardcover format, ISBN 9789349566835, ASIN 9349566834.</t>
+  </si>
+  <si>
+    <t>Changing Paradigm of Law and Policy: A Comparative Assessment</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Aditya Tomar</t>
+  </si>
+  <si>
+    <t>Dr. Jane Eyre Mathew</t>
+  </si>
+  <si>
+    <t>2023-02-20 00:00:00</t>
+  </si>
+  <si>
+    <t>15.6 x 2.5 x 2.75</t>
+  </si>
+  <si>
+    <t>Comparative Law caters to the study of legal systems of different countries in comparison with each other. With the emergence of globalization, the area of comparative law is garnering more and more significance in matters of business, crimes, family, media, IPR, technology and so on. A systematic application of the various branches of law helps in understanding the nuances and the emerging issues in the different countries and in adopting the best practices after processing and analyzing these laws. The comparative law jurisdiction is immensely being influenced by the courts across the globe with new practices emerging in this field.
+The present book focuses on 'droit compare' on the grounds of interconnectedness of people, business and government with greater usage of international and comparative legal study. This book has major focus on the comparative constitutional law in India and Australia as a base country and being compared with the other nations. The constitutional design and constitutional adjudication are focus upon with inputs on constitutional federalism, affirmative action for racial, ethnic, minority groups, migrants and gender equality etc. Aspects relating to Environmental and health facets highlighting the right to life and the difficulties during COVID times are also touched upon. This is a comprehensive book divulging into the varied intricacies of the comparative law in modern times.</t>
+  </si>
+  <si>
+    <t>Comparative Law: Constitutional Perspectives and Emerging Global Issues provides a comprehensive examination of comparative law and its growing relevance in an increasingly interconnected world. Comparative law involves the systematic study and analysis of the legal systems of different countries, enabling readers to understand similarities, differences, evolving practices, and emerging legal challenges across jurisdictions.
+With the expansion of globalization, comparative legal studies have acquired increasing importance in areas such as business, criminal law, family law, media, intellectual property rights, technology, human rights, and constitutional governance. The book explores how comparative analysis can assist in understanding the strengths and limitations of different legal frameworks and in identifying appropriate legal practices that may be adapted to changing social and economic circumstances.
+A central focus of the book is comparative constitutional law, with particular emphasis on India and Australia as base jurisdictions. Their constitutional structures, institutional arrangements, and approaches to constitutional adjudication are examined in comparison with developments in other countries. The book explores how constitutional principles evolve through judicial interpretation and how courts across jurisdictions contribute to the development of comparative legal thought.
+The work gives particular attention to constitutional design and constitutional adjudication, examining how different constitutional systems address questions of governance, institutional relationships, rights protection, and the distribution of powers. The concept of constitutional federalism is also explored, providing insights into how federal systems organize relationships between different levels of government and respond to changing political and social realities.
+Another important dimension of the book concerns equality and affirmative action. It considers legal approaches relating to racial, ethnic, and minority groups, migrants, and gender equality, highlighting the ways in which different jurisdictions attempt to address historical disadvantages and promote substantive equality. Comparative analysis in these areas provides an opportunity to understand diverse approaches to rights protection and social justice.
+The book also examines significant environmental and health-related legal issues, particularly through the perspective of the right to life and fundamental rights. The extraordinary circumstances created by the COVID-19 pandemic provide an important context for considering the challenges faced by legal systems in balancing individual rights, public health, governmental authority, and social welfare during times of crisis.
+A key theme running throughout the book is the increasing interconnectedness of people, businesses, governments, and legal institutions. As cross-border interactions continue to expand, knowledge of international and comparative law has become increasingly important for understanding legal relationships and addressing complex contemporary issues. The influence of courts around the world and the emergence of innovative judicial practices further demonstrate the dynamic nature of comparative legal studies.
+Overall, Comparative Law: Constitutional Perspectives and Emerging Global Issues offers a multidisciplinary and contemporary exploration of comparative legal systems. By bringing together constitutional law, human rights, federalism, equality, environmental law, health law, and judicial developments, the book provides readers with a broader understanding of the complexities of modern comparative law.
+The book will be particularly valuable for law students, postgraduate scholars, researchers, academicians, legal practitioners, policymakers, and anyone interested in international and comparative legal studies. It serves as a useful resource for understanding how different legal systems respond to shared challenges and how comparative analysis can contribute to the development of more effective and responsive legal frameworks.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bf8dcc6c-73cd-463d-9e30-f42be80c478e.webp</t>
+  </si>
+  <si>
+    <t>BD00070150</t>
+  </si>
+  <si>
+    <t>Discover Changing Paradigm of Law and Policy: A Comparative Assessment by Prof. (Dr.) Aditya Tomar. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681975, ASIN 9391681972.</t>
+  </si>
+  <si>
+    <t>CITIZEN EMPOWERMENT: A STUDY OF E-GOVERNANCE SERVICES</t>
+  </si>
+  <si>
+    <t>Dr. Rajeev Bansal</t>
+  </si>
+  <si>
+    <t>Dr. Manoj Sharma</t>
+  </si>
+  <si>
+    <t>978-93-89657-92-0</t>
+  </si>
+  <si>
+    <t>938965792X</t>
+  </si>
+  <si>
+    <t>2020-11-10 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 2 x 21.5</t>
+  </si>
+  <si>
+    <t>The delivery of services to citizens through e-governance tools has recorded remarkable progress in the past few years. The Government of Himachal Pradesh has been a pioneer in the country for many such initiatives. The real essence of the e-governance rests in the percolation to the common people, especially those residing in rural areas for their routine affairs of life to reduce the foot fall in offices. This study has been undertaken to assess the delivery of services to the citizens of H.P. Besides this, the study takes into account the preparedness and opinion of officials in different aspects in different aspects for being instrumental to provide the services. The results present a factual position prevailing at the grassroot level with the contrast of rural and urban areas. The suggestions pave way for the policy makers for process re-engineering in the formulation of policies for efficient, reliable and time bound service delivery to the common man for the establishment of the regime of citizen centric administration.</t>
+  </si>
+  <si>
+    <t>E-Governance and Citizen-Centric Service Delivery in Himachal Pradesh
+E-governance has emerged as an important instrument for transforming the delivery of public services and strengthening the relationship between citizens and government. By using digital technologies, governments can make services more accessible, transparent, efficient, reliable, and time-bound. In recent years, the delivery of public services through e-governance tools has witnessed significant progress in India, with the Government of Himachal Pradesh playing a pioneering role in implementing several innovative initiatives.
+This book presents a comprehensive study of e-governance and its effectiveness in delivering public services to citizens in Himachal Pradesh. The central focus of the study is to examine whether the benefits of digital governance have actually reached ordinary citizens, particularly those living in rural and geographically remote areas. The success of e-governance ultimately depends not merely on the availability of digital platforms and technological infrastructure, but on their effective use by citizens in their routine interactions with government departments.
+A major objective of the study is to assess the accessibility, effectiveness, reliability, and timeliness of various e-governance services available to the people of Himachal Pradesh. It examines the extent to which digital service delivery has reduced the need for citizens to visit government offices and has simplified administrative procedures. Particular attention is given to the differences between rural and urban areas, thereby highlighting the realities and challenges faced by citizens at the grassroots level.
+The book also examines the preparedness, perceptions, and opinions of government officials who are directly involved in providing e-governance services. Their perspectives are important for understanding the administrative, technological, and procedural factors that influence effective digital service delivery. The study therefore considers both sides of the governance process—the experiences of citizens and the preparedness of public officials.
+The findings provide a factual assessment of the prevailing situation and reveal important contrasts between rural and urban populations. They highlight areas where e-governance initiatives have made meaningful contributions while also identifying gaps that may limit their effectiveness. Issues relating to accessibility, awareness, infrastructure, administrative processes, and the capacity of citizens and officials to use digital services are considered in understanding the overall performance of e-governance.
+An important contribution of the book is its emphasis on citizen-centric administration. It argues that technological advancement alone cannot guarantee effective governance. Digital systems must be designed around the needs, capabilities, and experiences of citizens. Simplifying procedures, improving accessibility, strengthening digital infrastructure, increasing awareness, and making services more responsive are essential for ensuring that e-governance genuinely benefits the common people.
+The suggestions presented in the study provide useful directions for policymakers, administrators, and practitioners. They emphasize the need for process re-engineering, institutional strengthening, improved service mechanisms, and greater responsiveness in the formulation and implementation of e-governance policies. Such reforms can help create a more efficient, reliable, transparent, and time-bound system of public service delivery.
+Overall, this book offers valuable insights into the practical functioning of e-governance in Himachal Pradesh and its role in transforming traditional administrative practices. By bringing together the perspectives of citizens and government officials and comparing rural and urban experiences, the study provides a meaningful foundation for improving digital governance. It will be useful for researchers, students, policymakers, administrators, and anyone interested in e-governance, public administration, digital transformation, and citizen-centric service delivery in India.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/c7ae913a-53c0-4e27-833c-9dcda1a50446.webp</t>
+  </si>
+  <si>
+    <t>BD00070665</t>
+  </si>
+  <si>
+    <t>Discover CITIZEN EMPOWERMENT: A STUDY OF E-GOVERNANCE SERVICES by Dr. Rajeev Bansal. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-92-0, ASIN 938965792X.</t>
+  </si>
+  <si>
+    <t>Citizenship in India and Refugees Problem</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) C. B. Bhange</t>
+  </si>
+  <si>
+    <t>Ajay Kumar</t>
+  </si>
+  <si>
+    <t>978-93-90818-02-0</t>
+  </si>
+  <si>
+    <t>2021-01-21 00:00:00</t>
+  </si>
+  <si>
+    <t>The book “Citizenship in India and Refugees Problem” study the concept of citizenship in India and the current issues related to citizenship and about refugee problems in India has been discussed. The goal of this book is to inform the people about various dimensions of Indian citizenship. This book will be very useful for students and researchers studying Indian citizenship and various aspects of Indian refugee problems. A notable feature of this book is that researchers have set out in their research papers on current developments and historical views on Indian citizenship and refugee problems scenario. The Citizenship Amendment Bill 2019 was passed by the Lok Sabha on 9 December 2019 and in the Rajya Sabha on 11 December 2019. The bill was signed by the President on 12 December 2019. Hindus, Sikhs, Buddhists, Jains, Parsis and Christians who entered India on or before 31st December 2014 from Pakistan, Bangladesh and Afghanistan will not be considered as illegal immigrants under the new law and these people will be eligible to get Indian citizenship. Now, the provisions in the bill will pave the way for the development of citizenship-seeking refugees. For the better understanding of the issues with India’s political scenario, we though to compile the book on “Citizenship in India and Refugees Problem”</t>
+  </si>
+  <si>
+    <t>Citizenship in India and Refugees Problem examines the concept of citizenship in India and explores contemporary issues surrounding citizenship, migration, and refugee protection. The book provides a comprehensive perspective on the various dimensions of Indian citizenship while also addressing the complex challenges associated with refugees and displaced communities in India.
+Citizenship is an important aspect of the relationship between an individual and the State, determining a range of civil, political, and legal rights and responsibilities. In the Indian context, questions of citizenship have acquired increasing significance because of historical migration, changing political circumstances, demographic developments, and evolving legal and constitutional frameworks. This volume brings together scholarly contributions that examine these issues from both historical and contemporary perspectives.
+A particular focus of the book is the changing legal and political discourse surrounding citizenship in India, including developments associated with the Citizenship (Amendment) Act, 2019 (CAA). The Act amended the citizenship framework concerning specified communities from Afghanistan, Bangladesh, and Pakistan who entered India on or before 31 December 2014. The book provides a platform for examining the implications of such developments and the broader debates surrounding citizenship, migration, inclusion, exclusion, and refugee rehabilitation.
+The refugee question represents another major theme of the volume. India has experienced different forms of migration and displacement throughout its history, creating complex humanitarian, social, political, and security concerns. The contributions explore various dimensions of the refugee problem and consider the challenges involved in balancing humanitarian considerations, national interests, legal frameworks, and social integration.
+An important feature of this book is its multidisciplinary approach. The contributing researchers examine both historical perspectives and contemporary developments, offering diverse viewpoints on Indian citizenship and refugee-related issues. Their contributions help readers understand how political events, legal changes, social conditions, migration patterns, and regional developments have shaped the citizenship and refugee discourse in India.
+The book also encourages reflection on the broader political and social implications of citizenship and refugee policies. Questions of identity, rights, belonging, security, migration, and rehabilitation remain important not only for India but also for the wider South Asian region. Understanding these issues requires informed academic discussion and an appreciation of their historical and contemporary contexts.
+Overall, Citizenship in India and Refugees Problem provides a useful platform for understanding the evolving dimensions of citizenship and refugee issues in India. It will be particularly valuable for students, researchers, academicians, policymakers, and scholars of political science, law, international relations, human rights, migration studies, and South Asian studies. The volume seeks to promote deeper understanding and informed debate on one of the most significant political, legal, and humanitarian issues of contemporary India.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/e55e40d6-6023-43ff-802a-7dd64dee80ee.webp</t>
+  </si>
+  <si>
+    <t>BD00070656</t>
+  </si>
+  <si>
+    <t>Discover Citizenship in India and Refugees Problem by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-02-0, ASIN 9390818028.</t>
+  </si>
+  <si>
+    <t>CLINICAL LEGAL EDUCATION</t>
+  </si>
+  <si>
+    <t>Dr. Sumitra Singh</t>
+  </si>
+  <si>
+    <t>978-93-90818-79-2</t>
+  </si>
+  <si>
+    <t>2022-07-20 00:00:00</t>
+  </si>
+  <si>
+    <t>18 x 2.75 x 24.75</t>
+  </si>
+  <si>
+    <t>Clinical legal education is understood as developing the perceptions, attitudes, skills and sense of responsibilities which lawyers, law students and law researchers are expected to assume. It can, therefore, be broad and varied. As teaching-learning pedagogy or professional skill training, has wider goals of enabling law students to understand and assimilate responsibilities as members of public service in the administration of justice, upholding rule of law, and equitable distribution of legal services in society. Access various dimensions of laws are the core objectives of clinical legal education. This book includes 45 Research Papers on some important issues relating to Law. Legal research is likely the most “hands on” subject you will find in the course of your legal education. Although numerous books discuss research methods and techniques, there is no substitute for actually performing the task of legal research. Thus, you will learn the most about legal research only by learning from the well written Research Papers itself. This book is meant to serve insight of legal research that deals with a pragmatic approach towards diverse dimensions of laws.</t>
+  </si>
+  <si>
+    <t>Clinical legal education plays a vital role in shaping the perceptions, attitudes, professional skills, and sense of responsibility expected of lawyers, law students, and legal researchers. Going beyond conventional classroom-based learning, it provides a practical and experiential approach to legal education, enabling students to understand the responsibilities associated with the legal profession and their role in the administration of justice.
+At its core, clinical legal education seeks to develop an understanding of the rule of law, access to justice, public service, and the equitable distribution of legal services. It encourages law students to engage with the practical dimensions of law and appreciate how legal principles operate within society. By connecting theoretical knowledge with practical legal issues, clinical legal education contributes to the development of competent, socially responsible, and ethically conscious legal professionals.
+This book brings together 45 research papers addressing a wide range of contemporary and significant issues relating to law. Collectively, these research papers provide an opportunity to explore diverse legal questions through critical analysis, scholarly inquiry, and practical perspectives. The volume demonstrates the broad and dynamic nature of legal research and highlights the importance of examining law in the context of changing social, economic, technological, and institutional realities.
+Legal research is inherently practical and requires more than an understanding of research methods and techniques. While textbooks can introduce researchers to different methodologies, the actual process of examining legal questions, analysing authorities, interpreting legislation, evaluating judicial decisions, and developing reasoned arguments provides the most meaningful learning experience. In this regard, well-structured research papers serve as valuable examples of how legal research can be undertaken and presented in a systematic and analytical manner.
+The research presented in this book adopts a pragmatic approach to diverse dimensions of law, encouraging readers to look beyond the purely theoretical aspects of legal principles. The collection provides insights into how legal issues can be identified, investigated, analysed, and discussed through structured research. It also demonstrates the importance of critical thinking and evidence-based reasoning in understanding complex legal questions.
+By bringing together multiple areas of legal inquiry in a single volume, the book seeks to promote a deeper appreciation of both clinical legal education and legal research. It can assist students in understanding how academic research contributes to the development of legal knowledge while also encouraging them to engage with contemporary issues confronting the legal system and society.
+Overall, this book is intended as a useful resource for law students, researchers, academicians, and legal professionals seeking to strengthen their understanding of practical legal research and the wider dimensions of law. Through its collection of 45 research papers, it offers a valuable platform for exploring legal issues from varied perspectives and reinforces the importance of experiential learning, critical inquiry, and socially responsive legal education.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/d03e7d8c-b273-40e5-a744-a6d107967151.webp</t>
+  </si>
+  <si>
+    <t>BD00070512</t>
+  </si>
+  <si>
+    <t>Discover CLINICAL LEGAL EDUCATION by Prof. (Dr.) Aditya Tomar. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-79-2, ASIN 9390818796.</t>
+  </si>
+  <si>
+    <t>COMMUNITY BASED TOURISM DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>Dr. Rinzing Lama</t>
+  </si>
+  <si>
+    <t>978-93-86608-98-7</t>
+  </si>
+  <si>
+    <t>2019-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>20 x 14 x 4</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/2f5b1293-5872-4f3d-af11-975e5f389326.webp</t>
+  </si>
+  <si>
+    <t>BD00070506</t>
+  </si>
+  <si>
+    <t>Discover COMMUNITY BASED TOURISM DEVELOPMENT by Dr. Rinzing Lama. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-86608-98-7, ASIN 9386608987.</t>
   </si>
   <si>
     <t>COMPARATIVE PUBLIC LAW</t>
   </si>
   <si>
     <t>Dr. Arvindeka Chaudhary</t>
   </si>
   <si>
     <t>Ravideep Badyal</t>
   </si>
   <si>
     <t>Law Practice</t>
   </si>
   <si>
     <t>law</t>
   </si>
   <si>
     <t>15 x 3 x 22</t>
   </si>
   <si>
     <t>Public Law is defined as the law of relations between the individuals and the state. In this context comparative public law can be defined as that branch of law that focuses on the comparison of individual-state relations of different countries with the individual-state relations of the Indian state. The importance of comparative law has seen a tremendous increment in the present age of internationalism, democratization and economic globalization. India is one such country that is still in its growing arena and its legal system has changed manifolds since the time it has gained consciousness towards the improvisation of laws on a more individualistic approach. The editors and the authors of the book have made efforts to discuss all those issues that are recurrent to the Indian legal system in comparison to other international legal systems. Subjects such as constitutional amendments, federal governance, rule of law, right to know, right to life and personal liberty and so on have been discussed in this book. This book provides with an insight into the growth of the Indian legal system from its primitive stages till now and also helps the reader to analyze the current Indian legal system from a comparative approach as adopted by the authors.</t>
   </si>
   <si>
     <t>Dr. Arvindeka Chaudhary has been always passionate about discipline of Law: Following the fervour, she pursued her LL.M. and LL.B. from Guru Nanak Dev University, Amritsar. With devotion and dedication, she completed her Ph.D from the same university She is a self-determined learner and a strong believer of altruism. dis far, she has penned down book titled "Admissibility of Scientific Evidence". To her name there are various publications including in international and national journals. Besides, she has contributed her chapters in books "The Right to Information Act, 2005 A Contemporary Tool of Data Collection and 'Protection of Intellectual Research from Plagiarism in the Era of Copyright Lo She is presently working as Assistant Professor at Department of Laves, Guru Nanak Des University, Amritsar, Punjab.
 Ravideep Badyal is a keen disciplinarian of Constitutional Lase and constantly working towards the contribution, and enrichment in this field. He is presently teaching as Assistant Professor of Lave Department of Laws, Guru Nanak Dev University Amritsan He did his LLM. from Indian Law Institute University, Delhi and is pursuing Ph.D. from Guru Nanak Dev Universing Amritsar, Punjab, He has authored various research articles that are published in various reputed Journals research based and directed on the subject of Constitutional Law.</t>
@@ -872,50 +1431,131 @@
   <si>
     <t>Consumer behavior and marketing communications are two critical components of any successful marketing strategy. Understanding consumer behavior is crucial for marketers as it helps them identify and satisfy the needs and wants of their target market. On the other hand, effective marketing communications can create awareness, influence consumer behavior, and drive sales. This book on Consumer Behavior and Marketing Communications aims to provide a comprehensive and practical overview of these two critical areas of marketing. It covers topics such as consumer behavior theories, market segmentation, targeting and positioning, branding, and the role of emotions in consumer decision-making. Additionally, the book also delves into various aspects of marketing communications, including advertising, public relations, sales promotions, and digital marketing.
 It provides an indepth understanding of consumer behavior and marketing communications, backed by real-life case studies and examples. The book’s objective is to equip readers with the necessary knowledge and skills to develop effective marketing strategies that can drive sales and create a lasting impact on their target market. This book on Consumer Behavior and Marketing Communications is a must-read for anyone interested in understanding consumer behavior and developing effective marketing communications strategies.</t>
   </si>
   <si>
     <t>Consumer Behavior and Marketing Communications is a comprehensive textbook that explores the dynamic relationship between consumer behaviour and strategic marketing communication in today's competitive business environment. Understanding how consumers think, feel, and make purchasing decisions is fundamental to developing successful marketing strategies, while effective communication enables organisations to build strong relationships with their target audiences. This book provides a balanced blend of theoretical concepts and practical applications, making it an essential resource for students, educators, researchers, and marketing professionals.
 The book begins by introducing the fundamental concepts of consumer behaviour, examining the psychological, social, cultural, and economic factors that influence consumer decision-making. It explains how individual needs, motivations, perceptions, attitudes, personality, lifestyle, and emotions shape purchasing behaviour. Readers gain a deeper understanding of the consumer decision-making process and the various internal and external influences that affect buying choices in different market environments.
 A significant focus of the book is on market segmentation, targeting, and positioning (STP), which form the foundation of modern marketing strategy. The text demonstrates how businesses identify distinct consumer groups, evaluate market opportunities, and position their products or services to create meaningful value propositions. It also explores the importance of branding and brand equity, highlighting how strong brands establish customer trust, loyalty, and long-term competitive advantage.
 Recognising the growing influence of emotions in consumer decision-making, the book examines how emotional, cognitive, and behavioural responses affect purchasing patterns. Through practical examples and case studies, readers learn how marketers can develop customer-centric strategies that resonate with consumer expectations and build lasting relationships with their audiences.
 The second major component of the book focuses on marketing communications and their role in influencing consumer behaviour. It provides comprehensive coverage of the principles and practices of integrated marketing communication (IMC), emphasising the importance of delivering consistent and persuasive messages across multiple communication channels. Topics such as advertising, public relations, sales promotion, personal selling, direct marketing, and digital marketing are discussed in detail, illustrating how organisations communicate effectively with existing and potential customers.
 Special attention is given to the rapidly evolving digital marketing landscape. The book explains the growing significance of social media marketing, online advertising, content marketing, search engine marketing, email campaigns, and digital consumer engagement. Readers gain insights into how technological advancements and digital platforms have transformed marketing communication strategies and consumer interactions in the modern marketplace.
 One of the distinguishing features of this book is its practical orientation. Real-life case studies, contemporary examples, and business applications are integrated throughout the text to help readers connect theoretical concepts with real-world marketing practices. These practical illustrations encourage critical thinking, analytical reasoning, and strategic decision-making while enabling readers to evaluate marketing campaigns and consumer responses effectively.
 Written in a clear, systematic, and reader-friendly style, the book is suitable for undergraduate and postgraduate students of commerce, management, marketing, business administration, and related disciplines. It also serves as a valuable reference for entrepreneurs, marketing executives, sales professionals, brand managers, and anyone seeking to understand consumer behaviour and develop effective marketing communication strategies.
 Overall, Consumer Behavior and Marketing Communications equips readers with the knowledge, analytical skills, and practical insights required to understand evolving consumer preferences and design impactful marketing campaigns. By integrating consumer behaviour theories with contemporary marketing communication practices, the book prepares readers to make informed marketing decisions, build strong customer relationships, and create sustainable competitive advantage in an increasingly dynamic and customer-driven marketplace.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3b9d0d5c-8440-4ae0-a8ba-813ffcf10f24.webp</t>
   </si>
   <si>
     <t>BD00069449</t>
   </si>
   <si>
     <t>Discover Consumer Behaviour and Marketing Communications by Dr. Swati Tripathi. This book is published by Bharti Publications in Paperback format, ISBN 9788119079346, ASIN 8119079345, under Consumer Guides, Marketing and Sales.</t>
   </si>
   <si>
+    <t>Covid-19 Impacts and Strategic Response: A Global Perspective</t>
+  </si>
+  <si>
+    <t>Dr. Ashok Kumar Patnaik</t>
+  </si>
+  <si>
+    <t>Dr. Prabina Kumar Padhi</t>
+  </si>
+  <si>
+    <t>939168114X</t>
+  </si>
+  <si>
+    <t>2022-04-01 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 2 x 21.25</t>
+  </si>
+  <si>
+    <t>Pandemics have impacted all types, sizes of businesses and industries during its peak time and pushed many countries into recession situation leading to trillions of dollars trade revenue loss. This situation has also lead to many innovations in business practices, the emergence of new business ideas and business models, changes in operation, and traditional methods of doing business to cope-up with the unpredicted business situation. This book includes chapters written by contributing authors on different facets of life, business, economy, and social changes during pre and post-pandemic COVID- 19 situations.</t>
+  </si>
+  <si>
+    <t>Dr. Ashok Kumar Patnaik is currently working as a Faculty member at IIRM- Hyderabad and actively involved in academics, training, research and consultancy activities. He had received his Ph.D in Business Administration (Marketing Strategy) in year 2009 from Utkal University.
+Dr. Prabina Kumar Padhi, Director, IPREMS, Berhampur is presently working as a Guest lecturer in Economics Government Science College, Chatrapur, Ganjam Odisha. He has completed his Ph. D in Economics Berhampur University, Odisha.
+Prof. Simanchal Mishra Worked as former Reader in Economics, Priyadarshini Indira Degree College, Junagarh, Kalahandi, Odisha. Started the Job as Lecturer in Economics at KesingaMahavidyalaya, Kesinga in 1987 and served for 27 years, transferred to DAV Autonomous College, Titilagarh.</t>
+  </si>
+  <si>
+    <t>Business, Economy and Society in the Pre and Post-Pandemic Era examines the profound impact of the COVID-19 pandemic on businesses, industries, economies, and society, while exploring the significant transformations that emerged during and after the crisis. The pandemic affected organizations of every type and size, disrupted established business practices, altered consumer behaviour, interrupted supply chains, and created unprecedented economic uncertainty across countries and sectors.
+The widespread disruption caused by the pandemic pushed several economies toward recession and resulted in substantial losses in trade, employment, production, investment, and business revenues. Organizations were compelled to respond rapidly to an unpredictable environment, reconsidering traditional methods of operation and developing new approaches to remain viable. These circumstances highlighted both the vulnerabilities of existing business systems and the importance of adaptability, resilience, innovation, and strategic decision-making.
+One of the important outcomes of the pandemic was the acceleration of innovation and transformation in business practices. Organizations increasingly adopted digital technologies, remote working arrangements, new delivery models, flexible operational systems, and alternative approaches to customer engagement. At the same time, the crisis encouraged entrepreneurs and businesses to develop new ideas, products, services, and business models capable of responding to changing market conditions and emerging consumer needs.
+The book brings together contributions examining the multidimensional consequences of COVID-19 across different aspects of life, business, the economy, and society. The contributing chapters provide diverse perspectives on the changes experienced during the pandemic and the continuing transformation of social and economic systems in the post-pandemic period.
+A key theme of the book is the comparison between the pre-pandemic and post-pandemic environments. The pandemic did not simply create temporary disruptions; in many areas, it accelerated changes that are likely to influence business and society for years to come. Organizations, institutions, and individuals have had to reconsider conventional approaches and develop greater capacity to adapt to uncertainty and external shocks.
+The book also highlights the importance of understanding the broader social and economic consequences of major crises. Changes in employment, consumer behaviour, business operations, technology adoption, entrepreneurship, and social interaction demonstrate that the effects of a pandemic extend far beyond the health sector. The experience of COVID-19 provides valuable lessons for policymakers, businesses, researchers, and communities seeking to prepare for future disruptions.
+Overall, Business, Economy and Society in the Pre and Post-Pandemic Era offers a broad and multidisciplinary examination of the changes brought about by COVID-19. Through contributions from different authors, the book provides insights into the challenges faced during the crisis, the innovative responses developed by businesses and institutions, and the emerging patterns shaping the post-pandemic world.
+The book will be useful for students, researchers, academicians, business professionals, entrepreneurs, policymakers, and readers interested in business management, economics, entrepreneurship, social change, innovation, and crisis management. It provides an opportunity to understand the lessons of the pandemic and the evolving strategies required to build more adaptable, resilient, and sustainable organizations and economies.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/9bee6586-15af-4cab-895e-bf4a04090eb0.webp</t>
+  </si>
+  <si>
+    <t>BD00070169</t>
+  </si>
+  <si>
+    <t>Discover Covid-19 Impacts and Strategic Response: A Global Perspective by Dr. Ashok Kumar Patnaik. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681142, ASIN 939168114X.</t>
+  </si>
+  <si>
+    <t>COVID-19 Pandemic and Tourism of Meghalaya: Socio-economic Impact and Mitigation Measures</t>
+  </si>
+  <si>
+    <t>Dr. Benjamin F. Lyngdoh</t>
+  </si>
+  <si>
+    <t>2023-12-01 00:00:00</t>
+  </si>
+  <si>
+    <t>14.75 x 2.25 x 21.5</t>
+  </si>
+  <si>
+    <t>The covid-19 pandemic caused a major downturn in tourism thereby underlining the need for mitigation measures from the perspective of small businesses. The mitigation measures presented in this book are significant as they can act as a guide in tackling any future possible downturns/uncertainties. The book starts with an assessment of the impact of covid-19 pandemic on the tourism by applying a quasi-experimental research technique called propensity score analysis. The assessment covers the pre-pandemic period till the year mid-2022. The mitigation measures derived include propensity to save, self confidence, etc which helps in shaping a resilient business which is critical for business operations, management, returns and continuity.</t>
+  </si>
+  <si>
+    <t>Dr. Benjamin F. Lyngdoh did his graduation and master in commerce and Ph.D. in the area of development studies on a topic concerning microfinance and women empowerment. He has a professional experience of more than 17 years in teaching finance, management, economics, human resources, marketing, entrepreneurship, tourism, development studies and related areas. His area of interest in research continues to be development studies in general and impact evaluations in particular. He completed a UGC, New Delhi sponsored research project in 2011, ICSSR, New Delhi sponsored research project in 2017 and ICSSR-NERC, Shillong sponsored research project in 2023. He has 30 publications in journals/edited books and has presented paper in more than 35 seminars/conferences.</t>
+  </si>
+  <si>
+    <t>The COVID-19 pandemic triggered an unprecedented downturn in the global tourism industry, placing extraordinary pressure on tourism-dependent businesses, particularly small and medium-sized enterprises. The disruption exposed the vulnerability of small businesses to sudden economic shocks and highlighted the urgent need for effective strategies to manage uncertainty, sustain operations, and build long-term resilience.
+This book examines the impact of the COVID-19 pandemic on the tourism sector from the perspective of small businesses, while identifying practical mitigation measures that can help enterprises respond to future downturns and uncertainties. Drawing on evidence from the pre-pandemic period through mid-2022, the book provides a systematic assessment of how the pandemic affected tourism businesses and the factors that influenced their ability to withstand the crisis.
+A key feature of the study is the application of propensity score analysis, a quasi-experimental research technique used to assess the impact of the pandemic and provide meaningful insights into business performance and resilience. By combining empirical analysis with practical perspectives, the book moves beyond simply documenting the consequences of COVID-19 and focuses on lessons that can support more effective crisis preparedness.
+The mitigation measures discussed in the book include factors such as propensity to save, self-confidence, financial preparedness, adaptive capacity, and resilience-oriented business practices. These factors can play an important role in helping small businesses manage disruptions, maintain business operations, improve decision-making, protect returns, and ensure continuity during periods of uncertainty.
+The book emphasizes that resilience is not simply the ability to survive a crisis; it is the capacity to anticipate challenges, adapt to changing circumstances, recover from disruptions, and emerge stronger. The lessons drawn from the COVID-19 experience therefore have relevance well beyond the pandemic and can provide guidance for businesses facing future economic, environmental, health, or other unforeseen disruptions.
+With its combination of empirical research, tourism studies, business resilience, and crisis management, this book is a valuable resource for tourism researchers, academicians, students, policymakers, entrepreneurs, small-business owners, hospitality professionals, and practitioners seeking to understand and strengthen the resilience of tourism enterprises.
+Ultimately, the book offers an evidence-based framework for understanding the vulnerabilities of small tourism businesses and highlights actionable approaches that can contribute to business stability, adaptability, continuity, and sustainable recovery in an increasingly uncertain world.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/7d98171e-df5d-4304-a219-4303a52020b0.webp</t>
+  </si>
+  <si>
+    <t>BD00070132</t>
+  </si>
+  <si>
+    <t>Discover COVID-19 Pandemic and Tourism of Meghalaya: Socio-economic Impact and Mitigation Measures by Dr. Benjamin F. Lyngdoh. This book is published by Bharti Publications in Hardcover format, ISBN 9788119757572, ASIN 8119757572.</t>
+  </si>
+  <si>
     <t>Creative Writing</t>
   </si>
   <si>
     <t>Anshuman Suman</t>
   </si>
   <si>
     <t>Shailendra Kumar Shail</t>
   </si>
   <si>
     <t>978-8119757039</t>
   </si>
   <si>
     <t>Writing</t>
   </si>
   <si>
     <t>Handwriting Analysis</t>
   </si>
   <si>
     <t>2024-01-28 00:00:00</t>
   </si>
   <si>
     <t>14 x 1.25 x 21.5</t>
   </si>
   <si>
     <t>Creative Writing is all about Imagination. Creative writing is the art of crafting original and imaginative works using language, storytelling, techniques, and literary devices to express thoughts, emotions, and ideas. This book will increase your skills of creative writing. It covers various aspects of creative writing as per the National Education Policy 2020. It is especially meant for the students pursuing their graduation from various universities across India. It also provides a comprehensive guide for improving writing skills.</t>
@@ -954,50 +1594,124 @@
   <si>
     <t>Credit risk is the risk of default on a debt when a borrower failing to make required payment. In the credit risk the lender bear the principal and interest amount. This loss may be complete or partial. There are number of causes for the credit risk like customer may fail to make a payment and government grants bankruptcy protection to an insolvent business. The effective management of credit risk is a critical component of a comprehensive approach to risk management and important to the long-term success of any banking organization. Effective credit risk management process is a way to manage portfolio of credit facilities. Credit risk management encompasses identification, measurement, monitoring and control of the credit risk exposures. This study is divided into two parts (1) To analyze and compare the financial performance of selected Private and Public sector Banks and (2) To identifying the factors contributing to Credit Risk Management and its impact on performance of selected Public and Private Sector Banks in India.</t>
   </si>
   <si>
     <t>Dr. Ramanjeet Kaur is working as a assistant professor in department of business management and commerce, Desh Bhagat university, Mandi Gobindgarh. She had completed her Bachelors Degree from Punjab University Chandigarh, Masters Degree in Commerce from Punjabi University,Patiala and Ph.d from guru Kashi university, Bathinda. Her national and international research papers published in various reputed journals like ugc care etc. She have been attended 11 international and national conference and presented papers in various seminars.</t>
   </si>
   <si>
     <t>Credit Risk Management in Indian Banking provides a comprehensive examination of credit risk and its significance in the performance and long-term stability of banking institutions. Credit risk represents the possibility that a borrower may fail to meet the required repayment obligations, resulting in financial losses for the lending institution. Since banks operate by extending credit to individuals, businesses, and other entities, effective management of credit risk remains one of the most important components of sound banking and financial management.
 The consequences of credit risk can range from partial to substantial losses of principal and interest. Borrowers may default for a variety of reasons, including financial distress, deteriorating business conditions, inability to generate sufficient cash flows, or insolvency. In certain situations, legal or regulatory provisions may also provide protection to financially distressed borrowers, further complicating the recovery process for lenders. These challenges make the identification, assessment, monitoring, and control of credit risk essential to maintaining the financial health of banking institutions.
 This book examines the principles and practices of credit risk management within the Indian banking sector, with particular emphasis on the comparative performance of selected Public Sector Banks and Private Sector Banks. It seeks to provide an understanding of how credit risk influences the financial performance of banks and how effective risk management practices can contribute to institutional stability and profitability.
 An important focus of the study is the systematic management of credit exposures. Effective credit risk management involves several interconnected processes, including the identification, measurement, monitoring, and control of credit risk. These processes enable banks to evaluate the creditworthiness of borrowers, assess potential losses, monitor existing credit portfolios, and implement appropriate measures to minimise exposure to default.
 The study is broadly divided into two major parts. The first part focuses on analysing and comparing the financial performance of selected Public and Private Sector Banks in India. Through comparative analysis, it seeks to understand differences in financial performance and the factors that influence the operational and financial outcomes of banking institutions.
 The second part focuses specifically on identifying the factors contributing to Credit Risk Management and examining their impact on the performance of selected Public and Private Sector Banks in India. This part provides a deeper understanding of the relationship between credit risk management practices and banking performance, highlighting the importance of sound risk assessment and control mechanisms.
 By combining financial performance analysis with an examination of credit risk management practices, the book provides a comprehensive perspective on one of the most important challenges facing modern banking institutions. It also highlights the need for banks to develop effective systems that can identify emerging risks at an early stage and respond appropriately to changing economic and financial conditions.
 The book will be useful for banking professionals, financial analysts, researchers, academicians, policymakers, management students, commerce and finance students, and anyone interested in banking risk management and financial performance. It can also serve as a valuable reference for understanding the relationship between credit risk, risk management practices, and the financial health of Indian banks.
 Ultimately, the book emphasises that effective credit risk management is not merely a defensive mechanism against loan losses; it is a strategic component of sustainable banking. Strong systems for assessing, monitoring, and controlling credit risk can help banks protect their assets, improve financial performance, strengthen resilience, and support long-term growth in an increasingly complex financial environment.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/20a5a836-9059-495e-86f9-79555ff1af0e.webp</t>
   </si>
   <si>
     <t>BD00070116</t>
   </si>
   <si>
     <t>Discover Credit Risk Management Practices of Commercial Banks in India: An Empirical Study by Dr. Ramanjeet Kaur. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779334, ASIN 9394779337.</t>
+  </si>
+  <si>
+    <t>CRIMINAL JUSTICE ADMINISTRATION AND ROAD AHEAD</t>
+  </si>
+  <si>
+    <t>978-93-91681-43-2</t>
+  </si>
+  <si>
+    <t>2022-03-20 00:00:00</t>
+  </si>
+  <si>
+    <t>13.75 x 2.25 x 21.25</t>
+  </si>
+  <si>
+    <t>The Indian Criminal Justice system en-route the criminal procedure established in 1973 has armed the Indian Courts to punish the perpetrator. To deal with the vicissitudes, the Criminal Justice System counts on the inherent powers of the Court to reach the ends of justice which is limited to the High Courts. In pith and substance inherent powers of the court means that while adjudicating on any matter, if the procedural law is silent on any specific point the adjudicatory authority has discretionary power in civil as well as criminal matters to adjudicate the same on its very discretion to meet the ends of justice. Criminal Justice Administration and Road Ahead” dealing with An approach to Gender Neutrality in the Offence of Rape in India; Inherent Powers of the Court: A Road Ahead to Courts; Victimisation vis-a-vis Vulnerability; Violence Against Women: Criminal Justice Process; Crime and Violence: Study with reference to Kolkata; Rape Laws Across Cultures: A comparative Study of the USA, UK and India; The Law on Necrophilia : An Evaluation; Section 498A : A Need to Revisit; Traditional Criminal Justice System and Juvenile Justice System in India: A Comparative Study; Cyber Victims: Neglected Class under Compensatory Jurisprudence; Hostile Witnesses: Issues and Challenges; Admissibility of Forensic Evidence in Criminal Cases in India : A Critical Analysis of Due Process of Law; Alternative to Imprisonment: A Road Ahead.</t>
+  </si>
+  <si>
+    <t>The Indian criminal justice system, shaped significantly by the criminal procedure established in 1973, provides the courts with a comprehensive framework for dealing with crime, protecting the rights of individuals, and ensuring the administration of justice. However, the complexities of contemporary society frequently present situations that cannot be addressed adequately through procedural provisions alone. In such circumstances, the inherent powers of courts play an important role in enabling the judiciary to secure the ends of justice, particularly within the jurisdiction of the High Courts.
+In essence, the inherent powers of a court provide judicial discretion where procedural law may be silent or insufficient on a particular issue. These powers enable courts to respond to exceptional circumstances and prevent the misuse of legal processes while ensuring that justice remains the ultimate objective of adjudication. Against this background, Criminal Justice Administration and Road Ahead presents a comprehensive collection of scholarly perspectives examining important legal, social, and procedural dimensions of criminal justice administration in India.
+The book explores gender neutrality in rape laws, examining the need to reconsider conventional approaches to sexual offences and the broader implications of gender-inclusive criminal law. It also analyses the inherent powers of courts and their potential role in addressing emerging legal challenges while maintaining the principles of fairness and justice.
+A significant portion of the book focuses on victimisation, vulnerability, and violence against women, examining the relationship between gender-based violence and the criminal justice process. The discussion is further broadened through a study of crime and violence with particular reference to Kolkata, providing a contextual perspective on criminality and its social consequences.
+The book also undertakes a comparative examination of rape laws in the United States, the United Kingdom, and India, highlighting similarities, differences, and possible areas for legal development. Contemporary and relatively under-explored issues are addressed through an evaluation of the law relating to necrophilia and a critical reconsideration of Section 498A, raising important questions concerning its application, effectiveness, and the need for reform.
+Another important theme is the administration of justice involving children. The book compares the traditional criminal justice system with the juvenile justice system in India, highlighting the distinctive principles and approaches required when dealing with young offenders.
+The challenges faced by victims and participants within the justice system are further examined through discussions on cyber victims and compensatory jurisprudence, hostile witnesses, and the admissibility of forensic evidence in criminal cases. Particular attention is given to due process and the evidentiary challenges associated with the increasing reliance on forensic techniques.
+The book concludes by considering alternatives to conventional imprisonment and examining the possibilities of alternative forms of punishment and correction. This approach encourages a broader understanding of criminal justice—one that balances accountability with rehabilitation, victim protection, procedural fairness, and human rights.
+Overall, Criminal Justice Administration and Road Ahead offers a multidimensional examination of contemporary criminal justice issues in India. By bringing together comparative, constitutional, procedural, social, and human-rights perspectives, the book provides valuable insights into the challenges confronting criminal justice administration and the reforms necessary to make the system more responsive, equitable, and effective.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a66fe959-0e75-40ae-985c-4d28236d68d2.webp</t>
+  </si>
+  <si>
+    <t>BD00070509</t>
+  </si>
+  <si>
+    <t>Discover CRIMINAL JUSTICE ADMINISTRATION AND ROAD AHEAD by Prof. (Dr.) Naresh Kumar Vats. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-91681-43-2, ASIN 9391681433.</t>
+  </si>
+  <si>
+    <t>Criminal Law, Evidence, and Forensics: A Comprehensive Legal Study</t>
+  </si>
+  <si>
+    <t>Yogesh Chandra Gupta</t>
+  </si>
+  <si>
+    <t>Dr. Namah Dutta</t>
+  </si>
+  <si>
+    <t>Criminal Law</t>
+  </si>
+  <si>
+    <t>2025-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>15 x 3.5 x 21.5</t>
+  </si>
+  <si>
+    <t>Criminal Law, Evidence, and Forensics: A Comprehensive Legal Study provides a comprehensive exploration of the interconnected fields of criminal law, law of evidence, and forensic science. Designed to bridge theoretical legal principles with practical approaches to criminal investigation and adjudication, the book offers readers a structured understanding of how criminal justice operates from investigation through trial.</t>
+  </si>
+  <si>
+    <t>Criminal Law, Evidence, and Forensics: A Comprehensive Legal Study provides a comprehensive exploration of the interconnected fields of criminal law, law of evidence, and forensic science. Designed to bridge theoretical legal principles with practical approaches to criminal investigation and adjudication, the book offers readers a structured understanding of how criminal justice operates from investigation through trial.
+Criminal law establishes the framework for identifying offences, determining criminal responsibility, and imposing appropriate legal consequences. Evidence law, in turn, governs the manner in which facts are established before courts, including the relevance, admissibility, reliability, and evaluation of evidence. Forensic science complements both by providing scientific techniques and methodologies that assist investigators and courts in examining physical and digital traces associated with criminal activity.
+The book examines the fundamental concepts and principles of criminal law while providing insight into contemporary developments in evidence and forensic investigation. It highlights the importance of proper collection, preservation, documentation, examination, and presentation of evidence, emphasizing how procedural accuracy and scientific reliability can significantly influence the outcome of criminal proceedings.
+Particular attention is given to the growing role of forensic techniques in modern criminal justice. Scientific approaches such as forensic identification, biological and DNA evidence, toxicology, fingerprints, questioned documents, digital evidence, and other investigative methodologies have transformed the manner in which crimes are investigated and proved. The book considers both the opportunities and challenges associated with the increasing dependence on scientific and technological evidence.
+The work also addresses the relationship between legal standards and scientific findings. It encourages readers to critically examine issues such as reliability, authenticity, evidentiary value, expert testimony, chain of custody, procedural safeguards, and the possibility of errors or misuse of forensic evidence. By bringing these perspectives together, the book demonstrates why effective criminal justice requires cooperation among legal practitioners, investigators, forensic experts, and the judiciary.
+With its integrated approach, Criminal Law, Evidence, and Forensics: A Comprehensive Legal Study is a valuable academic and professional resource for law students, researchers, academicians, legal practitioners, judicial aspirants, investigators, forensic professionals, and anyone interested in criminal justice and contemporary legal processes.
+Ultimately, the book seeks to develop a deeper understanding of how law, evidence, and science work together in the pursuit of justice, while emphasizing fairness, accuracy, due process, and the protection of individual rights within the criminal justice system.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/465c4239-1f75-4069-aae7-0b95049dffd6.webp</t>
+  </si>
+  <si>
+    <t>BD00070128</t>
+  </si>
+  <si>
+    <t>Discover Criminal Law, Evidence, and Forensics: A Comprehensive Legal Study by Yogesh Chandra Gupta. This book is published by Bharti Publications in Hardcover format, ISBN 9789349566552, ASIN 9349566559, under Law, Criminal Law.</t>
   </si>
   <si>
     <t>Crisis of Democracy: From Sri Lanka to Bangladesh and Nepal</t>
   </si>
   <si>
     <t>Prof. (Dr.) Imankalyan Lahiri</t>
   </si>
   <si>
     <t>2026-01-19 00:00:00</t>
   </si>
   <si>
     <t>15 x 4 x 21.5</t>
   </si>
   <si>
     <t>Democracy rarely collapses in South Asia with the drama of tanks on the streets or constitutions formally suspended. This volume emerges from that ambiguity. It is written in the shadow of repeated political crises in Sri Lanka, Bangladesh, and Nepal—crises that differ in origin and trajectory yet converge in their implications. These are not merely national stories of governance failure or political miscalculation. They are symptoms of a deeper structural condition that afflicts postcolonial democracies more broadly: the unresolved tension between popular sovereignty and elite control, between mass participation and institutional fragility, between democratic aspiration and authoritarian temptation.
 This volume therefore approaches democracy not as a settled achievement but as a contested terrain. It asks uncomfortable questions. Can democracy survive when institutions are formally intact but substantively hollow? What happens when elections legitimise power without constraining it? How do societies respond when legality becomes a tool of domination rather than protection? And perhaps most importantly, what does democratic renewal look like in contexts where the liberal script itself is under strain? The chapters that follow do not offer easy answers, nor do they converge on a single theoretical position. That is a strength rather than a limitation. The diversity of perspectives—spanning media studies, political theory, psychology, history, and sociology—reflects the complexity of the democratic crisis itself. No single framework can capture its full texture. Huntington helps us see the cycle; Levitsky and Ziblatt alert us to the method;
 Taken together, these approaches suggest that democracy in South Asia is not simply declining—it is being transformed. This book is an invitation to that rethinking. It does not mourn democracy’s passing, nor does it romanticise resistance. Instead, it insists on intellectual seriousness at a moment when slogans and certainties are dangerously seductive. In doing so, it contributes to a broader global conversation about democracy’s future—one in which South Asia is not a peripheral case, but a central and instructive site of political possibility and peril.</t>
   </si>
   <si>
     <t>Prof. (Dr.) Imankalyan Lahiri is a Professor of International Relations at Jadavpur University, Kolkata, where he served as Head of the Department from 2021 to 2023. He currently serves as the General Secretary of the Jadavpur Association of International Relations (JAIR).
 A leading scholar of India’s Act East Policy, Asia–Pacific geopolitics, and non-traditional security, Professor Lahiri has authored several notable works, including Peace, Development and Community: The Look East Imagination of India (KW Publishers, 2017) and The Challenge of Terrorism (Ministry of External Affairs, Government of India). His research has appeared in reputed international journals published by Sage, Nature–Springer, and other leading academic presses.
 Professor Lahiri has undertaken collaborative research with the Nordic Institute of Asian Studies (NIAS), Copenhagen, focusing on India’s foreign policy, regional connectivity, and strategic studies in Asia. His international engagements include serving as a Visiting Fellow at the University of South Carolina under the U.S. Summer Institute Programme, where he deepened his expertise in global governance. He has also represented the Indian Council of Social Science Research (ICSSR) in a high-profile delegation to the Chinese Academy of Social Sciences (CASS), Beijing, exploring Sino–Indian relations and East Asian regional dynamics.
 He participated in the G-20 Summit events in New Delhi, contributing to academic and policy dialogues on global governance and regional cooperation. In addition, Professor Lahiri works closely with the British Deputy High Commission, Kolkata, on initiatives promoting academic exchange, strategic dialogue, and Indo–UK cooperation in education and foreign policy studies.
 Beyond his international engagements, Professor Lahiri has authored widely used Political Science textbooks for West Bengal’s higher secondary curriculum. He has also collaborated extensively with the Policy Planning and Research Division of the Ministry of External Affairs, UNICEF, and other leading organizations on projects related to policy research, strategic communication, and developmental governance.</t>
   </si>
@@ -1094,57 +1808,95 @@
 The primary objective of this book is to bridge the gap between statistical theory and its practical application in business environments. Rather than presenting statistical concepts in an abstract mathematical manner, the book demonstrates how these concepts can be effectively implemented using Excel. It is specifically designed for students, researchers, business professionals, entrepreneurs, managers, and anyone interested in learning how statistical tools can support better decision-making. No prior expertise in advanced statistics or Excel is assumed, making the content suitable for beginners while remaining valuable for experienced users seeking to strengthen their analytical skills.
 The book begins by introducing readers to the fundamentals of Microsoft Excel, familiarizing them with its interface, essential functions, and worksheet operations. Readers learn how to create, organize, edit, and format spreadsheets efficiently, laying the foundation for more advanced analytical techniques. Since clean and well-structured data is the cornerstone of meaningful analysis, considerable attention is devoted to data preparation, organization, and management. The step-by-step approach ensures that readers become comfortable with Excel before progressing to more sophisticated statistical procedures.
 One of the major strengths of the book is its emphasis on practical learning through real-world business examples and case studies. Every statistical tool is introduced in the context of solving genuine business problems. Instead of relying solely on theoretical explanations, the book demonstrates how statistical methods can be applied to marketing, finance, operations, production, human resource management, sales, customer analytics, and quality management. This practical orientation enables readers to understand not only how to perform statistical analyses but also why they are useful in specific business situations.
 Data visualization plays a central role in communicating analytical findings, and the book provides extensive guidance on creating effective visual representations of data using Excel. Readers learn to construct charts, graphs, dashboards, and pivot tables that transform complex numerical information into clear and meaningful visual insights. These visualization techniques assist managers and decision-makers in identifying trends, patterns, and anomalies quickly, thereby facilitating evidence-based decision-making.
 The book thoroughly explores descriptive statistical techniques that summarize and present data in an understandable manner. Measures of central tendency, variability, frequency distributions, and graphical representations are explained with practical examples. These foundational concepts prepare readers for more advanced statistical analyses by helping them understand the characteristics and distribution of business data before drawing conclusions.
 A significant portion of the book is dedicated to inferential statistical methods that enable decision-makers to draw conclusions about larger populations based on sample data. Analysis of Variance (ANOVA) is presented as an effective tool for comparing multiple groups and determining whether observed differences are statistically significant. Through carefully designed business scenarios and detailed Excel procedures, readers learn how ANOVA supports managerial decisions involving product performance, customer satisfaction, employee productivity, and operational efficiency.
 The relationship between business variables is another important area covered extensively. Correlation analysis is introduced as a technique for measuring the strength and direction of relationships between variables, while regression analysis is explained as a predictive tool that helps organizations forecast future outcomes based on historical data. Readers learn how to interpret regression outputs, evaluate model accuracy, and apply predictive analytics to real-world business situations such as sales forecasting, demand estimation, pricing strategies, and financial planning.
 Recognizing the importance of forecasting in modern organizations, the book includes a detailed discussion of time series analysis. Businesses frequently need to predict future trends in sales, production, inventory, customer demand, and market behavior. The book demonstrates how Excel can be used to identify trends, seasonal variations, and growth patterns, enabling readers to build reliable forecasting models. Practical examples illustrate how historical data can be analyzed to improve planning, budgeting, and strategic decision-making.
 Quality management is another critical area addressed through the inclusion of Statistical Quality Control (SQC) techniques. Organizations striving for operational excellence require effective tools to monitor process performance and maintain consistent product quality. The book explains the use of control charts and other quality control methods using Excel, helping readers understand how statistical techniques contribute to continuous improvement, defect reduction, and enhanced customer satisfaction.
 One of the distinguishing features of this book is its highly visual, step-by-step instructional style. Every analytical procedure is explained through detailed screenshots that illustrate each stage of the Excel process. This approach minimizes confusion and allows readers to replicate every analysis independently. By following the illustrated procedures, learners gradually build confidence in applying statistical tools without feeling overwhelmed by technical complexity.
 The language throughout the book is deliberately simple, clear, and accessible. Complex statistical concepts are broken down into manageable components, ensuring that readers from diverse academic and professional backgrounds can understand the material. Mathematical derivations are kept to a minimum, while greater emphasis is placed on interpretation, practical implementation, and managerial relevance. This makes the book particularly useful for self-learners, classroom instruction, professional training programs, and executive education courses.
 Beyond teaching individual statistical techniques, the book promotes analytical thinking and data literacy. Readers are encouraged to interpret results critically, understand the limitations of statistical methods, and make informed decisions based on evidence rather than intuition alone. The integration of statistical reasoning with practical Excel skills equips readers to address real organizational challenges confidently and effectively.
 Upon completing the book, readers will have developed the ability to create and manage Excel worksheets, organize and clean business data, generate pivot tables and visualizations, perform descriptive and inferential statistical analyses, conduct ANOVA, correlation, and regression analyses, execute time series forecasting, and apply statistical quality control techniques to monitor and improve organizational performance. More importantly, they will possess the confidence to use Microsoft Excel as a practical analytical tool for solving business problems and supporting strategic decision-making.
 Overall, this book serves as a comprehensive, application-oriented resource that combines statistical concepts with hands-on Excel implementation. By integrating theoretical understanding with practical business applications, it empowers readers to harness the power of data for better decision-making in an increasingly data-driven world. Whether used as a textbook, reference guide, or professional development resource, it provides the knowledge, skills, and confidence required to transform raw data into actionable business intelligence and contribute effectively to organizational success.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/fc1cdb0d-9c81-49dd-852c-189e8fe665d6.webp</t>
   </si>
   <si>
     <t>BD00067305</t>
   </si>
   <si>
     <t>Discover DATA ANALYSIS FOR BUSINESS DECISIONS USING EXCEL by Dr. Renjini D.. This book is published by Bharti Publications in Paperback format, ISBN 9789389657029, ASIN 9389657024, under Databases and Big Data.</t>
   </si>
   <si>
+    <t>Data, Privacy &amp; Hospitality: A Hotelier’s Guide to India's Digital Personal Data Protection Act 2023</t>
+  </si>
+  <si>
+    <t>Dr. Parikshit Sharma</t>
+  </si>
+  <si>
+    <t>Priya Sharma</t>
+  </si>
+  <si>
+    <t>978-81-69155-13-7</t>
+  </si>
+  <si>
+    <t>14 x 1.1 x 21.5</t>
+  </si>
+  <si>
+    <t>As the hospitality industry becomes increasingly data-driven, protecting guest information is no longer just a legal obligation—it is a cornerstone of trust, reputation, and business success. With the enactment of India's Digital Personal Data Protection Act, 2023 (DPDP Act), hotels and hospitality businesses must rethink how they collect, process, store, and safeguard personal data throughout the guest journey. This timely and practical book equips hospitality professionals with the knowledge and tools needed to navigate the evolving landscape of data privacy and compliance. Through realistic industry scenarios and easy-to-understand explanations, it demonstrates how the DPDP Act applies to everyday hotel operations, from reservations and loyalty programmes to food preferences, health disclosures, and customer relationship management. Written for hoteliers, department heads, IT professionals, hospitality educators, students, and policymakers, this book bridges the gap between legal theory and operational practice. It is an indispensable guide to fostering guest trust, ensuring regulatory compliance, minimizing privacy risks, and building a future-ready hospitality enterprise in the digital age.</t>
+  </si>
+  <si>
+    <t>Parikshit Sharma is an Associate Professor at Jagran School of Hospitality and Tourism, Jagran Lakecity University, Bhopal. He holds a Ph.D. in Tourism Studies from IGNOU, New Delhi, and has qualified for the UGC CBSE NET and H.P. SLET in Tourism Administration. His academic career includes roles as an Assistant Professor at Amity University, Head of Department at Bahra University, and faculty positions at the Institute of Hotel Management in Kufri and Bhopal.
+Priya Sharma serves as the Head of Department at Institute of Hotel Management, Raipur, Chhattisgarh since February 2023 on deputation. She holds a permanent position as a Senior Lecturer at the Institute of Hotel Management, Catering and Nutrition, Kufri, where she has served since 2008. Currently pursuing Ph.D. at Himachal Pradesh University, she has qualified for both the CBSE-UGC NET and HP SLET in Tourism Administration. She previously held academic roles at IHM Bhopal and the BK Institute of Hotel Management in Indore.</t>
+  </si>
+  <si>
+    <t>As the hospitality industry becomes increasingly data-driven, the responsible management and protection of guest information have become essential to maintaining trust, reputation, and long-term business success. Hotels and hospitality businesses routinely collect and process a wide range of personal information throughout the guest journey, making data privacy not merely a legal responsibility but a critical component of modern hospitality management.
+With the enactment of India’s Digital Personal Data Protection Act, 2023 (DPDP Act), hospitality organizations must reconsider how personal data is collected, processed, stored, shared, and protected. This timely and practical book provides hospitality professionals with a clear understanding of the evolving data privacy landscape and the implications of the DPDP Act for everyday hotel operations.
+The book connects legal principles with practical hospitality scenarios, demonstrating how data protection considerations arise across different stages of the guest experience. From reservations, check-ins, loyalty programmes, and customer relationship management to food preferences, health-related disclosures, feedback, and other guest interactions, it explains the importance of handling personal information responsibly and securely.
+Rather than presenting data protection solely as a complex legal subject, the book translates key concepts into accessible and operationally relevant guidance. Through realistic industry situations and easy-to-understand explanations, readers can better understand potential privacy risks, the importance of responsible data practices, and the role of organizational processes in supporting compliance.
+A central theme of the book is that effective data privacy requires cooperation across the hospitality organization. Management, department heads, front-office teams, human resources, information technology professionals, marketing personnel, and other employees may interact with guest information in different ways. Building a privacy-conscious organization therefore requires awareness, appropriate procedures, secure systems, and accountability at multiple levels.
+The book also highlights the broader relationship between data protection and guest trust. In a highly connected hospitality environment, guests increasingly expect businesses to treat their personal information with care. Effective privacy practices can help organizations minimize risks while strengthening confidence in their services and reinforcing their professional reputation.
+By bridging the gap between legal theory and operational practice, this book serves as a valuable resource for hoteliers, hospitality managers, department heads, IT professionals, hospitality educators, students, and policymakers. It can also support academic discussions and professional training on data governance, privacy management, digital transformation, and regulatory compliance within the hospitality sector.
+Ultimately, the book encourages hospitality organizations to view data privacy not simply as a regulatory requirement but as an integral part of responsible and future-ready business management. By developing stronger data-handling practices, improving organizational awareness, and placing guest privacy at the center of digital operations, hospitality enterprises can navigate the changing regulatory environment while building sustainable relationships based on trust and confidence.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/11824fa6-bcab-4751-a20b-5dbfb6b6415e.webp</t>
+  </si>
+  <si>
+    <t>BD00070677</t>
+  </si>
+  <si>
+    <t>Discover Data, Privacy and Hospitality: A Hotelier’s Guide to India's Digital Personal Data Protection Act 2023 by Dr. Parikshit Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 978-81-69155-13-7, ASIN 8169155134.</t>
+  </si>
+  <si>
     <t>Defence of Provocation in Criminal Law</t>
   </si>
   <si>
     <t>Dr. Aradhya Singh</t>
-  </si>
-[...1 lines deleted...]
-    <t>Criminal Law</t>
   </si>
   <si>
     <t>14 x 1.7 x 21.5</t>
   </si>
   <si>
     <t>350g</t>
   </si>
   <si>
     <t>Defence of Provocation in Criminal Law is a comprehensive and scholarly exploration of one of the most debated doctrines in criminal jurisprudence. Built on a blend of historical evolution, theoretical analysis, and judicial interpretation, the book offers a complete and contemporary understanding of how the defence of provocation functions within the Indian legal system and across global jurisdictions. Recognizing that provocation lies at the intersection of law, psychology, morality, and social norms, this work examines not only the doctrinal foundations but also the human realities behind cases involving loss of self-control. It traces the defence from its common law roots to modern reforms such as the “loss of control” test in England, while also providing rich comparative analysis from Canada, Australia, the United States, and Asian jurisdictions.</t>
   </si>
   <si>
     <t>Dr. Aradhya Singh is an Assistant Professor at the School of Law, UPES, Dehradun. She earned her Ph.D. in Criminal Law from the Faculty of Law, Banaras Hindu University (BHU), awarded in December 2023, and qualified the UGC-NET in 2017. A Gold Medalist in her undergraduate studies, Dr. Singh’s academic and research interests span Criminal Law, Gender Studies, Special Exceptions in Criminal Law, Animal Law, and Environmental Law. Her scholarly work has been published in Scopus-indexed journals such as Jindal Global Law Review by Springer, AIP and several national and international university law journals.</t>
   </si>
   <si>
     <t>Defence of Provocation in Criminal Law is a comprehensive and thought-provoking study of one of the most complex and controversial doctrines in criminal jurisprudence. The doctrine of provocation has long occupied a unique position in criminal law because it attempts to reconcile legal accountability with the realities of human emotions. It recognizes that individuals may, under extraordinary circumstances, lose self-control due to sudden and severe provocation, thereby affecting the degree of their criminal liability. This book provides an in-depth examination of the historical origins, theoretical foundations, judicial interpretations, and contemporary relevance of the defence of provocation within the Indian legal framework and in comparative international contexts.
 The book begins by introducing readers to the conceptual basis of the defence of provocation. It explains how criminal law generally assumes that individuals possess the capacity to exercise self-control and make rational decisions. However, the law also acknowledges that extreme emotional circumstances may temporarily impair judgment and self-restraint. The doctrine of provocation emerged as a legal mechanism to address such situations by reducing what would otherwise constitute murder to culpable homicide under specific circumstances. The book carefully explores the legal philosophy behind this exception and demonstrates why it continues to generate debate among judges, legislators, scholars, and practitioners.
 A significant portion of the work is devoted to tracing the historical development of the doctrine. Beginning with its origins in English common law, the book explains how the defence evolved over centuries through judicial decisions and legislative reforms. It examines early common law principles that recognized certain categories of provocation and gradually expanded the doctrine through judicial interpretation. The discussion highlights the changing attitudes of society toward anger, honour, revenge, and personal responsibility, illustrating how legal concepts have evolved alongside social and moral values.
 The author provides a detailed analysis of the statutory framework governing the defence of provocation under Indian criminal law. Particular attention is given to the provisions of the Indian Penal Code and their interpretation by Indian courts. Through careful examination of landmark judicial decisions, the book explains the essential ingredients required to establish the defence, including grave and sudden provocation, loss of self-control, absence of premeditation, and the causal connection between the provocation and the resulting act. It further discusses the objective and subjective tests applied by courts while determining whether a reasonable person placed in similar circumstances would have reacted in a comparable manner.
 An important contribution of this work lies in its extensive discussion of judicial interpretation. Rather than merely explaining statutory provisions, the author analyzes how courts have applied the doctrine in real-life cases involving family disputes, domestic violence, sudden quarrels, sexual jealousy, insults, and other emotionally charged situations. These case studies illustrate the challenges faced by judges in balancing legal principles with human psychology. The book demonstrates how seemingly similar factual situations may produce different legal outcomes depending upon the surrounding circumstances, judicial reasoning, and evolving legal standards.
 Recognizing that criminal law cannot be understood in isolation from human behaviour, the book explores the interdisciplinary dimensions of provocation by integrating perspectives from psychology, behavioural science, sociology, and moral philosophy. It explains the psychological processes involved in emotional reactions, impulsive behaviour, stress, trauma, and loss of self-control. By examining the relationship between legal responsibility and psychological reality, the author offers readers a broader understanding of why the doctrine continues to remain relevant despite increasing criticism.
 One of the distinguishing features of the book is its comprehensive comparative analysis of international legal systems. The author examines how different jurisdictions have approached the doctrine and how legal reforms have reshaped its application. Special emphasis is placed on the transformation of English law following the Coroners and Justice Act, 2009, which replaced the traditional defence of provocation with the doctrine of "loss of control." The book explains the rationale behind this reform, the criticisms of the earlier law, and the implications of the new legal framework for modern criminal jurisprudence.
 The comparative discussion extends beyond England to include jurisdictions such as Canada, Australia, the United States, Singapore, Malaysia, and other common law countries. The author carefully compares statutory provisions, judicial approaches, evidentiary standards, and policy considerations across these legal systems. These comparisons enable readers to appreciate the similarities and differences in the treatment of provocation while highlighting the influence of cultural, social, and constitutional values on criminal law. Such international perspectives enrich the discussion and make the work valuable for comparative legal research.
 The book also addresses several contemporary debates surrounding the defence of provocation. Critics have argued that the doctrine may inadvertently justify violent conduct, reinforce outdated notions of honour, or perpetuate gender bias. The author critically examines these concerns by evaluating feminist critiques, human rights perspectives, and modern theories of criminal responsibility. Issues relating to domestic violence, prolonged abuse, honour-based crimes, cultural defences, and gender-sensitive interpretations receive careful attention. The discussion encourages readers to consider whether the traditional doctrine adequately reflects present-day social realities or whether further reforms are necessary.
 Another notable aspect of the work is its exploration of evidentiary and procedural issues associated with the defence. The book discusses the burden of proof, standards of evidence, admissibility of expert testimony, and the role of medical and psychological evidence in establishing loss of self-control. It explains how courts assess witness credibility, surrounding circumstances, and behavioural evidence while determining the applicability of the defence. These practical insights make the book particularly useful for judges, advocates, prosecutors, investigators, and law students seeking a deeper understanding of criminal trials involving provocation.
 Throughout the book, the author adopts a balanced and analytical approach. Rather than advocating a particular position, the discussion presents competing viewpoints supported by judicial precedents, statutory provisions, academic scholarship, and comparative legal developments. This objective treatment enables readers to develop their own informed perspectives on the strengths and limitations of the doctrine. The clear organization of chapters, systematic presentation of legal principles, and extensive use of case law make complex legal concepts accessible without compromising scholarly depth.
@@ -1302,50 +2054,161 @@
   </si>
   <si>
     <t>Digital Marketing: Building Brands and Enhancing Customer Experience is a comprehensive and contemporary guide that examines the dynamic world of digital marketing and its transformative role in shaping modern business success. In today's digitally connected economy, where consumers interact with brands across multiple online platforms, organizations must go beyond traditional marketing approaches to create meaningful customer experiences and build long-lasting relationships. This book provides readers with a thorough understanding of the strategies, tools, and technologies that drive effective digital marketing, enabling businesses to strengthen their brand presence, engage customers, and achieve sustainable competitive advantage.
 Designed for students, educators, entrepreneurs, marketing professionals, and business practitioners, the book presents a balanced integration of theoretical foundations and practical applications. It explores the rapidly evolving digital ecosystem while demonstrating how organizations can leverage digital channels to reach target audiences, enhance customer engagement, and generate measurable business outcomes. Through carefully structured chapters, readers gain valuable insights into the principles of digital marketing, emerging industry trends, and the strategic decision-making required to succeed in an increasingly competitive online marketplace.
 The book begins by introducing the evolution of marketing from traditional methods to digital platforms, highlighting how technological advancements, internet accessibility, mobile devices, and social media have fundamentally transformed consumer behaviour. It explains the growing importance of digital marketing in enabling organizations to communicate with customers in real time, deliver personalized experiences, and establish meaningful brand connections. By understanding these changes, readers develop a strong foundation for navigating the digital landscape with confidence and strategic vision.
 A central theme of the book is digital branding, emphasizing that successful brands are built not only through visibility but also through authenticity, consistency, and customer trust. The book explores the essential elements of creating a compelling digital brand identity, including brand positioning, storytelling, visual communication, and reputation management. Readers learn how organizations can differentiate themselves in crowded digital markets by developing distinctive brand personalities that resonate with their audiences and foster long-term customer loyalty.
 Recognizing that valuable content lies at the heart of effective digital communication, the book provides an in-depth examination of content strategy and content marketing. It discusses how businesses can create relevant, engaging, and informative content that addresses customer needs throughout different stages of the buying journey. From blogs, videos, podcasts, and email campaigns to interactive media and user-generated content, the book demonstrates how strategic content planning contributes to customer engagement, brand authority, and sustained business growth.
 The book also presents a detailed discussion of search engine marketing (SEM) and search engine optimization (SEO), highlighting their significance in improving online visibility and attracting qualified traffic. Readers are introduced to keyword research, website optimization, paid search advertising, performance analysis, and search engine algorithms. Practical explanations help readers understand how businesses can enhance their digital presence and improve customer acquisition through effective search marketing strategies.
 Another major focus is the growing influence of social media marketing in building communities and strengthening customer relationships. The book explores the strategic use of platforms such as Facebook, Instagram, LinkedIn, X, YouTube, and emerging social networks for brand promotion, audience engagement, and customer communication. It explains how organizations can develop platform-specific strategies, create engaging campaigns, monitor audience responses, and measure marketing performance through social media analytics.
 In addition, the book examines the expanding role of influencer marketing in the digital economy. It discusses how collaborations with content creators, industry experts, and online personalities can increase brand credibility, extend market reach, and influence consumer purchasing decisions. Readers gain insights into selecting suitable influencers, designing authentic partnerships, measuring campaign effectiveness, and maintaining ethical standards in influencer collaborations.
 One of the distinguishing strengths of the book is its emphasis on customer experience as the foundation of successful digital marketing. It explores the concept of the customer journey, illustrating how consumers interact with brands across multiple digital touchpoints before, during, and after making purchasing decisions. Readers learn how customer journey mapping enables businesses to identify customer needs, remove friction, personalize interactions, and create seamless omnichannel experiences that improve satisfaction and loyalty. The book highlights that exceptional customer experiences are increasingly becoming a key source of competitive advantage in the digital marketplace.
 To bridge the gap between theory and practice, the book incorporates real-world case studies, practical examples, and industry-based applications that illustrate how successful organizations implement digital marketing strategies. These examples enable readers to understand the practical challenges faced by businesses while providing valuable lessons on campaign planning, customer engagement, brand development, and digital innovation. The discussion of emerging technologies—including artificial intelligence, data analytics, automation, personalization, mobile marketing, and evolving consumer trends—ensures that readers remain informed about the future direction of digital marketing.
 Written in a clear, engaging, and learner-friendly style, the book is suitable for undergraduate and postgraduate students of marketing, management, commerce, business administration, and communication studies. It also serves as a practical reference for entrepreneurs, startup founders, digital marketers, consultants, and business leaders seeking to strengthen their digital capabilities and respond effectively to changing market dynamics. By combining conceptual understanding with actionable insights, the book equips readers with the skills required to design impactful marketing strategies and make informed decisions in an increasingly digital business environment.
 Overall, Digital Marketing: Building Brands and Enhancing Customer Experience serves as both an academic textbook and a practical guide for mastering contemporary digital marketing. By integrating strategic marketing principles with customer-centric thinking, technological innovation, and real-world applications, the book empowers readers to build strong brands, deliver exceptional customer experiences, and create sustainable value in the digital age. It offers a comprehensive roadmap for understanding how meaningful digital interactions, data-driven decision-making, and innovative marketing practices can help organizations achieve long-term success in an ever-evolving global marketplace.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/0e315705-13cc-4b74-bbd8-fc488058dff4.webp</t>
   </si>
   <si>
     <t>BD00069483</t>
   </si>
   <si>
     <t>Discover Digital Marketing: Building Brands and Enhancing Customer Experience by Dr. Priya Agarwal. This book is published by Bharti Publications in Paperback format, ISBN 9789349566095, ASIN 9349566095.</t>
   </si>
   <si>
+    <t>Digital Transformation in Management: The Game Plan</t>
+  </si>
+  <si>
+    <t>Anita Singh</t>
+  </si>
+  <si>
+    <t>Risha Thakur</t>
+  </si>
+  <si>
+    <t>978`9394779259</t>
+  </si>
+  <si>
+    <t>2022-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>The arrival of digital technology, today, has blurred the link among digital &amp; physical spheres. In this contemporary dynamic competitive setting, the axiom of “innovate or die” often comes true in all walks of life, commerce, and profession. Technology has brought a paradigm shift in the manner of how people live and act in their existence. Disrupting technological trends are constantly evolving in the digital domain. This has not only affected trade and business operations but it has also transformed the communication techniques which people practice. As a catalyst for positive and radical change, digital disruption and revolution is a multidimensional strength that is shifting the setting in every discipline: marketing, human resource management, finance and banking, education, sustainable developments, supply chain management and Law.</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Anita Singh
+PhD. EPHRM-IIM Calcutta, PMIR, PGDM, MA (Sociology)
+She has more than 26 years of experience in academics, research and training. Currently She is serving Sharda University as Professor. She has published more than 90 research articles in various refereed International/National Journals and Conference proceedings.
+Ms. Risha Thakur is currently working as an Assistant Professor at School of Law, Sharda University. . She has qualified UGC NET in the field of Management and pursuingPh.D. in “Green Consumerism”.
+Dr. Richa Sharma, Ph.D. in Management from the Department of Management and Commerce, Swami Vivekanand Subharti University, is currently, Assistant Professor at School of Law, Sharda University.</t>
+  </si>
+  <si>
+    <t>Digital Disruption and Transformation in the Contemporary World explores the profound impact of digital technology on modern life, business, communication, and professional practices. The rapid emergence of digital technologies has increasingly blurred the boundaries between the physical and digital spheres, creating a dynamic environment in which innovation has become an essential driver of growth, competitiveness, and sustainable development.
+The book examines how technological advancement has brought about a fundamental transformation in the way individuals live, work, communicate, and conduct business. Emerging technologies and disruptive digital trends continue to reshape traditional systems, processes, and models across a wide range of disciplines. The idea of “innovate or die” has become increasingly relevant as organizations and professionals face the need to continuously adapt to changing technologies, consumer expectations, and competitive environments.
+Digital disruption has significantly transformed trade and business operations, influencing how organizations develop products, deliver services, engage with customers, and manage resources. At the same time, technological developments have revolutionized communication, creating faster, more interconnected, and increasingly digital modes of interaction. These changes have generated new opportunities while also presenting organizations and individuals with challenges related to adaptation, innovation, skills, security, and sustainability.
+A key strength of the book is its multidisciplinary perspective. It explores the influence of digital transformation across diverse areas including marketing, human resource management, finance and banking, education, sustainable development, supply chain management, and law. Each of these fields has experienced significant changes as digital technologies have altered conventional approaches and introduced new possibilities for efficiency, accessibility, collaboration, and innovation.
+In marketing, digital technologies have transformed customer engagement and communication. In human resource management, they have changed recruitment, workforce management, and professional collaboration. Finance and banking have experienced rapid digitalization through new modes of transactions and financial services. Education has witnessed the expansion of technology-enabled learning and digital resources. Similarly, supply chain management has increasingly adopted digital systems to improve coordination, efficiency, and transparency.
+The book also considers the broader implications of digital transformation for sustainable development and law. Technological innovation can support more efficient and sustainable practices while simultaneously creating new legal and regulatory questions concerning data, digital transactions, intellectual property, privacy, and accountability.
+Overall, Digital Disruption and Transformation in the Contemporary World provides a comprehensive perspective on the multidimensional impact of technology and digital revolution. It highlights how digital disruption can act as a catalyst for positive and radical change while emphasizing the importance of adaptability, continuous innovation, and responsible technological adoption.
+The book will be valuable for students, academicians, researchers, business professionals, policymakers, and readers seeking to understand how digital technologies are reshaping contemporary society and transforming established practices across multiple disciplines.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bd0c90b9-4e06-4eb2-975a-a05a8c792ebb.webp</t>
+  </si>
+  <si>
+    <t>BD00070140</t>
+  </si>
+  <si>
+    <t>Discover Digital Transformation in Management: The Game Plan by Anita Singh. This book is published by Bharti Publications in Hardcover format, ISBN 978`9394779259, ASIN 9394779256.</t>
+  </si>
+  <si>
+    <t>Domestic Violence Against Women In West-Bengal: A Critical Study of Selected Geographical Areas</t>
+  </si>
+  <si>
+    <t>Kaniska Sarkar</t>
+  </si>
+  <si>
+    <t>978-93-85000-16-4</t>
+  </si>
+  <si>
+    <t>2015-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>About the Book Domestic Violence was a critical one in the 1980’s and 90’s. When the second phase of the women’Movement began to grapple with a question of a variety of violence within the home. The significance of post marital violence is the fact that, this form of violence is perpetrated against the woman in her marital home. Gender inequality, violation of human rights, torture and patriarchal domination are the main targets to analyze the condition of the aggrieved women. This book shows the main reason behind the domestic violence and scrutinizes the concept of justice to convergence between problems concerned remedies.</t>
+  </si>
+  <si>
+    <t>Domestic violence emerged as a critical social and academic concern during the 1980s and 1990s, particularly as the second phase of the women’s movement brought increasing attention to the diverse forms of violence experienced by women within the home. What was once largely regarded as a private or family matter gradually came to be recognized as a serious violation of women’s rights, dignity, and equality.
+This book examines the complex nature of domestic and post-marital violence, with particular emphasis on violence perpetrated against women within their marital homes. It explores the social, cultural, economic, and gender-based factors that contribute to the persistence of domestic violence and considers the ways in which patriarchal structures and unequal power relationships can reinforce women's vulnerability.
+At the heart of the book is an examination of gender inequality, human rights violations, torture, and patriarchal domination. These dimensions provide an important framework for understanding the experiences of aggrieved women and the challenges they face in seeking protection, justice, and meaningful remedies. The book moves beyond viewing domestic violence as isolated incidents and instead considers it within the broader context of social structures, family relationships, gender norms, and power dynamics.
+A significant focus of the work is the identification and analysis of the underlying causes of domestic violence. It seeks to understand why violence persists within intimate and family relationships and how social attitudes, economic dependence, cultural expectations, and unequal gender relations may contribute to its continuation. By examining these factors, the book encourages readers to look beyond individual incidents and recognize the structural dimensions of the problem.
+The book also critically examines the concept of justice in relation to domestic violence. It explores the gap that can exist between the recognition of women's rights and the availability and effectiveness of remedies for those whose rights have been violated. Questions surrounding protection, accountability, legal remedies, social support, and access to justice form an important part of the discussion.
+By bringing together questions of violence, gender, rights, justice, and remedies, this work seeks to contribute to a deeper understanding of the realities faced by women experiencing domestic violence. It emphasizes the importance of addressing not only the immediate consequences of violence but also the social and structural conditions that allow it to persist.
+Ultimately, the book is an exploration of the continuing struggle for equality, dignity, security, and justice within the domestic sphere. It offers an analytical perspective on domestic violence while drawing attention to the need for effective mechanisms of prevention, protection, and redress. The work will be of interest to students, researchers, academics, social workers, legal professionals, policymakers, and readers interested in gender studies, women's rights, sociology, law, human rights, and social justice.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/d80f84b1-4f52-4eb0-91fc-fa2c52613b1a.webp</t>
+  </si>
+  <si>
+    <t>BD00070504</t>
+  </si>
+  <si>
+    <t>Discover Domestic Violence Against Women In West-Bengal: A Critical Study of Selected Geographical Areas by Kaniska Sarkar. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-85000-16-4, ASIN 9385000160.</t>
+  </si>
+  <si>
+    <t>Dynamics of Media &amp; Entertainment Law</t>
+  </si>
+  <si>
+    <t>Pooja Gautam Shilpi Yadav</t>
+  </si>
+  <si>
+    <t>2022-12-19 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 2 x 23.5</t>
+  </si>
+  <si>
+    <t>In the most recent few years, India's media industry has experienced phenomenal expansion at an astounding rate. The Indian government has made it easier for this industry to grow by liberalizing and lowering entry barriers for international investors, the most recent of which was the liberalization of broadcasting sector standards. This has been done to facilitate the expansion of this business. In order to maintain their relevance in the market, a variety of aspects of the industry has undergone extraordinary amounts of innovation and technological advancement. The application of technologies has been expanded to include all stages of the development of content, as well as digitization and globalization. The editors of this book intend to publish a comprehensive book on media and entertainment law. This industry has experienced consistent growth over the years, and that growth is expected to continue. The editors of this book have made an effort to cover a wide variety of topics relating to the legal system in addition to the media and entertainment industries. This book covers a variety of topics, some of which include the following: censorship in the digital age, artistic freedom and governmental control, the emergence of the metaverse in the media and entertainment industry, the media trail, the media's connection with politics, recent policies framed by the government in connection with the media and entertainment industry either to promote and uplift the industry or to control the same, as well as other topics related to the aforementioned subjects.</t>
+  </si>
+  <si>
+    <t>Media and Entertainment Law explores the rapidly evolving relationship between law, technology, media, and the entertainment industry in contemporary India. Over the past several years, India's media and entertainment sector has witnessed remarkable growth, driven by technological innovation, digitization, globalization, changing consumer behaviour, and the increasing participation of international investors. Alongside these developments, the industry has encountered a wide range of legal, regulatory, ethical, and policy challenges that require careful examination.
+The liberalization of the media and broadcasting sector and the reduction of entry barriers for foreign investment have contributed significantly to the expansion of the industry. At the same time, technological developments have transformed virtually every stage of content creation, production, distribution, and consumption. Digital platforms, social media, streaming services, emerging technologies, and virtual environments have created new opportunities while also raising complex questions concerning regulation, rights, responsibility, and freedom of expression.
+This book seeks to provide a comprehensive examination of the legal framework governing the media and entertainment industry, while addressing contemporary issues emerging at the intersection of law and technology. It brings together diverse perspectives on subjects that are increasingly relevant to legal professionals, media practitioners, academics, researchers, policymakers, and students.
+Among the important themes explored in the book is censorship in the digital age, including the challenges of regulating online content while protecting freedom of expression. The book also examines artistic freedom and governmental control, highlighting the delicate balance between creative expression, public interest, regulatory authority, and constitutional rights.
+Another emerging area addressed is the metaverse and its impact on the media and entertainment industry. As virtual environments and immersive technologies develop, they present new legal questions relating to content, intellectual property, privacy, identity, regulation, and commercial activity. The book also considers the phenomenon of the media trial, examining the influence of media coverage on public perception, investigation, and judicial proceedings.
+The relationship between media and politics forms another significant area of discussion. The book considers the role of media in shaping public discourse and democratic participation while exploring concerns surrounding political influence, accountability, and responsible journalism.
+In addition, the book examines recent government policies and regulatory measures relating to the media and entertainment industry. These policies are considered from both perspectives—those intended to promote and strengthen the industry and those designed to regulate, monitor, or control various aspects of media activity.
+Overall, Media and Entertainment Law provides a timely and multidisciplinary examination of the legal issues shaping India's rapidly changing media landscape. By bringing together conventional legal principles and emerging technological and policy developments, the book offers readers a deeper understanding of the challenges and opportunities confronting the media and entertainment sector. It serves as a valuable resource for students, academicians, legal professionals, researchers, media practitioners, policymakers, and anyone interested in the evolving relationship between law, media, technology, and entertainment.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/191bb9db-eb9c-4eb6-88b7-db9e1e38dadf.webp</t>
+  </si>
+  <si>
+    <t>BD00070136</t>
+  </si>
+  <si>
+    <t>Discover Dynamics of Media and Entertainment Law by Pooja Gautam Shilpi Yadav. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779723, ASIN 9394779728, under Media, Law.</t>
+  </si>
+  <si>
     <t>DYNAMICS OF SERVICE MARKETING</t>
   </si>
   <si>
     <t>PhD Hadiza Saidu Abubakar</t>
   </si>
   <si>
     <t>15.65 x 2 x 23.75</t>
   </si>
   <si>
     <t>The world of marketing has evolved rapidly over the past few decades, and the way businesses engage with their customers has transformed significantly. Service marketing, in particular, has emerged as a critical area of focus for organizations seeking to establish themselves as leaders in their respective industries. Services make up a significant portion of the global economy, and understanding how to effectively market them has become a top priority for businesses around the world. This book, titled "The Dynamics of Service Marketing," explores the intricacies of marketing services and provides readers with a comprehensive understanding of the challenges and opportunities that arise when promoting intangible offerings. The book is written for marketing professionals, academics, and students who seek to gain insights into the complexities of service marketing. As the world continues to evolve, businesses must adapt and stay ahead of the curve to remain competitive. This book provides readers with a deep understanding of service marketing, equipping them with the knowledge and tools needed to succeed in today's dynamic business environment.</t>
   </si>
   <si>
     <t>Hadiza Saidu Abubakar, PhD began her career in lecturing at the Kaduna State University in 2009 and presently an Associate Professor at Nile University of Nigeria, Abuja. She has a number of publications to her credit which have addressed issues of interest in Marketing, Management, Marketing Management, Entrepreneurial Marketing and Human Resource Management. She has had other work experiences at the Kaduna State Ministry of Education and the National Orientation Agency. Dr Hadiza has had over 15years of work experience most of which was in the educational sector impacting and sharing knowledge. Over those years, she has taught across various levels of the tertiary establishment at both Undergraduate and Postgraduate levels. With a depth of knowledge, she has lectur</t>
   </si>
   <si>
     <t>The Dynamics of Service Marketing** provides a comprehensive exploration of the principles, strategies, and practices that define modern service marketing in an increasingly competitive and customer-centric business environment. As the global economy continues to shift toward service-based industries, the book highlights the growing importance of understanding the unique characteristics of services and developing effective marketing strategies that create value, build customer relationships, and sustain competitive advantage.
 Unlike physical products, services are intangible, inseparable from their providers, variable in quality, and perishable in nature. These distinctive characteristics present unique challenges for marketers, requiring innovative approaches to customer engagement, service delivery, and brand positioning. The book examines these fundamental differences and explains how organizations can successfully market services by focusing on customer satisfaction, service quality, trust, and long-term relationship building.
 The book introduces readers to the core concepts of service marketing, including service design, customer expectations, service quality measurement, customer experience management, pricing strategies, distribution channels, and promotional techniques. It emphasizes the importance of understanding consumer behavior and aligning organizational processes with customer needs to deliver exceptional service experiences. Practical frameworks and real-world examples demonstrate how successful organizations create value through consistent service excellence and effective communication.
 A significant focus is placed on relationship marketing, customer loyalty, and customer relationship management (CRM). The book discusses how businesses can strengthen customer retention by delivering personalized services, maintaining high service standards, and fostering trust and commitment. It also explores the role of employees as internal customers, highlighting the importance of internal marketing, employee motivation, and service culture in achieving organizational success.
 Recognizing the impact of technological advancements, the book examines the transformation of service marketing through digital platforms, artificial intelligence, social media, mobile applications, and data analytics. It explains how digital technologies have reshaped customer interactions, enabling organizations to deliver more personalized, efficient, and accessible services while improving customer engagement and operational performance.
 The Dynamics of Service Marketing also addresses emerging trends such as service innovation, omnichannel customer experiences, sustainability, ethical marketing, and globalization. It discusses the opportunities and challenges organizations face while operating in diverse cultural and international markets, emphasizing the need for adaptable marketing strategies in a rapidly changing global landscape.
 Designed for students, researchers, academicians, marketing professionals, and business practitioners, the book combines theoretical foundations with practical applications to provide a balanced understanding of service marketing. Each chapter encourages critical thinking through contemporary examples and strategic insights that can be applied across various service sectors, including banking, healthcare, hospitality, education, tourism, information technology, telecommunications, retail, and financial services.
 Overall, **The Dynamics of Service Marketing** serves as a valuable resource for understanding the evolving nature of service marketing in the digital era. By integrating traditional marketing concepts with modern business practices, the book equips readers with the knowledge and strategic perspectives needed to design customer-focused services, enhance organizational performance, and build sustainable competitive advantage in today's service-driven economy.</t>
   </si>
   <si>
@@ -1370,87 +2233,236 @@
     <t>2021-01-14 00:00:00</t>
   </si>
   <si>
     <t>This book is an attempt to present and understand the contemporary ideas lies be¬hind the different economic growth models both at graduate and postgraduate level. Infact this book serve two important purposes. Firstly, this book is mainly about the economic growth and long run economic development dynamics. The process of economic growth and the difference in economic performance across the different countries are the most important and challenging areas in social science of mod¬ern economic era. The students who has sound economic understanding can strive with this book, because only such understanding will enables a serious and thought provoking study of growth and development. Secondly in some different approach of presentation, this book has adopted the verbal methods of presenting the topics covered with extensive use of diagrams to illustrate the verbal explanation. Even mathematical proofs are explained wherever felt necessary to explain. The major object is to provide a modern text of the economics of development, growth models and planning for university students. Apart from its benefits to the Honours and Post Graduate students, it must be of immense value to various com¬petitive examinations like I.A.S.; I.E.S.; U.G.C. NET/JRF; C.A. M.B.A. etc AUTHOR INFO Prof. Udai Prakash Sinha: Former Vice Chancellor, Central University of Haryana and Professor &amp; Head, Univ. Dept. of Economics, T.M. Bhagalpur University, Bhagalpur</t>
   </si>
   <si>
     <t>This book is an attempt to present and understand the contemporary ideas lies be¬hind the different economic growth models both at graduate and postgraduate level. Infact this book serve two important purposes. Firstly, this book is mainly about the economic growth and long run economic development dynamics. The process of economic growth and the difference in economic performance across the different countries are the most important and challenging areas in social science of mod¬ern economic era. The students who has sound economic understanding can strive with this book, because only such understanding will enables a serious and thought provoking study of growth and development. Secondly in some different approach of presentation, this book has adopted the verbal methods of presenting the topics covered with extensive use of diagrams to illustrate the verbal explanation. Even mathematical proofs are explained wherever felt necessary to explain. The major object is to provide a modern text of the economics of development, growth models and planning for university students. Apart from its benefits to the Honours and Post Graduate students, it must be of immense value to various com¬petitive examinations like I.A.S.; I.E.S.; U.G.C. NET/JRF; C.A. M.B.A. etc AUTHOR INFO Prof. Udai Prakash Sinha: Former Vice Chancellor, Central University of Haryana and Professor &amp; Head, Univ. Dept. of Economics, T.M. Bhagalpur University, Bhagalpur.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/deaf8ce4-ae41-4090-a92e-ece8854622dd.webp</t>
   </si>
   <si>
     <t>BD00069470</t>
   </si>
   <si>
     <t>Discover ECONOMIC DEVELOPMENT AND GROWTH MODELS by (Dr.) Udai Prakash Sinha. This book is published by Bharti Publications in Paperback format, ISBN 9789390818051, ASIN 9390818052, under Economics.</t>
   </si>
   <si>
     <t>Electoral System: Democracy, Laws &amp; Issue</t>
   </si>
   <si>
     <t>Prof. Rattan Singh</t>
   </si>
   <si>
     <t>Dr. Shruti Bedi</t>
-  </si>
-[...1 lines deleted...]
-    <t>2019-01-01 00:00:00</t>
   </si>
   <si>
     <t>18 x 2 x 21</t>
   </si>
   <si>
     <t>A democracy is meaningless without the possibility of free and fair elections. The Electoral System of any country sets the stage for the further development of the nation and the availability of the fundamental freedoms to the people. A parliamentary democracy flourishes under a transparent and strong system of conducting elections. This book deals with the issues and challenges of the Indian Electoral System. It carries inputs from various academicians and professionals discussing the different features and the issues surrounding this system, including the challenges of election manifestos; participation of citizens; electronic voting; electoral rolls; the 10th Schedule; exit and opinion polls; electoral reforms; responsibilities of social media; political and constitutional issues; right to vote for the intellectually disabled; women representation; and residency requirements. The book will be of relevance to a wide audience as it deals with both the social and legal aspects of the Electoral System in India. It is a reference book which opens the doors for a deeper research on the subject and would be useful for lawyers, legislators, academics, political leaders, policymakers and students.</t>
   </si>
   <si>
     <t>Prof. Rattan Singh, Professor and Director, University Institute of Legal Studies, Chief Vigilance Officer, Panjab University. He is Former Head, Department of Laws, Guru Nanak Dev University, Amritsar and Former Associate Dean Student Welfare, Panjab University. His areas of specialisation include Constitutional Law, Research Methodology and Administrative Law. He has edited two books on Socio Economic Offences and Legal Research Methodology and co-authored a book on Admissibility of Scientific Evidence.
 Dr. Shruti Bedi, Associate Professor of Law, University
 Institute of Legal Studies and Co-ordinator, IAS Centre, Panjab University. A gold medallist for &amp; consecutive years, her areas of research focus on constitutional law, internal security law and organised crime. Her numerous publications include the books: Terrorism: Our World and Our Laws and Indian Counter Terrorism Law. She is visiting faculty at Nottingham Law School, Nottingham Trent University, UK and has delivered vered a TEDx talk on &amp; quot; Justice: The First Promise</t>
   </si>
   <si>
     <t>A democracy derives its strength from the ability of citizens to freely and fairly choose their representatives. In this context, the electoral system forms one of the most fundamental pillars of a democratic state. The integrity, transparency, inclusiveness, and effectiveness of elections have a direct bearing on the functioning of parliamentary democracy and the protection of citizens' constitutional rights and freedoms.
 Electoral System in India: Issues and Challenges provides a comprehensive examination of the Indian electoral system and the contemporary issues surrounding the conduct and regulation of elections. Bringing together perspectives from academicians, legal experts, and professionals, the book explores the electoral process from social, political, constitutional, and legal viewpoints.
 The book examines a wide range of subjects that are central to India's electoral democracy. These include the challenges associated with election manifestos, citizen participation, electronic voting, electoral rolls, the Tenth Schedule, exit polls and opinion polls, electoral reforms, political and constitutional issues, women's representation, residency requirements, and the right to vote of persons with intellectual disabilities. It also considers the evolving responsibilities of social media in the electoral process and the opportunities and challenges created by the increasing influence of digital communication.
 A major strength of the book is its multidisciplinary approach. Elections are not simply a constitutional or legal exercise; they are also deeply connected with society, political behaviour, technology, public participation, and democratic culture. The contributions in this volume therefore examine the electoral system from multiple perspectives, allowing readers to understand both the formal legal framework and the practical challenges faced by Indian democracy.
 The book also draws attention to the need for continuous electoral reforms. As Indian society, technology, political communication, and voter expectations continue to evolve, electoral institutions must respond to emerging challenges while maintaining the core principles of fairness, transparency, accountability, and inclusiveness. Questions surrounding electronic voting, electoral information, political campaigning, opinion polling, social media, and voter participation have become increasingly important in contemporary electoral discourse.
 Issues of representation and participation receive particular attention. The book explores the participation of citizens in the democratic process and considers questions relating to the representation of women and the voting rights of persons with disabilities. Such discussions are important for strengthening the principle that democracy should provide meaningful political participation to all sections of society.
 At the same time, the book addresses constitutional and legal questions that influence the functioning of India's electoral framework. By bringing together diverse scholarly perspectives, it encourages readers to critically examine existing practices and consider possible approaches to strengthening India's electoral institutions.
 Electoral System in India: Issues and Challenges is intended as a valuable reference work for lawyers, legislators, academicians, political leaders, policymakers, researchers, political science and law students, and anyone interested in Indian democracy and electoral governance. It provides a foundation for understanding the complex relationship between law, politics, technology, and society within the electoral process.
 More than a discussion of elections alone, this book opens the door to deeper research and debate on the future of democratic participation in India. It highlights the importance of ensuring that electoral processes remain accessible, transparent, credible, and responsive to the changing needs of citizens.
 Ultimately, the book reinforces a fundamental principle: a vibrant democracy requires not merely elections, but elections that inspire public confidence, protect democratic rights, and provide every eligible citizen with a meaningful opportunity to participate in the governance of the nation.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/fd4ddb44-d83d-4cdf-bcba-a9d4791f38ba.webp</t>
   </si>
   <si>
     <t>BD00070084</t>
   </si>
   <si>
     <t>Discover Electoral System: Democracy, Laws and Issue by Prof. Rattan Singh. This book is published by Bharti Publications in Hardcover format, ISBN 9789389657043, ASIN 9389657040.</t>
   </si>
   <si>
+    <t>Empowering the Marginalized: Disability and Mental Health in India</t>
+  </si>
+  <si>
+    <t>Aditya Mishra</t>
+  </si>
+  <si>
+    <t>Himanshu Pandey</t>
+  </si>
+  <si>
+    <t>Mental Health</t>
+  </si>
+  <si>
+    <t>Disabilities</t>
+  </si>
+  <si>
+    <t>2024-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Empowering the Marginalized: Disability and Mental Health in India examines two deeply interconnected yet often overlooked dimensions of social justice in contemporary India—disability and mental health. The book brings together critical perspectives on the experiences, challenges, rights, and aspirations of persons with disabilities and individuals affected by mental health concerns, while highlighting the need for greater inclusion, dignity, and empowerment.</t>
+  </si>
+  <si>
+    <t>Empowering the Marginalized: Disability and Mental Health in India examines two deeply interconnected yet often overlooked dimensions of social justice in contemporary India—disability and mental health. The book brings together critical perspectives on the experiences, challenges, rights, and aspirations of persons with disabilities and individuals affected by mental health concerns, while highlighting the need for greater inclusion, dignity, and empowerment.
+Disability and mental health are not merely matters of individual well-being; they are closely linked with social attitudes, accessibility, education, employment, healthcare, law, and economic opportunity. Despite significant progress in policy and legislation, many marginalized individuals continue to encounter stigma, discrimination, exclusion, inadequate support systems, and barriers to full participation in society. This book seeks to bring these concerns into sharper academic and public focus.
+Through a multidisciplinary approach, the book explores the social, legal, institutional, and human dimensions of disability and mental health in the Indian context. It emphasizes the importance of moving beyond traditional perceptions of vulnerability and recognizing persons with disabilities and mental health conditions as individuals with rights, agency, capabilities, and valuable contributions to society.
+The book also draws attention to the role of inclusive education, accessible healthcare, employment opportunities, social security, community support, and effective implementation of welfare and legal frameworks. It encourages readers to consider how institutions, policymakers, educators, professionals, communities, and civil society can work together to create more inclusive environments.
+A central theme of the book is empowerment. True inclusion requires more than protection; it requires creating conditions in which marginalized individuals can participate meaningfully in social, educational, economic, and public life. The book therefore encourages a shift from charity-oriented approaches towards rights-based, dignity-centred, and participation-driven frameworks.
+By bringing together diverse perspectives on disability and mental health, Empowering the Marginalized: Disability and Mental Health in India contributes to the growing discourse on equality, human rights, social inclusion, and inclusive development. It is intended for students, researchers, academicians, legal professionals, policymakers, social workers, mental health professionals, disability studies scholars, and readers interested in social justice and contemporary Indian society.
+Ultimately, this book is a call for greater awareness, empathy, and action. It seeks to encourage a society where disability and mental health are understood not through stigma or exclusion, but through the principles of equality, dignity, accessibility, participation, and empowerment.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/860d76c1-c806-40a8-9d2b-7e556a54c5d5.webp</t>
+  </si>
+  <si>
+    <t>BD00070127</t>
+  </si>
+  <si>
+    <t>Discover Empowering the Marginalized: Disability and Mental Health in India by Aditya Mishra. This book is published by Bharti Publications in Hardcover format, ISBN 9789348059772, ASIN 9348059777, under Mental Health, Disabilities.</t>
+  </si>
+  <si>
+    <t>Empowerment of Women Through Micro Enterprises</t>
+  </si>
+  <si>
+    <t>Dr. Mamatha S</t>
+  </si>
+  <si>
+    <t>Dr. M. Subramanyam</t>
+  </si>
+  <si>
+    <t>2022-06-22 00:00:00</t>
+  </si>
+  <si>
+    <t>13.75 x 2 x 21.25</t>
+  </si>
+  <si>
+    <t>Women's empowerment entails empowering women to be economically self-sufficient, self-reliant, and to have a good self-esteem that allows them to confront any challenge, as well as the ability to participate in development activities and decision-making processes. Women's empowerment has long been regarded as a profitable strategy for overall economic and social growth. The goal of this book is to explore the role of micro-enterprises in empowering women. There is tremendous potential for their gainful jobs in the small industrial sector where they will boost their quality of life, both their own and citizens in general. This book acts as a reference manual for all students who are pursuing in their graduate and post-graduate levels and also for research scholars. The design of contents is structured in such a way that users find it easy to understand.</t>
+  </si>
+  <si>
+    <t>Dr. Mamatha S, Assistant professor in faculty of commerce, New Horizon Kasturinagar Bengaluru. She possesses Master of commerce (M. Com), MBA, M. Phil with the specialization of Accounting and Finance received Doctorate (Ph.D.). She has 14 years of teaching experience in total.
+Dr. M. Subramanyam, Professor and Director in School of Commerce, REVA University, Bangalore. He holds Master of Commerce with the specialization of Accounting and Finance and received Doctorate in the area of Corporate Governance. He secured First rank in Master of Commerce and received Gold Medal during the year 2008. He has nearly 14 years of teaching experience.
+Dr Kota Sreenivasa Murthy, Associate Professor, Department of Management, School of Commerce and Business Management, Central University of Tamil Nadu, holds Ph.D. from Sri Venkateswra University, Tirupati. He has total work experience of 25 years in teaching Accounting, Finance and Management subjects at UG</t>
+  </si>
+  <si>
+    <t>Women’s Empowerment through Micro-Enterprises explores the significant role of economic participation and entrepreneurship in empowering women and promoting inclusive social and economic development. Women’s empowerment extends beyond financial independence; it encompasses self-reliance, confidence, self-esteem, participation in decision-making, and the ability to respond effectively to social and economic challenges. In this context, the development of micro-enterprises can provide women with meaningful opportunities to become economically independent while contributing to the development of their families and communities.
+The book examines micro-enterprises as an important instrument for women’s empowerment, particularly by creating opportunities for gainful employment and entrepreneurship. Small-scale enterprises can provide women with access to income-generating activities, enabling them to develop their skills, strengthen their financial position, and participate more actively in economic life. Such opportunities can contribute to improvements in their quality of life and create positive outcomes for households and society as a whole.
+A central focus of the book is the relationship between women’s economic independence and broader empowerment. When women have access to productive employment and entrepreneurial opportunities, they can develop greater control over financial resources and become more involved in household and community-level decisions. Micro-enterprises can therefore serve as a pathway through which women can strengthen their economic position while developing confidence, leadership abilities, and a greater sense of self-reliance.
+The book also highlights the potential of the small-scale industrial sector to generate employment opportunities for women. By encouraging women to participate in entrepreneurial and productive activities, this sector can help create sustainable livelihoods while contributing to local economic development. The participation of women in such enterprises can also support broader goals of inclusive growth by bringing previously underutilized human resources into productive economic activity.
+Beyond its conceptual discussion, the book is designed as a practical and accessible academic resource. Its contents are systematically organized to facilitate understanding and support learners in developing a clear perspective on women's empowerment, entrepreneurship, micro-enterprises, employment, and economic development.
+Overall, Women’s Empowerment through Micro-Enterprises provides valuable insights into how small-scale entrepreneurship can contribute to women's economic independence and social empowerment. It emphasizes the importance of creating supportive opportunities through which women can participate meaningfully in employment, enterprise development, and decision-making processes.
+The book will be useful for undergraduate and postgraduate students, research scholars, academicians, and readers interested in women’s studies, entrepreneurship, micro-enterprises, economic development, social development, and inclusive growth. By connecting women's empowerment with entrepreneurial opportunities, the book offers a meaningful perspective on the potential of micro-enterprises to contribute to a more inclusive and equitable society.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/e857e0a1-21f5-4d6d-ad42-a03be2579009.webp</t>
+  </si>
+  <si>
+    <t>BD00070143</t>
+  </si>
+  <si>
+    <t>Discover Empowerment of Women Through Micro Enterprises by Dr. Mamatha S. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779150, ASIN 9394779159.</t>
+  </si>
+  <si>
+    <t>Enriching Corporate Communication Using Technology</t>
+  </si>
+  <si>
+    <t>Dr. Anita Venaik</t>
+  </si>
+  <si>
+    <t>Dr. Sanjeev Bansal</t>
+  </si>
+  <si>
+    <t>978-93-89657-87-6</t>
+  </si>
+  <si>
+    <t>Communication is the pillar of success for any organization. A proper flow of communication builds strong relationship among the employees and employers and furthermore creates a positive work environment in the organization wherein each one the lack of proper communication can act as a catalyst to damaging the relationship between employees and leads to the failure of the organization in long term. As the businesses are going global, and a robust communication network is the need of the hour, it has come as a challenge for the organization to develop a better communication network. But, to combat this issue, the fast-growing technology has come as a savior to solve this big problem of communication gap.The current book deals with the challenges that the corporates face in developing better communication network and how technology help them to eliminate this weakness. The author has tried to highlight this issue through this book wherein she talks about the meeting point of communication and technology in an organization.</t>
+  </si>
+  <si>
+    <t>Communication is one of the fundamental pillars of organizational success. An effective flow of information between employees, managers, and employers helps build trust, strengthen professional relationships, improve coordination, and create a positive work environment. In contrast, ineffective or inadequate communication can lead to misunderstandings, conflicts, reduced productivity, employee dissatisfaction, and weakened organizational relationships, ultimately affecting the long-term success of an organization.
+The rapid globalization of business has made effective communication more important than ever. Organizations today operate across geographical boundaries and increasingly depend on employees, clients, partners, and stakeholders located in different regions and time zones. As businesses become more interconnected, developing a reliable, efficient, and responsive communication network has become both an opportunity and a significant challenge.
+This book examines the changing nature of organizational communication in the context of technological advancement. It explores the challenges faced by modern organizations in establishing effective communication systems and considers how emerging technologies can help overcome communication barriers. The book emphasizes that technology is not merely a supporting tool but has become an integral part of the way organizations communicate, collaborate, coordinate, and conduct their day-to-day activities.
+Particular attention is given to the intersection of communication and technology within organizations. Digital platforms, electronic communication, collaborative tools, information systems, and other technological developments have transformed traditional patterns of workplace communication. These technologies have made it possible to share information rapidly, connect employees across locations, facilitate teamwork, and improve organizational responsiveness. At the same time, organizations must address challenges such as information overload, communication gaps, technological adaptation, reduced interpersonal interaction, and the need for appropriate digital skills.
+The book highlights the importance of developing a balanced communication environment in which technological tools complement rather than replace effective human interaction. Successful organizational communication requires not only access to advanced technologies but also appropriate communication practices, organizational support, employee participation, and an understanding of the changing needs of the workforce.
+The author also draws attention to the role of technology in reducing communication gaps among different levels of an organization. Effective technological communication can facilitate faster decision-making, improve information sharing, strengthen coordination between departments, and create greater transparency. When appropriately implemented, these systems can contribute to employee engagement and help organizations respond more effectively to the demands of an increasingly competitive and globalized business environment.
+Overall, the book provides a meaningful perspective on the relationship between organizational communication and technological development. It brings together the challenges of contemporary workplace communication and the opportunities offered by technology to address them. By examining the meeting point of communication and technology, the book demonstrates how organizations can strengthen their communication networks and create more connected, collaborative, and productive workplaces.
+The book will be useful for students, researchers, management professionals, corporate executives, human resource professionals, and academicians interested in organizational communication, business management, human resource management, information technology, and digital transformation. It offers valuable insights into how effective communication supported by appropriate technology can contribute to organizational effectiveness and long-term success.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/c36b25c6-b713-4802-ab32-48f89c2d0e4f.webp</t>
+  </si>
+  <si>
+    <t>BD00070666</t>
+  </si>
+  <si>
+    <t>Discover Enriching Corporate Communication Using Technology by Dr. Anita Venaik. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-87-6, ASIN 9389657873.</t>
+  </si>
+  <si>
+    <t>Entrepreneurship Development and Management: Opportunities Challenges and the Way Forward</t>
+  </si>
+  <si>
+    <t>Dr. B. M. Jena</t>
+  </si>
+  <si>
+    <t>Dr. Jitendra K. Aherkar</t>
+  </si>
+  <si>
+    <t>2021-08-24 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 2 x 21.5</t>
+  </si>
+  <si>
+    <t>The green shoots of entrepreneurship give an economy its vitality. They give rise to new products and services, fresh applications for existing products and services, and new ways of doing business. Entrepreneurship stirs up the existing economic order and prunes out the dead wood. Established companies that fail to adapt to the changes cease to be competitive in the marketplace and go out of business. Within the broadest definition, entrepreneurs are found throughout the world of business because any firm, big or small, must have its share of entrepreneurial drive if it is to survive and prosper. This textbook focuses on starting and growing independent new ventures. One of the most common questions that entrepreneurship educators are asked is, Can entrepreneurship be taught? Our response is that anyone with a desire to become an entrepreneur will be more successful if he or she has taken a course on how to start and grow a new venture. While this book empowers would-be entrepreneurs to start and grow their new ventures, it's not only for them. Any student who reads this book will learn about the entrepreneurial process and the role of entrepreneurship in the economy.</t>
+  </si>
+  <si>
+    <t>Entrepreneurship: Starting and Growing New Ventures explores the fundamental principles, processes, and practices involved in creating and developing successful entrepreneurial ventures. Entrepreneurship plays a vital role in strengthening an economy by generating new products and services, creating employment opportunities, introducing innovative business models, and challenging established ways of doing business.
+The book presents entrepreneurship as a powerful force for economic transformation and innovation. Entrepreneurs introduce fresh ideas, identify unmet market needs, develop new applications for existing products and services, and create alternative approaches to business. By challenging established economic structures, entrepreneurship encourages competition and innovation while helping economies adapt to changing market conditions.
+A key theme of the book is that entrepreneurial thinking is not limited to newly established businesses. Even large and established organizations require an ongoing entrepreneurial drive to remain competitive. Companies that fail to recognize changing consumer preferences, technological developments, and emerging market opportunities may gradually lose their competitiveness. Entrepreneurship therefore represents not only the creation of new ventures but also the ability to innovate, adapt, identify opportunities, and create value within existing organizations.
+The textbook places particular emphasis on starting and growing independent new ventures. It provides readers with a structured understanding of the entrepreneurial process and the challenges associated with transforming an idea into a viable business. From recognizing opportunities and developing innovative concepts to establishing and expanding a venture, the book seeks to provide aspiring entrepreneurs with the knowledge and perspective needed to navigate the entrepreneurial journey.
+One of the fundamental questions addressed by the book is whether entrepreneurship can be taught. While entrepreneurial success depends on individual characteristics, creativity, motivation, experience, and circumstances, the book emphasizes that education can significantly improve an individual's ability to understand and navigate the process of starting and managing a new venture. Learning about opportunity recognition, business planning, markets, resources, strategy, and growth can provide aspiring entrepreneurs with a stronger foundation for making informed decisions.
+The book is therefore designed not only for individuals who intend to establish their own businesses but also for students who wish to understand the broader entrepreneurial process and its role in the economy. It encourages readers to develop an entrepreneurial mindset characterized by creativity, initiative, adaptability, opportunity recognition, problem-solving, and a willingness to take calculated risks.
+Another important dimension of the book is the relationship between entrepreneurship and economic development. New ventures contribute to economic vitality by generating employment, encouraging innovation, introducing competition, and creating new sources of value. Entrepreneurship can therefore play an important role in transforming markets and supporting long-term economic growth.
+Overall, Entrepreneurship: Starting and Growing New Ventures provides a practical and educational introduction to the world of entrepreneurship. It combines an understanding of entrepreneurial principles with the realities of establishing and developing independent businesses, making it useful for both aspiring entrepreneurs and students seeking a broader understanding of business and economic development.
+The book will be valuable for undergraduate and postgraduate students, aspiring entrepreneurs, educators, researchers, business professionals, and readers interested in entrepreneurship, innovation, startups, and new venture development. By equipping readers with knowledge of the entrepreneurial process, it aims to encourage informed entrepreneurial action and a deeper appreciation of entrepreneurship as a vital force in the modern economy.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/14ea88dc-ebc8-4127-939f-99fd3862c7ad.webp</t>
+  </si>
+  <si>
+    <t>BD00070200</t>
+  </si>
+  <si>
+    <t>Discover Entrepreneurship Development and Management: Opportunities Challenges and the Way Forward by Dr. B. M. Jena. This book is published by Bharti Publications in Hardcover format, ISBN 9789390818693, ASIN 9390818699.</t>
+  </si>
+  <si>
     <t>Essentials of Entrepreneurship Development</t>
   </si>
   <si>
     <t>Dr. D. Saritha</t>
   </si>
   <si>
     <t>Business</t>
   </si>
   <si>
     <t>2025-04-22 00:00:00</t>
   </si>
   <si>
     <t>18 x 3 x 24</t>
   </si>
   <si>
     <t>Essentials of Entrepreneurship Development is a comprehensive guide that delves into the fundamental and advanced aspects of entrepreneurship, aimed at equipping readers with the knowledge and skills required to succeed in the entrepreneurial landscape. Divided into five sections, the book covers a wide range of topics that are crucial for understanding and navigating the world of entrepreneurship including case studies.
 Section A, Understanding Entrepreneurship, sets the foundation by defining what it means to be an entrepreneur and examining the different types of entrepreneurs, including rural entrepreneurs and agripreneurs. This section also explores the various factors that influence the growth and development of entrepreneurs, providing a deep understanding of the personal and external factors that shape entrepreneurial success.
 In Section B, Business Organization and Finance, readers are introduced to the structural and financial aspects of entrepreneurship. It discusses the different forms of business organization, the role of Micro, Small, and Medium Enterprises (MSMEs) in fostering entrepreneurship, and the various sources of institutional and venture financing available to entrepreneurs.
 Section C, Strategic Planning and Marketing emphasizes the importance of customer analysis, project evaluation, and the development of a detailed project report (DPR) in creating a successful business. It also covers effective marketing and sales strategies, which are essential for business growth and sustainability.
 Section D, Leadership and Operations Management, focuses on the operational side of entrepreneurship, including leadership and team management skills, and how to efficiently manage operations and logistics within a business. Finally, Section E, Entrepreneurship Environment and Innovation addresses the entrepreneurial ecosystem in India, the role of innovation, and technology adoption including case studies.
 This book serves as both a textbook and a practical guide for aspiring entrepreneurs, commerce, management and engineering students, and business professionals looking to enhance their entrepreneurial skills.</t>
   </si>
   <si>
     <t>Prof. Anand Pawar, a distinguished academician and administrator, currently serves as the Dean of the Faculty of Commerce &amp; Business Management and the Director, Directorate of Materials and Publications at Dr. B.R. Ambedkar Open University, Hyderabad. Currently, he is also President of the Institution’s Innovation Council (IIC-AICTE) at BRAOU.
 Dr. D. Saritha is a distinguished educator with 15 years of teaching experience, currently serving as an Assistant Professor of Commerce at the prestigious Government Degree &amp; PG College for Women, Begumpet, Hyderabad.</t>
@@ -1481,50 +2493,123 @@
   </si>
   <si>
     <t>Dr. Anukrati Sharma</t>
   </si>
   <si>
     <t>Dr. Shruti Arora</t>
   </si>
   <si>
     <t>This comprehensive book "Event Management and Marketing: Theory, Practical Approaches, and Planning" explains the basic principles of each topic covered in event management. The main purpose of this book is to help the reader understand the phenomenal growth of the Event Management Industry. Experts in the industry firmly believe that this is just the beginning of a new era.The thrust of this book is that if the Event Management Companies want to grow and develop at a faster pace, they should remember that for Events of any kind, marketers seek to attract fans and make them aware of the pivotal role of the Event Management Company. Each chapter of the book is divided into various parts and all the chapters contain self-assessment questions at the end. This book also contains case studies from different people that will be useful to the students doing event management courses. Our aim is to build a strong relationship with the students, teachers and event planners.</t>
   </si>
   <si>
     <t>Dr. Anukrati Sharma is currently Associate Professor in the Department of Commerce and Management, University of Kota, Kota Rajasthan, India. She has two postgraduate degrees specialties-one in International Business (Masters of International Business) and another in Business Administration (Masters of Commerce). Her doctorate is in Tourism Marketing from the University of Rajasthan. Her core subjects are Tourism, Strategic Management, and International Business Management.
 She has two edited books one is titled Tourism Opportunities and Ventures, and another is Maximizing Business Performance and Efficiency through Intelligent Systems, under IGI Global. Currently she is working on her book on Sustainable Tourism Development: A Futuristic View under Apple Academic Press USA, Sustainable Destination Branding and Marketing: Strategies for Tourism Development under CABI, U.K. Tourism Events in Asia under Routledge and Information and Communication Technologies in Travel, Tourism and Hospitality Industry: An Extensive Outlook under Cambridge Scholars Publishing, U.K. She is serving as the Editorial Board Member of 26 reputed National and International Journals. She is also serving as a Reviewer of 17 Journals of National and International repute. She has attended and presented 59 papers in International and National Conferences. She is a member of 17 Professional Bodies.
 NA is an Associate Professor and Head, Department of Tourism and Hospitality Management, Jamia Millia Islamia. Previously, she worked as the Principal of BCHMCT-New Delhi, with 24 years of experience, including Taj Group of Hotels, Times of India, Times Warner Group, and Berggruen Education. An alumnus of prestigious Mayo College Girls School – Ajmer, and Institute of Hotel Management - Aurangabad (under Taj Group of Hotels), holds a Master's Degree in Hotel Management and a PhD degree in Hospitality. She has served as the editor and co-editor of four issues of IJAHRT (journal), four books, and Yuva- a newsletter.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/868b7952-dae6-446c-a145-7a3393228755.webp</t>
   </si>
   <si>
     <t>BD00067199</t>
   </si>
   <si>
     <t>Discover Event Management and Marketing by Dr. Anukrati Sharma. This book is published by Bharti Publications in Paperback format, ISBN 9789386608611, ASIN 9386608618, under Management, Research.</t>
   </si>
   <si>
+    <t>Evolution of Gandhism</t>
+  </si>
+  <si>
+    <t>Arbind Kumar</t>
+  </si>
+  <si>
+    <t>978-93-89657-83-8</t>
+  </si>
+  <si>
+    <t>2020-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>The book “Evolution of Gandhism” This book has been compiled to study the various aspects of gandhi’s thoughts. Today, as the world travels in the direction of World War III, Gandhiji’s thoughts seem to be guiding us. The main purpose of this book is to study different aspects of Gandhiji’s thoughts. This book will be very useful for students and researchers studying Gandhiji’s thoughts. Gandhi is one of the great thinkers of the 19th century. Because of his non-violent role, he conveyed an important message of peace to the world. This book throws light on the Gandhiji’s social, political views and relevance of it in today’s world.</t>
+  </si>
+  <si>
+    <t>Evolution of Gandhism is an insightful study of the thoughts, principles, and philosophy of Mahatma Gandhi, one of the most influential thinkers and political leaders of modern history. The book has been compiled to examine different dimensions of Gandhian thought and to understand how his ideas continue to offer meaningful perspectives on social, political, economic, and ethical challenges in the contemporary world.
+Mahatma Gandhi occupies a distinctive place in the history of political and social thought. His philosophy was deeply rooted in the principles of truth, non-violence, peace, justice, equality, and human dignity. Through his ideas and actions, Gandhi demonstrated that social and political transformation could be pursued through non-violent means. His approach not only influenced India's freedom movement but also inspired movements for civil rights, social justice, and peace across the world.
+The book explores the evolution of Gandhian thought and examines its relevance in changing social and political circumstances. Gandhi's philosophy developed in response to the challenges of his time, yet many of the questions he addressed—violence, inequality, social discrimination, political conflict, economic injustice, and ethical governance—remain significant today. The continuing relevance of these issues makes the study of Gandhism particularly important for understanding the challenges confronting contemporary society.
+A major focus of the book is Gandhi's social philosophy. His views on social equality, communal harmony, human dignity, rural development, education, social reform, and the upliftment of marginalized sections of society provide important insights into the construction of a more inclusive social order. Gandhi emphasized that political independence alone could not ensure true freedom unless society also addressed social inequalities and discrimination.
+The book also examines Gandhi's political ideas, particularly his approach to non-violent resistance, civil disobedience, democracy, leadership, and public participation. His political philosophy challenged the conventional understanding of power and emphasized the importance of moral responsibility in public life. The Gandhian approach suggests that political action should be guided not merely by the pursuit of power but by ethical principles and concern for the welfare of society.
+Another important dimension explored in the book is the role of non-violence and peace in addressing conflicts. In an era marked by international tensions, armed conflicts, and the possibility of large-scale destruction, Gandhi's commitment to non-violence offers an alternative framework for resolving disputes. His belief that lasting peace cannot be achieved through violence alone continues to encourage debate about peaceful conflict resolution and international harmony.
+The book further considers the relevance of Gandhian thought in the present and future. As the world faces complex challenges involving political instability, social divisions, economic inequality, environmental concerns, and conflicts among communities and nations, Gandhi's emphasis on ethical conduct, peaceful dialogue, social responsibility, and human welfare remains significant. His philosophy invites individuals and institutions to reconsider the relationship between means and ends and to pursue development without compromising human values.
+Evolution of Gandhism therefore goes beyond a historical account of Gandhi's ideas. It seeks to understand the continuing evolution, interpretation, and applicability of Gandhian philosophy in a changing world. By examining his social and political views alongside contemporary challenges, the book encourages readers to reflect on how Gandhian principles can contribute to a more peaceful, equitable, and humane society.
+The book will be particularly useful for students, researchers, academicians, and readers interested in Gandhian studies, political science, sociology, history, peace studies, social reform, and contemporary political thought. It provides an accessible and meaningful exploration of Gandhi's philosophy and its enduring relevance to the present and future.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/df52b190-e352-448d-9842-aeb6068c48aa.webp</t>
+  </si>
+  <si>
+    <t>BD00070669</t>
+  </si>
+  <si>
+    <t>Discover Evolution of Gandhism by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-83-8, ASIN 9389657830.</t>
+  </si>
+  <si>
+    <t>Exploring the Interface of Gender, Law and Human Rights: An Academic Inquiry</t>
+  </si>
+  <si>
+    <t>Dr. Madhuri Irene</t>
+  </si>
+  <si>
+    <t>Dr. Manpreet Grewal</t>
+  </si>
+  <si>
+    <t>978-93-49566-93-4</t>
+  </si>
+  <si>
+    <t>2025-06-27 00:00:00</t>
+  </si>
+  <si>
+    <t>This book emerges from years of academic research, teaching, and engagement with gender justice movements. It is both a scholarly exploration and a call to action—a recognition that while legal institutions can be sites of oppression; they can also be reclaimed as instruments of liberation. The chapters that follow interrogate the promises and pitfalls of legal interventions in gender justice, from constitutional protections to international human rights treaties. This Book has been both challenging and deeply rewarding. It has required us to confront uncomfortable truths about the limitations of law while also recognizing its transformative potential. Our hope is that readers will come away with a nuanced understanding of how gender, law, and human rights intersect—and how we might reimage these intersections to create a more just world.</t>
+  </si>
+  <si>
+    <t>This book emerges from years of academic research, teaching, and engagement with movements for gender justice. It brings together scholarly inquiry and a call for meaningful social transformation, examining the complex relationship between gender, law, and human rights. At its core, the book recognizes that law can function in contradictory ways: it may reproduce existing structures of inequality and oppression, but it can also become a powerful instrument for achieving equality, dignity, and liberation.
+The book critically examines the promises, possibilities, and limitations of legal interventions in the pursuit of gender justice. It explores how legal institutions, constitutional frameworks, judicial processes, and international human rights mechanisms respond to issues of gender inequality and discrimination. By examining both achievements and shortcomings, the book encourages readers to look beyond the assumption that legal reform alone can eliminate deeply rooted social inequalities.
+A significant focus of the book is the relationship between constitutional protections and gender justice. Constitutional principles relating to equality, non-discrimination, liberty, dignity, and fundamental rights provide important foundations for challenging discriminatory practices. However, the effectiveness of these protections depends upon how laws are interpreted, implemented, and experienced by individuals and communities. The book therefore considers the gap that may exist between legal guarantees and lived realities.
+The discussion also extends to international human rights treaties and frameworks, highlighting their role in advancing women's rights, gender equality, and broader human rights protections. International legal instruments have contributed to the development of global standards concerning discrimination, violence, equality, and dignity. At the same time, their implementation can encounter social, cultural, institutional, and political barriers. Understanding these complexities is essential for evaluating the actual impact of international human rights law.
+The book takes a critical approach to the role of legal institutions. While courts, legislatures, and other institutions can provide avenues for challenging injustice, they may also reflect or reinforce existing social structures. Legal systems do not operate independently of society; they are shaped by prevailing ideas about gender, power, identity, and social relationships. Consequently, achieving genuine gender justice requires not only legal reform but also broader changes in social attitudes, institutions, and practices.
+An important contribution of the book is its emphasis on intersectionality and lived experiences. Gender-based inequalities cannot always be understood through gender alone. Social and economic circumstances, access to resources, discrimination, and other forms of inequality can influence how individuals experience the law and human rights. A meaningful approach to gender justice must therefore recognize diverse experiences and ensure that legal protections are accessible and responsive to those who are most vulnerable.
+The book ultimately invites readers to rethink the relationship between law and social transformation. Rather than viewing law simply as an instrument imposed upon society, it explores how legal institutions and frameworks can be challenged, reshaped, and reclaimed as tools for empowerment and liberation. It asks important questions about who the law serves, whose voices are heard, and how legal systems can become more inclusive and responsive.
+Overall, this book provides a nuanced examination of the intersection of gender, law, and human rights. It acknowledges the limitations of legal intervention while recognizing the transformative possibilities that law can offer when combined with social movements, institutional reform, public awareness, and collective action. It encourages readers to move beyond simplistic understandings of legal solutions and to consider how legal and social strategies can work together to create more equitable and inclusive societies.
+The book will be particularly valuable for students, researchers, academicians, legal professionals, human rights practitioners, policymakers, gender studies scholars, and members of social justice movements. By bringing critical scholarship into conversation with the practical pursuit of gender justice, it provides an important foundation for understanding existing challenges and reimagining the possibilities of law and human rights in the creation of a more just world.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/5cdf0fe8-73eb-4033-bb44-eeeeeb3ec647.webp</t>
+  </si>
+  <si>
+    <t>BD00070674</t>
+  </si>
+  <si>
+    <t>Discover Exploring the Interface of Gender, Law and Human Rights: An Academic Inquiry by Dr. Madhuri Irene. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-49566-93-4, ASIN 9349566931.</t>
+  </si>
+  <si>
     <t>FINANCIAL INCLUSION AN OVERVIEW:A Road Map for Inclusive Growth</t>
   </si>
   <si>
     <t>Susanta Kumar Sethy</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>About the Book Financial Inclusion: An Overview summarizes history and roadmap of financial inclusion in India. ‘Financial Inclusion’ is the buzzword of the current era. It has become the most important phrase in the lexicon of economics. It has drawn the attention of a large section of the intelligentsia: scholars, researchers, economists, policymakers, bankers and of course academia. It has generated a keen interest in the development circles too. Policymakers and central bankers from around the world gather in different forums to discuss ‘Financial Inclusion’ and to build a more financially inclusive economic system. The text includes Conceptual Issues and Relevance of Financial Inclusion, Existing Literature on Financial Inclusion, Historical Evolution of Financial Inclusion from perspective of Developed and Developing Countries, Financial Inclusion Scenario of India, Role of Microfinance Institutions and SHGs for Financial Inclusion, Financial Inclusion for Inclusive Growth and Poverty Alleviation, Banking Sector Performance in an Inclusive Financial system in India, Financial Inclusion Index, Computation of Financial Inclusion Index and Present Financial Inclusion Index. The book highlights Major Issues and Challenges and sums up with Policy Recommendations. Across the selected countries studied, various approaches have been adopted to deal with financial exclusion, reflecting the extent of the national debate, the degree of the governments’ commitment to tackle financial exclusion and the financial services market place. LEARNING OBJECTIVES Conceptual Issues and Relevance of Financial Inclusion, Existing Literature on Financial Inclusion, Historical Evolution of Financial Inculusion : Experienced From Developed and Developing Countries, Financial Inclusion Scenerio of India, Role of Microfinance Institution (MFIs) for Financial Inclusion, Banking Sector Performance in an Inclusive Financial System in India, Measuring of Financial Inclusion.</t>
   </si>
   <si>
     <t>Financial Inclusion: An Overview provides a comprehensive and insightful study of the concept, evolution, and implementation of financial inclusion in India and across the world. Recognising financial inclusion as one of the most significant drivers of inclusive economic growth, the book examines its role in expanding access to formal financial services, reducing poverty, and promoting sustainable development. It serves as a valuable resource for students, researchers, policymakers, bankers, and academicians seeking a deeper understanding of the subject.
 The book begins by introducing the concept of financial inclusion, explaining its meaning, objectives, and growing relevance in the modern economic landscape. It explores how access to affordable financial services—including banking, credit, savings, insurance, and payment systems—contributes to economic empowerment, social equity, and overall financial stability.
 A detailed review of the existing literature provides readers with an understanding of the theoretical foundations and contemporary research on financial inclusion. The text traces the **historical evolution of financial inclusion**, comparing the experiences of developed and developing countries and highlighting the diverse strategies adopted to address financial exclusion. This comparative perspective enables readers to appreciate the varying policy approaches and institutional frameworks implemented across nations.
 The book places special emphasis on the **financial inclusion scenario in India**, examining the initiatives undertaken by the government, the Reserve Bank of India, commercial banks, and other financial institutions to expand financial access. It discusses the contribution of **Microfinance Institutions (MFIs)** and **Self-Help Groups (SHGs)** in extending financial services to underserved populations, particularly in rural and economically weaker sections of society.
 Another significant area covered is the relationship between **financial inclusion, inclusive growth, and poverty alleviation**. The book explains how an inclusive financial system promotes entrepreneurship, employment generation, income enhancement, and economic participation while reducing regional and social disparities. It also evaluates the performance of India's banking sector in fostering an inclusive financial ecosystem.
 A distinctive feature of the book is its detailed treatment of the **Financial Inclusion Index**, including its concept, methodology, computation, and interpretation. Readers gain practical insights into measuring financial inclusion and assessing the effectiveness of financial inclusion policies and programmes.
 The book concludes by identifying the major challenges and barriers to achieving universal financial inclusion, such as financial literacy, infrastructure limitations, accessibility, and regulatory concerns. It offers practical policy recommendations to strengthen the financial system and enhance the effectiveness of financial inclusion initiatives in India.
 Written in a clear and systematic style, the book is enriched with well-defined learning objectives, analytical discussions, and evidence-based insights. It is an ideal academic resource for students of economics, commerce, banking, finance, and management, as well as for researchers and professionals interested in inclusive finance and public policy.
 Overall, *Financial Inclusion: An Overview* provides a balanced blend of theory, policy analysis, and practical perspectives, equipping readers with a comprehensive understanding of financial inclusion and its vital role in achieving equitable economic development and financial empowerment.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/e0e5f38b-ce35-49f7-9742-25b11a05e809.webp</t>
   </si>
@@ -1590,77 +2675,165 @@
 Subsequent chapters focus on various investment avenues, enabling readers to evaluate different financial instruments based on risk, return, liquidity, and investment objectives. The book explains the principles of portfolio management and asset allocation, helping readers understand how diversified investments can reduce risk while maximising returns.
 A major emphasis is placed on **tax management**, where the book explains the fundamentals of taxation, tax planning, and the legal provisions governing income tax. Readers gain insight into various sources of income, methods of tax computation, available deductions, exemptions, rebates, and tax-saving investment options. The text highlights the importance of ethical and lawful tax planning, enabling individuals to minimise tax liability while remaining fully compliant with applicable tax laws.
 The book also discusses retirement planning, insurance planning, and risk management, demonstrating how these components form an integral part of a comprehensive financial plan. It explains the role of life and health insurance, retirement savings, pension schemes, and contingency planning in ensuring long-term financial well-being.
 To enhance learning, the book adopts a student-friendly approach with clear explanations, practical examples, illustrations, and chapter-end exercises. Complex financial and tax concepts are presented in a simple and systematic manner, enabling readers to build conceptual clarity and develop practical problem-solving skills. The modular structure encourages active learning and makes the subject accessible to readers with varying levels of financial knowledge.
 Overall, *Financial Planning &amp; Tax Management* equips readers with the knowledge and skills required to make informed financial decisions, optimise tax liabilities, and achieve their short-term and long-term financial goals. By integrating financial planning strategies with tax management principles, the book provides a holistic understanding of personal finance and serves as a reliable reference for academic study, professional learning, and practical financial decision-making.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/ae7c116c-7a4c-457b-8355-c7653c610462.webp</t>
   </si>
   <si>
     <t>BD00068297</t>
   </si>
   <si>
     <t>Discover Financial Planning and Tax Management by Dr. Puneet Kumar. This book is published by Bharti Publications in Paperback format, ISBN 9788119079919, ASIN 8119079914, under Finance, Taxation.</t>
   </si>
   <si>
     <t>FINANCIAL STATEMENT ANALYSIS &amp; REPORTING</t>
   </si>
   <si>
     <t>Prof. (Dr.) Susant Kumar Baral</t>
   </si>
   <si>
     <t>Dr. Biswa Mohana Jena</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>18.25 x 2 x 23.75</t>
   </si>
   <si>
     <t>Book covering income and balance sheet concepts for financial reporting, evaluation of Accounting Standards, objectives, role of reporting in economic development, double entry system, and stakeholders’ criteria for decision making. Pedagogical Features: Learning Objectives at the beginning of the chapters, Marginal Notes for a quick recap, Systematic discussion of the concepts endowed with illustrations and exhibits, Summary furnished at the end of the chapters to grasp the contents at the finger tips, Worked-out examples to develop the analytical and mathematical skills.</t>
   </si>
   <si>
     <t>Financial Accounting is a comprehensive textbook that provides a strong foundation in the principles, concepts, and practices of financial accounting. Designed for undergraduate and postgraduate commerce and management students, the book offers a systematic understanding of accounting as a vital tool for financial reporting, business decision-making, and economic development. It combines theoretical knowledge with practical applications to help readers develop both conceptual clarity and analytical skills.
 The book begins by introducing the fundamentals of accounting, including the objectives, scope, and importance of financial accounting in recording, classifying, and communicating financial information. It explains the **double-entry system of accounting**, enabling students to understand how business transactions are recorded accurately and how financial records are maintained in accordance with established accounting principles.
 A major focus of the book is the preparation and interpretation of **financial statements**, particularly the **Income Statement** and **Balance Sheet**. Readers learn the concepts, structure, and significance of these statements in evaluating the financial performance and financial position of an organisation. The book also highlights the role of financial reporting in facilitating transparency, accountability, and informed decision-making for various stakeholders, including investors, creditors, management, regulators, and government agencies.
 The text provides a detailed discussion of **Accounting Standards**, explaining their objectives, significance, and role in ensuring consistency, comparability, and reliability in financial reporting. It examines how accounting standards contribute to uniform reporting practices and strengthen confidence in financial information across businesses and industries.
 Recognising the importance of accounting in the broader economy, the book explores the relationship between financial reporting and **economic development**, demonstrating how accurate and transparent financial information supports investment decisions, efficient allocation of resources, and sustainable business growth.
 To enhance learning, the book incorporates several pedagogical features that make complex accounting concepts easier to understand. Each chapter begins with clearly defined **Learning Objectives**, followed by **Marginal Notes** that provide quick revision points. Concepts are explained systematically with the help of **illustrations, exhibits, and worked-out examples**, enabling students to strengthen their analytical and numerical problem-solving abilities. Every chapter concludes with a concise **Summary**, allowing readers to review key concepts quickly and prepare effectively for examinations.
 Overall, *Financial Accounting* serves as an essential resource for students, educators, and aspiring accounting professionals. By combining comprehensive theoretical coverage with practical illustrations and student-friendly learning tools, the book equips readers with the knowledge and skills required to prepare, analyse, and interpret financial information in accordance with modern accounting practices.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/74dfad82-a5a4-437d-9f34-94cf31c3f79e.webp</t>
   </si>
   <si>
     <t>BD00068309</t>
   </si>
   <si>
     <t>Discover FINANCIAL STATEMENT ANALYSIS and REPORTING by Prof. (Dr.) Susant Kumar Baral. This book is published by Bharti Publications in Paperback format, ISBN 9789389657463, ASIN 9389657466, under Finance.</t>
   </si>
   <si>
+    <t>Forensic Science in Crime Investigation Trial &amp; Deliver to Justice</t>
+  </si>
+  <si>
+    <t>Dr. Rekha Khandelwal</t>
+  </si>
+  <si>
+    <t>DR. SANJULA THANVI</t>
+  </si>
+  <si>
+    <t>2023-09-26 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 3 x 22</t>
+  </si>
+  <si>
+    <t>"Forensic Science in Crime Investigation, Trial &amp; Delivery to Justice" is a comprehensive book that delves into the application of various forensic techniques in criminal investigations, trials, and the pursuit of justice. The book covers a wide range of forensic methods and concepts, including Alphonse Bertillon's Portrait Parle, Superimposition technique, Fingerprinting technique, Narco-Analysis Interrogation test, Polygraph test, Brain-mapping, DNA analysis, Cyber Forensics, and more. A more inclusive definition of forensic science is provided in the book, describing it as a scientific field that employs the principles and practices of natural sciences to recognize, identify, personalize, and evaluate physical evidence with the goal of facilitating criminal proceedings. The book offers a detailed explanation of the relationship between the concepts of Portrait Parle and Bertillon Card. It delves into the meaning of Portrait Parle, its historical development, the methods used in creating a Portrait Parle, and its significance in connection with the Bertillon Card. Throughout the book, readers can find numerous real-life stories and case studies that illustrate the invaluable role of forensic science in criminal investigations. These stories serve to highlight how forensic techniques have played a pivotal role in solving crimes, ensuring fair trials, and delivering justice.</t>
+  </si>
+  <si>
+    <t>Dr. Rekha Khandelwal is a distinguished expert in the field of criminal law, holding a BSc, LLM, NET, and a PhD degree. Passionate about reading and writing, Dr. Rekha Khandelwal has made significant contributions to the legal field. She is renowned for her expertise and has been a prominent speaker, delivering numerous presentations at both national and international webinars, seminars, and conferences</t>
+  </si>
+  <si>
+    <t>Forensic Science in Crime Investigation, Trial &amp; Delivery to Justice is a comprehensive and insightful work that explores the vital role of forensic science in criminal investigation, judicial proceedings, and the effective delivery of justice. The book presents forensic science as an essential bridge between scientific knowledge and the legal system, demonstrating how the systematic examination and evaluation of physical evidence can assist investigators, courts, and other stakeholders in establishing facts and resolving criminal cases.
+The book introduces readers to a wide range of forensic techniques, principles, and investigative methods used in modern criminal justice. It covers important areas such as Alphonse Bertillon's Portrait Parle, the Superimposition Technique, Fingerprinting, Narco-Analysis Interrogation, Polygraph Testing, Brain-Mapping, DNA Analysis, Cyber Forensics, and other significant forensic approaches. Each technique is discussed in relation to its application and relevance in criminal investigation and the judicial process.
+A notable feature of the book is its detailed examination of Portrait Parle and the Bertillon Card. It explains the meaning and historical development of Portrait Parle, the methods involved in preparing a facial description, and its connection with the Bertillon identification system. This discussion provides readers with valuable insight into the historical evolution of criminal identification techniques and their contribution to forensic investigation.
+The book also emphasizes the broader meaning of forensic science, describing it as a scientific discipline that applies the principles and practices of the natural sciences to the recognition, identification, individualization, and evaluation of physical evidence. Through this perspective, the work highlights how scientific evidence can contribute to the investigation of crimes, support the prosecution and defence during trials, and assist courts in reaching informed and just decisions.
+One of the most engaging aspects of the book is the inclusion of real-life stories and case studies. These examples demonstrate the practical application of forensic techniques and illustrate how scientific evidence can provide crucial leads, identify offenders, establish connections between suspects and crime scenes, and help resolve complex criminal cases. The case studies also underline the importance of accuracy, objectivity, and scientific methodology in the criminal justice process.
+Overall, Forensic Science in Crime Investigation, Trial &amp; Delivery to Justice provides a valuable introduction to the intersection of forensic science and criminal law. By combining theoretical concepts, investigative techniques, historical developments, and practical case studies, the book offers a comprehensive understanding of how forensic science contributes to crime detection, fair trials, and the pursuit of justice. It will be useful for students, researchers, legal professionals, forensic practitioners, investigators, and anyone interested in understanding the growing significance of scientific evidence in the modern justice system.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bc771dbf-0d8a-48f0-9554-0fea7519c7f9.webp</t>
+  </si>
+  <si>
+    <t>BD00070133</t>
+  </si>
+  <si>
+    <t>Discover Forensic Science in Crime Investigation Trial and Deliver to Justice by Dr. Rekha Khandelwal. This book is published by Bharti Publications in Hardcover format, ISBN 9788119079810, ASIN 8119079817.</t>
+  </si>
+  <si>
+    <t>Fundamentals on Plant and Soil Microbial Interactions (Theory and Practice)</t>
+  </si>
+  <si>
+    <t>Dr. Pampi Ghosh</t>
+  </si>
+  <si>
+    <t>2021-12-17 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 2 x 22</t>
+  </si>
+  <si>
+    <t>Soil is the earth’s crust and composed of many organisms with full of diverse elements, minerals to enhance the growth of microbes and plants. Soils of different microclimatic site have different edaphic components. Activity of soil is due to diverse kind of fungi, bacteria, myxomycetes, actinomycetes, nematodes, mill moles, algae and soil inhabiting arthropods. The research field and allied disciplines are correlated to this topic is due to mother connection and broadcast many wings in particular way. These are genetics, proteomics, cryopreservation, vegetable crop and floriculture study, horticulture and fruit technology, seed technology, agronomy, soil science and agricultural chemistry, entomology, mycology and plant pathology, nematology, agricultural chemicals and pollution study, plant physiology, biochemistry, agricultural economics, agricultural extension, ecology, forestry and pomology. All disciplines have greater depth of study and research but main focus on the research and extension. Therefore, to success the principal goal of the research scholars, students and faculties all are trying to develop innovative ideas to make better growth and development in terms of sustainable way for any kind of product. The onset of seeds and various plant propagules actively perform in this environment due top activity of different factors like temperature, humidity, moisture, precipitation, wind blow and many more including edaphic or soil factors. As a whole this is a big co-system though details is not yet been discovered for each micro environment. A small step to write scientific article on various aspects on this topic to disseminate knowledge on soil-plant-microbes interactions in various field of scientific field. Dr. Pampi Ghosh is an Assistant Professor (S-3) of Botany, Seva Bharati Mahavidyalaya, Kapgari, Jhargarm, West Bengal. She has joined at Seva Bharati Mahavidyalaya, Kapgari, Jhargram, West Bengal, at the Department of Botany through West Bengal Coll.</t>
+  </si>
+  <si>
+    <t>Soil–Plant–Microbe Interactions: Perspectives and Applications explores the complex and dynamic relationships between soil, plants, and the diverse communities of microorganisms and other organisms that inhabit the soil environment. Soil forms the foundation of terrestrial ecosystems and contains a rich combination of minerals, organic matter, microorganisms, and other biological components that collectively influence plant growth, nutrient cycling, and ecosystem functioning.
+Soils vary considerably across different geographical and microclimatic environments, resulting in differences in their physical, chemical, and biological characteristics. The biological activity of soil is strongly influenced by a wide range of organisms, including fungi, bacteria, myxomycetes, actinomycetes, nematodes, algae, and soil-dwelling arthropods. The interactions among these organisms and their surrounding environment play a fundamental role in maintaining soil fertility, supporting plant development, and sustaining ecological processes.
+The book brings together scientific perspectives on the soil–plant–microbe relationship and its significance across a broad range of agricultural, botanical, ecological, and environmental disciplines. It recognizes that soil biology and plant development are closely interconnected with fields such as genetics, proteomics, cryopreservation, vegetable crop science, floriculture, horticulture, fruit technology, seed technology, agronomy, soil science, agricultural chemistry, entomology, mycology, plant pathology, nematology, plant physiology, biochemistry, agricultural economics, agricultural extension, ecology, forestry, and pomology.
+A major focus of the book is the importance of research and extension in developing innovative and sustainable approaches for improving plant growth, agricultural productivity, and resource management. The successful development of sustainable agricultural systems requires an integrated understanding of biological interactions and environmental factors. Researchers, students, and faculty members across different disciplines continue to explore innovative approaches that can contribute to improved productivity while minimizing environmental impacts.
+The book also highlights the role of environmental factors such as temperature, humidity, soil moisture, precipitation, wind, and other climatic conditions in influencing seeds, plant propagules, microorganisms, and soil processes. These factors interact continuously with edaphic conditions, creating complex microenvironments in which plants and microorganisms respond and adapt to changing circumstances.
+Understanding these interactions is particularly important for developing sustainable solutions in agriculture and environmental management. The complex nature of soil ecosystems means that many interactions within specific microenvironments remain insufficiently explored. Continued research can therefore provide valuable insights into nutrient cycling, plant health, microbial activity, soil fertility, crop productivity, and ecological sustainability.
+The book represents a scientific effort to bring together diverse perspectives and disseminate knowledge concerning soil–plant–microbe interactions and their applications across various fields of science. It encourages interdisciplinary research and emphasizes the importance of understanding biological systems as interconnected rather than isolated components.
+The work is supported by the academic and research background of Dr. Pampi Ghosh, Assistant Professor (S-3) of Botany at Seva Bharati Mahavidyalaya, Kapgari, Jhargram, West Bengal. Her academic engagement in Botany contributes to the scientific perspective of the work and its focus on plant, soil, and environmental interactions.
+Overall, Soil–Plant–Microbe Interactions: Perspectives and Applications will be valuable for students, research scholars, academicians, agricultural scientists, botanists, environmental researchers, and professionals working in agriculture, soil science, microbiology, plant sciences, ecology, forestry, and related disciplines. By highlighting the interconnected nature of soil organisms, plants, and environmental factors, the book provides a foundation for further research and encourages the development of innovative, scientifically informed, and sustainable approaches to plant and ecosystem management.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3dd37813-4e10-440c-b33b-8e8dfc4e50eb.webp</t>
+  </si>
+  <si>
+    <t>BD00070171</t>
+  </si>
+  <si>
+    <t>Discover Fundamentals on Plant and Soil Microbial Interactions (Theory and Practice) by Dr. Pampi Ghosh. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681081, ASIN 9391681085.</t>
+  </si>
+  <si>
+    <t>Gandhi: Ek Adhyan</t>
+  </si>
+  <si>
+    <t>978-93-89657-95-1</t>
+  </si>
+  <si>
+    <t>2020-12-19 00:00:00</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/c2e90a05-c001-4f38-a868-2b1fad9160f0.webp</t>
+  </si>
+  <si>
+    <t>BD00070658</t>
+  </si>
+  <si>
+    <t>Discover Gandhi: Ek Adhyan by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-95-1, ASIN 9389657954.</t>
+  </si>
+  <si>
     <t>Gateway to the Universe of Criminal Law, A Comprehensive Exploration of Crime, Justice, and Jurispru</t>
   </si>
   <si>
     <t>Pramit Chandra Rout</t>
   </si>
   <si>
     <t>Ananya Swain</t>
   </si>
   <si>
     <t>14 x 1.3 x 21.5</t>
   </si>
   <si>
     <t>This work is not just the result of our own efforts, but a collective contribution of guidance, inspiration, and unwavering support from several remarkable individuals. Without their constant encouragement, timely advice, and generous assistance, this endeavor would not have been possible. Their presence—whether in the form of intellectual input, moral support, or simply the reassurance that we were not alone in this pursuit—has been instrumental in shaping this book into its present form.</t>
   </si>
   <si>
     <t>Pramit Chandra Rout, Assistant Professor at ASTHA School of Management, is a legal researcher and Ph.D. scholar focusing on corporate law, Al governance, and regulatory frameworks
 Ananya Swain, Assistant Professor at ASTHA School of Management, is an economist and Ph.D. scholar whose research spans econometrics, digital policy, and health economics.
 Mr. Pankaj Kumar Sharma is a Ph.D. scholar at Manipal University, Jaipur. He holds an LLM from Pondicherry University and has taught Criminal Law, Jurisprudence, and Cyber Law while mentoring moot court teams.
 Dr. Prodipta Barman, Assistant Professor at Brainware University, Kolkata, has over 11 years of academic experience. A Ph.D. in Law, he has taught at several reputed institutions and published widely in peer-reviewed journals
 Dr. Anjali Singh, with 14 years of teaching experience, is an award-winning legal academic known for her contributions to women empowerment and student mentorship.
 Siddharth Raushan is a dedicated law student engaged in legal aid initiatives and public awareness programs. An RTI trainer and active researcher, he regularly contributes papers to academic platforms, focusing on transparency, rights awareness, and evolving legal issues.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3f7c1b44-30dc-4f39-8d27-896033cfa6cf.webp</t>
   </si>
@@ -1679,95 +2852,304 @@
   <si>
     <t>2023-03-06 00:00:00</t>
   </si>
   <si>
     <t>14.75 x 2.5 x 21.5</t>
   </si>
   <si>
     <t>The topic of gender justice is explored in depth in the book "Gender justice: contemporary issues and challenges in India," which focuses on a variety of gender justice-related topics in the setting of India. The difficulties that women community experience in obtaining their rights and being treated equally in various aspects of society are examined in this work. This book intends to shed light on the current state of gender justice in India and provide insights into the modern difficulties faced by marginalised groups. The book's target audience is India.</t>
   </si>
   <si>
     <t>Gender Justice: Contemporary Issues and Challenges in India offers a comprehensive examination of gender justice in the contemporary Indian context. The book explores the complex social, economic, cultural, legal, and institutional factors that continue to shape gender relations and influence the rights, opportunities, and dignity of individuals across society. With a particular focus on the experiences of women and other marginalised groups, it highlights the persistent inequalities that hinder the achievement of genuine gender equality.
 Despite significant constitutional safeguards, legislative reforms, educational progress, and growing public awareness, gender-based inequalities continue to exist in various forms. The book examines these realities by addressing contemporary issues surrounding women's rights, equal opportunities, social participation, access to education and employment, economic empowerment, political representation, and protection from discrimination and violence. It also considers the gap that often exists between legal provisions and their effective implementation in everyday life.
 A central concern of the book is the recognition that gender justice cannot be achieved through legal reforms alone. Social attitudes, cultural practices, institutional structures, economic inequalities, and deeply rooted stereotypes can continue to reinforce discrimination. The book therefore encourages a broader understanding of gender justice that goes beyond formal equality and focuses on creating an inclusive environment in which individuals can exercise their rights and participate meaningfully in social, economic, and political life.
 The book also brings attention to the challenges faced by marginalised and vulnerable communities, recognising that experiences of inequality can differ according to social and economic circumstances. By examining these intersecting dimensions, it seeks to provide a more nuanced understanding of the barriers that prevent equitable development and social inclusion.
 Gender Justice: Contemporary Issues and Challenges in India is intended to encourage critical reflection on the progress India has made and the challenges that remain. It highlights the importance of effective policies, institutional accountability, social awareness, education, and collective action in advancing gender equality. The book provides valuable insights for understanding contemporary debates on gender justice while emphasising the need for sustained efforts to build a fairer and more inclusive society.
 Written for students, researchers, academics, policymakers, professionals, and readers interested in gender studies and contemporary Indian society, this book serves as a useful resource for understanding the evolving landscape of gender justice in India. It ultimately underscores that gender justice is not merely a women's issue but a fundamental requirement for equality, human dignity, social progress, and sustainable national development.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/2b19ba2f-cea6-47ee-b1e3-0042046d9ce6.webp</t>
   </si>
   <si>
     <t>BD00070074</t>
   </si>
   <si>
     <t>Discover Gender Justice in India: Contemporary Issues and Challenges by Dr. Shobhna Jeet. This book is published by Bharti Publications in Hardcover format, ISBN 9788119079094, ASIN 8119079094.</t>
+  </si>
+  <si>
+    <t>Gender Ratio Disparities and Social Equilibrium</t>
+  </si>
+  <si>
+    <t>Dr. Ritu Gautam</t>
+  </si>
+  <si>
+    <t>Dr. Urmila Yadav</t>
+  </si>
+  <si>
+    <t>2022-03-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Gender disparities refer to unequal treatment or perceptions of people based on their gender. It is caused by disparities in socially constructed gender roles. Gender discrimination, in other words, refers to unequal rights between males and females based on different gender roles, resulting in unequal treatment in life. Gender inequality has been widely recognized throughout history, but it was not until the early twentieth century that the transformation of gender relations became one of the most rapid, profound social changes
+Gender inequality is prevalent in India's households, workplaces, and society as a whole. Gender inequality manifests itself at a very early stage in some developing countries, such as India, where a girl child faces discrimination from the womb and eventually leads to female feticide. Female children are treated as inferior to male children, and this is deeply ingrained in the female child's mind. This is more prevalent in India and other developing countries. Educating a boy is regarded as an investment, whereas educating a girl is regarded as an outlay.
+This book throws light on different gender ratio issues, social-legal challenges and initiatives to maintain social Equilibrium. Education is one of the most effective ways to empower a person or a community in general and women and girls in particular. The rate of literacy and educational achievement are both measures of a society's overall growth. Gender equality and women's empowerment are critical for long-term growth and prosperity. India has followed a range of national, social, economic, and political development methods since independence. Women's conditions and status have dramatically improved throughout time.</t>
+  </si>
+  <si>
+    <t>Gender Inequality in India: Social, Legal and Educational Perspectives examines the persistent challenges of gender disparity and discrimination in Indian society and explores the social, legal, educational, economic, and political measures required to promote gender equality. Gender inequality refers to unequal treatment, opportunities, rights, and social expectations based on gender, often arising from socially constructed roles and deeply rooted cultural practices.
+The book examines how gender disparities have historically shaped the lives of women and girls and how these inequalities continue to influence households, workplaces, educational institutions, and society at large. Although the transformation of gender relations has emerged as one of the most significant social changes of the modern era, substantial challenges remain, particularly in developing societies where traditional attitudes and structural inequalities continue to affect women's lives.
+A significant focus of the book is the experience of the girl child in India. Gender discrimination can begin even before birth, with practices such as sex selection and female foeticide reflecting deeply entrenched preferences for male children. In many communities, girls may continue to experience unequal access to nutrition, healthcare, education, family resources, and opportunities. The perception that educating a boy represents an investment while educating a girl is an expenditure reflects the persistence of social attitudes that undervalue women's education and economic potential.
+The book explores various gender-ratio issues and their social and legal implications, highlighting how demographic imbalances can affect families, communities, and broader social structures. It also considers the social and legal challenges associated with gender discrimination and examines efforts aimed at maintaining social equilibrium and creating a more equitable society.
+Education occupies a central place in the book's discussion of women's empowerment. Access to quality education can provide women and girls with knowledge, skills, confidence, economic opportunities, and greater participation in decision-making. Literacy and educational attainment are also important indicators of broader social development. The book therefore emphasizes education as one of the most effective means of addressing gender inequality and enabling women to participate more meaningfully in social, economic, and political life.
+The book further examines the relationship between gender equality, women's empowerment, and sustainable development. Equal opportunities for women are essential not only for individual well-being but also for the long-term prosperity of families, communities, and nations. Empowering women through education, employment, legal protection, political participation, and economic opportunities can contribute significantly to inclusive and sustainable development.
+Since independence, India has introduced a range of social, economic, political, and legal initiatives aimed at improving the status and conditions of women. The book considers these developments and the progress achieved over time while recognizing that continued efforts are necessary to address persistent forms of discrimination and inequality.
+Overall, Gender Inequality in India: Social, Legal and Educational Perspectives provides a comprehensive examination of the causes, manifestations, and consequences of gender inequality while highlighting pathways toward greater social equality and empowerment. It will be valuable for students, researchers, academicians, policymakers, social workers, legal professionals, and readers interested in gender studies, women's empowerment, sociology, law, education, and social development. By bringing together social realities, legal concerns, educational perspectives, and development initiatives, the book contributes to the continuing discourse on achieving a more balanced, inclusive, and equitable society.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/b38208a5-56e6-46d6-b511-0217f8bc1a4a.webp</t>
+  </si>
+  <si>
+    <t>BD00070165</t>
+  </si>
+  <si>
+    <t>Discover Gender Ratio Disparities and Social Equilibrium by Dr. Ritu Gautam. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681753, ASIN 9391681751.</t>
+  </si>
+  <si>
+    <t>GIG Economy in Rising Bihar</t>
+  </si>
+  <si>
+    <t>Dr. Abhishek Anand</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Udai Prakash Sinha</t>
+  </si>
+  <si>
+    <t>978-93-47303-30-2</t>
+  </si>
+  <si>
+    <t>2026-01-11 00:00:00</t>
+  </si>
+  <si>
+    <t>16 x 3.6 x 24</t>
+  </si>
+  <si>
+    <t>The gig economy, a transformative model of work, has emerged as a pivotal force shaping employment patterns and economic growth in India, particularly in states like Bihar. Characterized by flexible, short-term, and platform-based work, this ecosystem provides unprecedented opportunities for youth, women, and rural populations to engage in income-generating activities that transcend traditional employment structures. This book seeks to provide a comprehensive examination of Bihar's evolving gig economy, tracing its historical work patterns, current trends, policy frameworks, and future roadmap. Through an interdisciplinary lens, it explores the socio-economic implications of platform work, challenges related to social security, legal recognition, income stability, and skill development, as well as the role of government initiatives under the NDA regime.</t>
+  </si>
+  <si>
+    <t>Dr. Abhishek Anand is a distinguished academician in Economics, holding NET and Ph.D. degrees, with extensive experience in teaching and research across reputed institutions. Currently serving as Assistant Professor at the University Department of Economics, Tilka Manjhi Bhagalpur University, he has previously taught at Chitkara University. He has published numerous research papers in national and international journals, contributed edited book chapters, and presented papers at prominent conferences.
+Prof. (Dr.) Udai Prakash Sinha is a distinguished academician and economist with more than four and a half decades of dedicated service to higher education, research, and institutional leadership in India. Over a career spanning 45 years, he has contributed extensively to teaching, research, and academic administration, consistently upholding high standards of excellence and integrity. Prof. Sinha is the author of 28 books and has published over 125 research papers in reputed national and international journals, reflecting his deep engagement with economic theory, policy, and applied research.</t>
+  </si>
+  <si>
+    <t>The gig economy has emerged as a transformative model of work, reshaping employment patterns, income opportunities, and economic participation in India. Characterized by flexible, short-term, freelance, and platform-based employment, the gig economy is creating new opportunities for individuals who may not have access to traditional forms of employment. Its growth is particularly significant in states such as Bihar, where a large and diverse workforce is increasingly engaging with new forms of digital and platform-based work.
+This book provides a comprehensive examination of the evolving gig economy in Bihar, exploring its historical foundations, current developments, policy environment, socio-economic implications, and future possibilities. It seeks to understand how changing patterns of work are influencing employment, livelihoods, entrepreneurship, and economic participation across different sections of society.
+A particular focus is placed on the opportunities created by the gig economy for youth, women, and rural populations. Digital platforms and flexible employment models have the potential to expand access to income-generating activities beyond conventional workplaces and geographical boundaries. At the same time, the changing nature of work raises important questions about job security, income stability, workers’ rights, social protection, and long-term economic well-being.
+The book also examines some of the key challenges associated with platform-based employment. These include the need for appropriate social security mechanisms, legal recognition of gig workers, stable and fair incomes, skill development, and effective institutional support. Understanding these challenges is essential for developing policies that can balance technological innovation and economic flexibility with worker welfare and social justice.
+Through an interdisciplinary approach, the book considers the gig economy from economic, social, policy, labour, and developmental perspectives. It explores the role of government policies and initiatives, including those implemented during the NDA regime, and considers their potential contribution to strengthening the gig economy and improving opportunities for workers.
+An important objective of the book is to look beyond the present circumstances and develop a future roadmap for Bihar’s gig economy. It highlights the need for coordinated efforts involving government institutions, digital platforms, employers, educational institutions, skill-development organizations, and workers themselves. Such collaboration can help create a more inclusive and sustainable ecosystem for emerging forms of employment.
+Overall, this book provides a timely and insightful examination of one of the most significant transformations taking place in the world of work. By combining historical perspectives, contemporary trends, policy analysis, and future possibilities, it offers a valuable resource for students, researchers, academicians, policymakers, administrators, labour professionals, and anyone interested in employment, digital transformation, rural development, and the changing nature of work in India.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a2f24910-cc34-4519-a750-b32e1f72a619.webp</t>
+  </si>
+  <si>
+    <t>BD00070625</t>
+  </si>
+  <si>
+    <t>Discover GIG Economy in Rising Bihar by Dr. Abhishek Anand. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-47303-30-2, ASIN 9347303305.</t>
+  </si>
+  <si>
+    <t>Glimpses of Dogra Culture and Heritage</t>
+  </si>
+  <si>
+    <t>Ashok Kumar Sharma</t>
+  </si>
+  <si>
+    <t>2023-01-20 00:00:00</t>
+  </si>
+  <si>
+    <t>18.25 x 2.5 x 24</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/d4113362-1d14-42b7-9b21-8890652e982b.webp</t>
+  </si>
+  <si>
+    <t>BD00070134</t>
+  </si>
+  <si>
+    <t>Discover Glimpses of Dogra Culture and Heritage by Ashok Kumar Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779884, ASIN 9394779884.</t>
+  </si>
+  <si>
+    <t>Global Confrontation of Women Right to Nationality</t>
+  </si>
+  <si>
+    <t>Dr. Lovedeep Sandhu</t>
+  </si>
+  <si>
+    <t>2022-04-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Global Confrontation of Women Right to Nationality consists of various affinities and contrariety prevailing in various constitutional arrangements. It underlay’s the foundation for elucidation of legal issues of this subject which have become more and more global. It is lenient to make compliances, enthusiasms and deliberations on a pertinent study on several spurs of Statelessness presented in this book. Despite the discernible progress in the advancement of massive scale International databases and the availability of tools for comparative research methodology, which gives the impression of an illusion that comparisons study are unproblematic, the members of the legal fraternity shall agree that this area of research leaves us in state of difficulty and obscurity. This book provides a platform for authors, practitioners and educators to discuss the most alarming dilemma of Statelessness due to discriminatory nationality laws, in the fields of human rights of women.</t>
+  </si>
+  <si>
+    <t>Authored by
+Dr. Lovedeep Sandhu, Assistant Professor, Department of Laws, Guru Nanak Dev University, Amritsar, Punjab
+Foreword by
+Prof. (Dr.) Kuljit Kaur, Former Head, Department of Laws, Guru Nanak Dev University,Amritsar, Punjab</t>
+  </si>
+  <si>
+    <t>Global Confrontation of Women’s Right to Nationality examines the complex legal, constitutional, and human-rights issues surrounding women’s nationality and the continuing problem of statelessness across different jurisdictions. The book explores the similarities and differences found in constitutional and legal arrangements governing nationality, citizenship, and women’s rights, highlighting how discriminatory legal provisions can have profound consequences for women and their families.
+The right to nationality is a fundamental human right and an important foundation for the enjoyment of numerous civil, political, economic, and social rights. Yet, despite significant developments in international human-rights law, women in several parts of the world continue to face discriminatory nationality laws and practices. Such discrimination can prevent women from acquiring, retaining, or transferring nationality on an equal basis with men and may expose them and their children to the serious consequences of statelessness.
+A central concern of the book is the global challenge of statelessness arising from discriminatory nationality laws. It examines the legal and social dimensions of statelessness and considers how differences in national constitutional frameworks and citizenship legislation can create unequal outcomes for women. The book seeks to bring greater attention to these legal barriers and their implications for gender equality and human dignity.
+The work adopts a comparative and international perspective, recognizing that nationality laws operate within diverse constitutional, political, cultural, and legal environments. Comparative legal research provides an opportunity to identify both common patterns and significant differences among jurisdictions. At the same time, the book acknowledges the complexities involved in comparative research, emphasizing that differences in legal traditions, constitutional structures, and social contexts make the study of nationality and statelessness a challenging area of legal scholarship.
+The book provides a platform for authors, legal practitioners, educators, researchers, and scholars to engage with some of the most pressing questions concerning women’s right to nationality. Through diverse perspectives and legal analysis, it encourages discussion about discriminatory citizenship practices and the need for stronger legal safeguards to ensure equality in matters of nationality.
+Particular attention is given to the intersection of women’s rights, nationality, gender discrimination, and international human rights. The book highlights the importance of developing legal systems that recognize women as equal holders of nationality rights and eliminate provisions that create unequal treatment based on gender. It also encourages greater awareness of the broader consequences of discriminatory nationality laws, particularly for vulnerable individuals and families.
+Overall, Global Confrontation of Women’s Right to Nationality offers a significant contribution to the study of nationality law, statelessness, gender equality, constitutional law, and international human rights. By examining diverse legal frameworks and bringing together comparative perspectives, the book seeks to deepen understanding of the legal obstacles faced by women and stimulate informed debate about possible reforms.
+The book will be particularly valuable for law students, postgraduate scholars, researchers, academicians, legal practitioners, policymakers, human-rights professionals, and educators interested in nationality law, statelessness, women’s rights, comparative constitutional law, and international human-rights law. It provides a meaningful foundation for further research and encourages continued efforts toward eliminating discriminatory nationality laws and ensuring equal nationality rights for women worldwide.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/17f19d33-4932-4903-ac8a-f41cea9fb684.webp</t>
+  </si>
+  <si>
+    <t>BD00070159</t>
+  </si>
+  <si>
+    <t>Discover Global Confrontation of Women Right to Nationality by Dr. Lovedeep Sandhu. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681852, ASIN 9391681859.</t>
+  </si>
+  <si>
+    <t>Global Environmental Justice: Institutions, Policies and Implementations</t>
+  </si>
+  <si>
+    <t>Dr. Surendra Kumar Yadav</t>
+  </si>
+  <si>
+    <t>978-93-90818-44-0</t>
+  </si>
+  <si>
+    <t>2021-07-27 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 2.5 x 21.5</t>
+  </si>
+  <si>
+    <t>Earth’s resources, while vast, are finite. Increasingly, humans have come to realize that we must be better stewards of those resources and that economic activity must be carried out in ways that do not compromise the ability of future generations to prosper. The sustainability challenge is to develop innovations and policies that allow humanity to meet current and future environmental, human health, economic, and societal needs.As governments strive to tackle inter-related challenges such as energy and materials security, climate change and pollution. Based on abundant scientific evidence or our own current experiences, we recognize that the global climate is rapidly warming and becoming increasingly unstable due to human-caused atmospheric carbon pollution primarily from the burning of fossil fuels.Author also recognize that in spite of 35 years of credible scientific warnings, global warming is still rising and has now reached dangerous levels! This book is the result of facilitating, researching of teaching fraternity from all over India. This book places a clear emphasis on research skills of teachers and also ensures that those skills are based on rigorous and current research. This book uses realistic examples to help the society get inside what group work is really like. In addition to this, it will help to distinguish between effective and best practices as well as to help them to identify these best practices they wish to adopt to improve their research interaction. This framework allows the authors and readers to place new information and skills development into a larger context of innovation. Approach the title of this book, it allows in communicating in Groups Building Relationships for Effectiveness of both researchers and teachers. In this, the authors and readers will discover the unique dynamics of communication of their own research work and the essential skills that lead to success, and the roles, tasks, and processes that pave the way for ef</t>
+  </si>
+  <si>
+    <t>Earth’s natural resources are vast but finite, making sustainability one of the most important challenges facing humanity today. As economic and technological activities continue to expand, there is an urgent need to ensure that present development does not compromise the ability of future generations to meet their environmental, social, health, and economic needs. This book explores the growing sustainability challenges facing society and highlights the importance of innovative thinking, responsible policies, and collaborative research in addressing them.
+Among the major challenges discussed are climate change, pollution, energy security, materials security, and the responsible use of natural resources. Strong scientific evidence and contemporary experiences demonstrate that human activities, particularly the continued burning of fossil fuels, have contributed significantly to rising atmospheric carbon emissions and global warming. Despite decades of scientific warnings, climate change continues to intensify, creating serious consequences for ecosystems, human health, economies, and communities.
+The book is the outcome of research, teaching, and academic engagement with members of the teaching fraternity from across India. It places particular emphasis on strengthening the research skills of teachers and researchers through rigorous, relevant, and contemporary approaches. It recognizes that effective research is not limited to individual knowledge and expertise but also depends on communication, collaboration, teamwork, and the ability to build productive professional relationships.
+Through realistic examples and practical discussions, the book provides readers with an understanding of what effective group work and research interaction involve. It helps distinguish between ordinary practices and effective or best practices, enabling teachers and researchers to identify approaches that can improve their research activities, collaboration, and professional interactions.
+An important theme of the book is communication within groups. Effective communication is essential for developing relationships, sharing knowledge, resolving challenges, coordinating research activities, and achieving common goals. By examining the dynamics of group communication, the book encourages readers to understand their own communication styles and recognize the roles, responsibilities, tasks, and processes that contribute to successful teamwork.
+The framework presented in the book connects research skills, communication, collaboration, innovation, and sustainability within a broader context. It encourages readers to apply new knowledge and develop practical skills that can contribute to more effective research and teaching practices. In doing so, the book serves as a useful resource for teachers, researchers, academic professionals, and others interested in improving collaborative research and educational practices.
+Overall, this book emphasizes that addressing complex global challenges requires more than scientific knowledge alone. It requires effective communication, meaningful collaboration, innovative thinking, and responsible action. By bringing these elements together, the book provides a practical and research-oriented perspective on building stronger relationships and more effective groups among teachers and researchers, ultimately contributing to a more sustainable and knowledge-driven society.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/0f1b8c86-e150-46aa-b42c-17074d0c71bf.webp</t>
+  </si>
+  <si>
+    <t>BD00070594</t>
+  </si>
+  <si>
+    <t>Discover Global Environmental Justice: Institutions, Policies and Implementations by Dr. Aruna Kumari Nakkella. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-44-0, ASIN 9390818443.</t>
   </si>
   <si>
     <t>Glossary of Management</t>
   </si>
   <si>
     <t>Prof. (Dr.) K. P. Yadav</t>
   </si>
   <si>
     <t>Dr. Biswa Mohane Jena</t>
   </si>
   <si>
     <t>2025-10-15 00:00:00</t>
   </si>
   <si>
     <t>14 x 1.8 x 21.5</t>
   </si>
   <si>
     <t>The book“Glossary Management”authored by Prof. (Dr.) K. P. Yadav, Dr. Biswamohan Jena, and Dr. Samir Kumar Panigrahi serves as a comprehensive reference guide encompassing the core concepts of Commerce and Management. Designed with academic clarity and professional relevance, this book provides precise definitions, explanations, and interpretations of essential terms used across various disciplines such as accounting, finance, marketing, human resource management, Business Statistics, and business administration.</t>
   </si>
   <si>
     <t>Prof. (Dr.) K. P. Yadav, a distinguished academician and visionary leader, currently serves as Vice Chancellor of MATS University, Raipur (NAAC A+). He is also the Hon’ble President of India’s Nominee for IIIT Tiruchirappalli and Nagaland Central University, and Governor’s Nominee to Mahatma Gandhi University of Horticulture &amp; Forestry and Atal Bihari Bajpai University, Chhattisgarh.
 Dr. Biswa Mohana Jena is Former Head, Department of Commerce in Netaji Subhas Chandra Bose (A Govt Lead) College, Sambalpur. He has teaching experience of 15 years. His keen areas of interest are Auditing, Financial Accounting, Cost Accounting, Management Accounting, Business Statistics, Financial Management, Corporate Accounting, Entrepreneurship, Business Law etc.
 Dr. Samir Kumar Panigrahi holds B. Com (Accounting Hons.), M. Com (Financial Management), MBA (Finance &amp; Marketing), M.Phil. in Commerce, Ph.D. (Commerce &amp; Management), Post-Doctoral Fellowship (Management), LL. B, LL.M., and Ph.D. (Law) Continuing.</t>
   </si>
   <si>
     <t>Glossary Management, authored by Prof. (Dr.) K. P. Yadav, Dr. Biswamohan Jena, and Dr. Samir Kumar Panigrahi, is a comprehensive and authoritative reference guide that brings together the essential terminology of Commerce and Management in a clear, systematic, and accessible format. In an increasingly dynamic business environment, where students, educators, researchers, and professionals encounter an ever-expanding range of technical concepts, a reliable and well-organized glossary becomes an indispensable learning resource. This book has been developed to meet that need by providing accurate definitions, concise explanations, and contextual interpretations of the fundamental terms that form the foundation of business education and practice.
 The study of Commerce and Management encompasses numerous specialized disciplines, each with its own vocabulary, theoretical frameworks, and professional applications. Whether one is studying accounting principles, analysing financial statements, understanding marketing strategies, managing human resources, interpreting business statistics, or exploring organizational behaviour, familiarity with the correct terminology is essential for academic success and professional competence. Recognizing this requirement, the authors have compiled an extensive collection of key concepts that enables readers to develop a strong conceptual understanding while enhancing their communication and analytical skills.
 One of the distinguishing features of Glossary Management is its interdisciplinary coverage. The book draws terminology from a wide spectrum of subjects within Commerce and Management, making it a valuable companion for learners at various stages of their academic and professional journeys. It includes carefully selected terms from accounting, financial management, banking, economics, marketing management, human resource management, business statistics, organizational behaviour, entrepreneurship, business law, taxation, production and operations management, strategic management, business administration, and other related fields. By integrating concepts from multiple disciplines into a single reference volume, the book provides readers with a holistic understanding of the language of business.
 Each entry has been presented with precision and simplicity, ensuring that complex concepts are explained in language that is easy to understand without compromising academic accuracy. The definitions are supported by concise explanations that clarify the meaning and practical significance of each term, enabling readers not only to memorize terminology but also to appreciate its relevance in real-world business situations. This approach makes the book particularly useful for students preparing for examinations, competitive tests, classroom discussions, presentations, and project work.
 The book has been designed with the needs of a diverse readership in mind. Undergraduate and postgraduate students will find it an excellent study companion for strengthening conceptual clarity across different management subjects. Researchers and scholars can use it as a quick reference while reviewing literature, preparing academic papers, or conducting interdisciplinary research. Faculty members may rely on it to simplify classroom teaching and enhance students’ understanding of technical terminology. Professionals working in business organizations, financial institutions, government agencies, and corporate sectors will also benefit from its concise explanations, which support effective communication and informed decision-making in the workplace.
 A significant strength of the book lies in its emphasis on conceptual accuracy and consistency. In disciplines such as Commerce and Management, the correct interpretation of technical terms is essential because even minor misunderstandings can lead to incorrect analysis or inappropriate business decisions. By presenting standardized definitions and widely accepted interpretations, the authors help readers build a solid conceptual foundation that supports both academic learning and professional application.
 Beyond serving as a dictionary of business terms, Glossary Management functions as a valuable educational resource that promotes continuous learning. The carefully organized entries encourage readers to explore relationships among concepts across different functional areas of management, fostering interdisciplinary thinking and integrated understanding. As business education increasingly emphasizes analytical reasoning, strategic decision-making, and practical problem-solving, the ability to comprehend and correctly apply technical terminology becomes a critical skill. This glossary contributes significantly to that objective by making business language accessible and meaningful.
 Another noteworthy aspect of the book is its practical orientation. Many of the included terms are directly applicable to contemporary business environments shaped by globalization, digital transformation, technological innovation, entrepreneurship, financial inclusion, and evolving management practices. Readers are therefore equipped not only with theoretical knowledge but also with terminology that reflects current developments in commerce and business management. This contemporary relevance enhances the usefulness of the book for both academic study and professional practice.
 The collaborative expertise of the three authors further strengthens the quality and reliability of the work. Drawing upon their extensive academic experience, research contributions, and engagement with management education, the authors have carefully selected and organized the terminology to reflect the changing needs of learners and practitioners. Their combined knowledge ensures that the glossary maintains academic rigour while remaining practical, reader-friendly, and relevant to modern business education.
 The systematic organization of the glossary allows users to locate information quickly and efficiently, making it an ideal desk reference for everyday consultation. Whether readers seek clarification of a single concept or wish to reinforce their understanding of an entire subject area, the book provides a convenient and dependable source of information. Its clear structure and accessible presentation make it equally suitable for self-learning, classroom instruction, library reference, and professional use.
 Overall, Glossary Management is much more than a compilation of business terminology. It is a comprehensive knowledge resource that supports learning, teaching, research, and professional development across the broad spectrum of Commerce and Management. By presenting essential concepts with clarity, precision, and contextual relevance, the book empowers readers to communicate effectively, strengthen conceptual understanding, and confidently engage with the language of business. As a practical reference guide and academic companion, it will prove invaluable for students, educators, researchers, and professionals seeking a reliable foundation in the terminology that underpins contemporary commerce and management studies.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3fe520c4-052b-4385-8844-6cf2c212e56f.webp</t>
   </si>
   <si>
     <t>BD00069493</t>
   </si>
   <si>
     <t>Discover Glossary of Management by Prof. (Dr.) K. P. Yadav. This book is published by Bharti Publications in Paperback format, ISBN 9789349566064, ASIN 9349566060, under Management.</t>
+  </si>
+  <si>
+    <t>Green Intellectual Property and Climate Change Mitigation Technologies: Road Ahead</t>
+  </si>
+  <si>
+    <t>Dr. Lipika Sharma</t>
+  </si>
+  <si>
+    <t>978-93-90818-80-8</t>
+  </si>
+  <si>
+    <t>939081880X</t>
+  </si>
+  <si>
+    <t>2021-06-17 00:00:00</t>
+  </si>
+  <si>
+    <t>With the growth of the civilization, industrial and technological advancement there is depletion of the limited amount of non-renewable natural resources. Hence due to constant rise in use of carbon-based energy sources and considering the infinite global energy demand it is estimated that life will be at the verge of extinction in near future. In view of this there is eminent danger of climate change which has capabilities to transform life on planet earth for all times to come. This calls for moving towards green technologies which will bring growth in a sustainable manner. Hence it is necessary to conserve the limited natural resources for continuous survival and sustainable development of humanity. Green energy is unquestionably seen as an answer to the global climate change. To have innovation in the area to create green technology and to get protection under intellectual property regime is a daunting task. As a result, only a collective efforts, commitment and co-operation at international level would be able to guarantee that greenhouse gas emissions are kept under check with the help of new innovative methods which are green in their approach. For continuous survival, going green is not a choice, but a necessity. Green technology refers to environment friendly or clean technology like generation of energy from solar panels, windmills etc. In the present scenario it has been aptly stated that We have not inherited this earth from our forefathers; we have borrowed it from our children. This book is an endeavor to throw light on international efforts around developing and ulitising green intellectual property to mitigate climate change.</t>
+  </si>
+  <si>
+    <t>The rapid growth of civilisation, industrialisation, and technological advancement has placed unprecedented pressure on the planet’s limited natural resources. The continued dependence on non-renewable, carbon-based energy sources, coupled with rising global energy demands, has intensified concerns surrounding environmental degradation and climate change. The consequences of these developments have the potential to fundamentally transform life on Earth, making sustainable development and resource conservation essential for the continued survival and well-being of humanity.
+In this context, the transition towards green technologies and renewable energy has emerged as an important pathway to achieving sustainable growth. Technologies based on clean and renewable sources, such as solar and wind energy, offer significant opportunities to reduce dependence on fossil fuels and mitigate greenhouse gas emissions. However, developing innovative green technologies is only one part of the challenge. Ensuring adequate legal protection for such innovations through the intellectual property regime presents equally significant questions.
+This book examines the intersection of climate change, green technology, and intellectual property rights, with particular emphasis on international efforts to promote innovation and facilitate the development and utilisation of environmentally sustainable technologies. Intellectual property protection can provide incentives for technological innovation, but questions concerning accessibility, technology transfer, affordability, and equitable distribution remain critical, particularly in the context of global climate action.
+The book highlights the need for greater international cooperation, collective commitment, and coordinated policy approaches to address climate change effectively. Since environmental challenges transcend national boundaries, individual countries cannot tackle them in isolation. Meaningful progress requires collaborative efforts to encourage research and innovation, facilitate the transfer of green technologies, strengthen legal frameworks, and ensure that intellectual property systems contribute constructively to global environmental objectives.
+The concept of green intellectual property therefore assumes growing significance. It represents an opportunity to align innovation and intellectual property protection with the broader goals of environmental sustainability. At the same time, it raises important legal and policy considerations regarding how intellectual property rights can encourage technological advancement without creating unnecessary barriers to the widespread adoption of environmentally beneficial technologies.
+The book seeks to illuminate the international initiatives and legal developments surrounding the creation, protection, and utilisation of green intellectual property as a means of addressing climate change. It underscores the principle that sustainable development is not merely an option for the future but an immediate necessity. The transition towards greener technologies requires a balance between economic growth, technological innovation, environmental protection, and the responsible use of natural resources.
+Ultimately, the book presents a compelling examination of how intellectual property law and international cooperation can contribute to the global response to climate change. It reinforces the idea that the Earth is not merely a resource inherited from previous generations, but a shared responsibility towards future generations. By encouraging innovation, strengthening international collaboration, and promoting sustainable technologies, green intellectual property can become an important instrument in building a cleaner, more sustainable, and resilient future.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/96437c1d-b921-4cfb-bb61-cd8512f0daee.webp</t>
+  </si>
+  <si>
+    <t>BD00070511</t>
+  </si>
+  <si>
+    <t>Discover Green Intellectual Property and Climate Change Mitigation Technologies: Road Ahead by Dr. Lipika Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-80-8, ASIN 939081880X.</t>
   </si>
   <si>
     <t>HANDBOOK of DERIVATIVES</t>
   </si>
   <si>
     <t>Dr. P. V. Rajeev</t>
   </si>
   <si>
     <t>Mathematics</t>
   </si>
   <si>
     <t>14 x 2.5 x 22</t>
   </si>
   <si>
     <t>The world is undergoing a constant change and is exposing the firms as well as investors to a high level of risk. Derivatives are considered as a risk management tool, firms and investors have faced difficulties with derivatives since the managers or investors have a little knowledge of how to use derivatives rather than understanding the pricing of derivatives. Existing textbooks aim to train students to become traders rather than users of derivatives. To be a user of derivative it is important to understand how value is being created by managing risk and how derivatives can be used to manage risk, and this textbook aims to provide this as an outcome. Derivatives are instruments to manage financial risks if managers and retail investors understands derivatives and how it could be used to manage risk. The book divided in fourteen chapters, the chapter focuses on the present level of trading of derivatives at the Indian level and the trend being followed over the years at the major exchanges in India.</t>
   </si>
   <si>
     <t>Derivatives and Risk Management is a comprehensive textbook that provides a practical and user-oriented understanding of derivatives as effective tools for managing financial risk. Recognising the increasing complexity and uncertainty of global financial markets, the book focuses on how derivatives can be used to minimise risk rather than merely explaining trading techniques. It is designed for students, managers, retail investors, and finance professionals who seek to understand the strategic role of derivatives in financial decision-making.
 The book begins by introducing the concept, nature, and significance of derivatives in today's dynamic financial environment. It explains how businesses and investors are exposed to various financial risks, including market risk, interest rate risk, currency risk, and price volatility, and demonstrates how derivative instruments can help manage these uncertainties. Rather than concentrating solely on derivative pricing or speculative trading, the book emphasises their practical application in risk management and value creation.
 A key strength of the text is its focus on developing users of derivatives rather than traders. It highlights that effective use of derivatives requires a clear understanding of risk exposure, hedging strategies, and financial decision-making. Readers are guided through the principles of identifying, measuring, and managing risk, enabling them to appreciate how derivative instruments contribute to organisational stability and investment protection.
 Organised into **fourteen well-structured chapters**, the book systematically covers the major types of derivative instruments, their characteristics, applications, and risk management strategies. It explains the functioning of futures, options, swaps, and other derivative products while illustrating how these instruments can be employed to hedge financial risks across different market conditions.
 The book also provides a detailed analysis of the **Indian derivatives market**, examining the evolution and growth of derivative trading in India. It discusses the present level of trading activity, market trends, and the performance of major Indian stock exchanges over the years. This practical perspective enables readers to understand the regulatory framework, market practices, and the increasing significance of derivatives within the Indian financial system.
 Written in a clear and student-friendly style, the book combines theoretical concepts with practical insights to enhance conceptual understanding and analytical thinking. Real-world examples and contemporary market perspectives help readers relate financial theories to actual business and investment scenarios.
 Overall, *Derivatives and Risk Management* serves as an essential academic and professional resource for students of commerce, management, finance, and economics, as well as for investors and financial practitioners. By focusing on the practical use of derivatives for managing financial risk and creating value, the book equips readers with the knowledge and skills needed to make informed financial decisions in an increasingly uncertain global economy.</t>
   </si>
@@ -2005,81 +3387,263 @@
     <t>Book Summary
 Human Resource Management: Concepts and Examples is a comprehensive guide that explores the principles, practices, and emerging trends in the field of Human Resource Management (HRM). Designed to bridge the gap between theory and practice, the book presents fundamental HR concepts alongside practical examples and real-world scenarios, enabling readers to understand how human resource strategies contribute to organizational success. It serves as an essential resource for students, educators, HR professionals, managers, entrepreneurs, and anyone interested in understanding the evolving role of human resource management in modern organizations.
 The book begins by introducing the concept, nature, objectives, and significance of Human Resource Management. It explains how HRM has evolved from a traditional personnel management function into a strategic business partner that plays a vital role in achieving organizational goals. The authors discuss the importance of managing human capital effectively, emphasizing that employees are valuable assets whose knowledge, skills, creativity, and commitment determine an organization's long-term growth and competitiveness.
 One of the distinguishing features of the book is its practical approach to learning. Each concept is supported by relevant examples, illustrations, and workplace scenarios that demonstrate how HR principles operate in real organizational settings. These examples help readers understand complex HR functions more clearly while encouraging them to apply theoretical knowledge to practical situations. By combining conceptual discussions with case-based learning, the book creates an engaging and application-oriented learning experience.
 The text provides a detailed examination of the major functions of Human Resource Management. It discusses human resource planning, recruitment, selection, placement, induction, training, and development, explaining how organizations identify, attract, and retain talented employees. The book highlights the importance of systematic workforce planning and effective recruitment strategies in building a competent and motivated workforce capable of meeting organizational objectives.
 Performance management forms another significant area of discussion. The authors explain various methods of performance appraisal, employee evaluation, feedback systems, and performance improvement strategies. The book emphasizes that effective performance management not only measures employee contributions but also promotes continuous learning, professional growth, and organizational excellence. It also explores the relationship between performance evaluation, career development, promotions, rewards, and employee motivation.
 Compensation and reward management are discussed in detail, covering salary structures, incentives, bonuses, employee benefits, and recognition programmes. The book explains how fair and competitive compensation systems contribute to employee satisfaction, productivity, and retention. It also examines various motivational theories and demonstrates how organizations can create a positive work environment through financial and non-financial rewards.
 Employee relations and labour management receive considerable attention throughout the book. The authors discuss communication, teamwork, grievance handling, conflict resolution, collective bargaining, industrial relations, and workplace discipline. They highlight the importance of maintaining harmonious employer-employee relationships and creating an organizational culture based on trust, collaboration, diversity, and mutual respect. The book also examines the role of leadership and organizational behaviour in fostering employee engagement and improving workplace performance.
 Recognizing the rapidly changing business environment, the book explores the impact of technology and digital transformation on Human Resource Management. It discusses Human Resource Information Systems (HRIS), artificial intelligence, data analytics, automation, virtual recruitment, online training platforms, and digital performance management systems. The authors explain how technological innovations are reshaping HR functions by improving efficiency, enhancing decision-making, and enabling organizations to manage geographically dispersed workforces more effectively.
 Globalization is another important theme addressed in the book. As businesses increasingly operate across national boundaries, HR professionals face new challenges related to cultural diversity, international workforce management, global leadership, expatriate management, and cross-cultural communication. The book provides valuable insights into managing human resources in multinational organizations while highlighting the importance of inclusive workplace practices and ethical leadership in a global business environment.
 The authors also discuss contemporary issues such as talent management, employee engagement, work-life balance, organizational culture, diversity and inclusion, corporate social responsibility, emotional intelligence, and employee well-being. These topics reflect the expanding scope of Human Resource Management beyond administrative functions, emphasizing its strategic contribution to innovation, organizational resilience, and sustainable business growth.
 Legal and ethical dimensions of HRM are also examined, helping readers understand the importance of complying with labour laws, employment regulations, workplace safety standards, and ethical business practices. The book highlights the responsibilities of HR professionals in ensuring fairness, equality, transparency, and accountability in all employment-related decisions while protecting employee rights and organizational integrity.
 Throughout the text, practical examples, discussion questions, and applied illustrations encourage readers to develop analytical and problem-solving skills. These features make the book particularly useful for classroom learning, professional training, competitive examinations, and self-study. The accessible language and systematic presentation of topics ensure that both beginners and advanced learners can easily grasp the concepts and apply them in real-life organizational contexts.
 Overall, Human Resource Management: Concepts and Examples offers a balanced blend of theoretical knowledge and practical application, providing readers with a comprehensive understanding of modern HR practices. By addressing both traditional HR functions and emerging challenges posed by technology, globalization, and changing workforce expectations, the book prepares readers to manage human resources effectively in dynamic organizational environments. It serves as a valuable reference for building competent HR professionals capable of contributing to organizational success through strategic people management, ethical leadership, and continuous innovation.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/34ab8376-00cc-4937-b318-9dc79772cc83.webp</t>
   </si>
   <si>
     <t>BD00069604</t>
   </si>
   <si>
     <t>Discover Human Resource Management: Concepts and Examples by Dr. Rakesh Verma. This book is published by Bharti Publications in Paperback format, ISBN 9788119079995, ASIN 8119079995, under Human Resources, Management.</t>
   </si>
   <si>
+    <t>Human Rights in India: An Insight to the Challenges Related to Women</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Aditya Tomer</t>
+  </si>
+  <si>
+    <t>Dr. Neha Bahl</t>
+  </si>
+  <si>
+    <t>978-93-90818-62-4</t>
+  </si>
+  <si>
+    <t>2021-05-25 00:00:00</t>
+  </si>
+  <si>
+    <t>15.5 x 2 x 23.75</t>
+  </si>
+  <si>
+    <t>The book titled “Human Rights in India: An Insight to the Challenges related to Women”, an attempt has been made to comment upon and explain the various human rights issues related with women. This book is an encounter to give a comparative law which can be used by judges to survey legal developments in similarly situated jurisdictions, lawyers in advising their clients on cross-border matters, and international organisations to promote legal reforms to strengthen the rule of law and human rights. This book aims to provide a platform for discussion on the said themes which include Triple Talaq and the Constitution of India, Acid Attack, Sex Selection and Abortion, Reproductive Rights of Women in India, Prevention of Women from Sexual Offences, Inequality in Education and Employment for Women, Mental Health of Women, Legal Rights of Surrogates in India, Honour Killing, Human Rights of Women in the Tribal areas of India and many more.</t>
+  </si>
+  <si>
+    <t>Human Rights in India: An Insight into the Challenges Related to Women explores the complex and diverse human rights issues faced by women in India. The book examines the legal, social, constitutional, cultural, and institutional challenges that continue to influence women's rights, dignity, equality, freedom, and access to justice. It seeks to provide readers with a deeper understanding of the legal framework surrounding women's rights while highlighting areas where further reform and effective implementation are required.
+Women’s human rights are an integral part of the broader human rights framework and are closely connected with the principles of equality, non-discrimination, liberty, dignity, and social justice. Despite significant constitutional and legislative developments, women in India continue to encounter numerous challenges in their personal, social, educational, professional, and reproductive lives. This book brings together discussions on several such contemporary issues and provides a platform for examining them from a legal and human rights perspective.
+A significant feature of the book is its comparative law perspective. Comparative legal analysis can help judges examine legal developments in similarly situated jurisdictions, assist lawyers in addressing cross-border legal matters, and support international organisations in promoting legal reforms aimed at strengthening the rule of law and protecting human rights. By placing Indian legal issues within a wider comparative framework, the book encourages readers to understand how different legal systems respond to challenges concerning women's rights and how such experiences may contribute to the development of effective legal mechanisms in India.
+The book addresses a wide range of important and sensitive themes. These include Triple Talaq and the Constitution of India, acid attacks, sex selection and abortion, reproductive rights of women, prevention of sexual offences against women, inequality in education and employment, women's mental health, legal rights of surrogates, honour killings, and the human rights of women in tribal areas of India, among several other issues.
+The discussion of Triple Talaq considers the intersection of personal law, constitutional principles, gender equality, and women's rights. Similarly, the examination of acid attacks highlights the severe physical, psychological, social, and legal consequences faced by survivors and the need for effective legal protection and rehabilitation.
+Issues concerning sex selection, abortion, and reproductive rights are examined in the context of women's autonomy, dignity, healthcare, and legal protection. The book also addresses sexual offences against women and considers the importance of effective laws, institutional mechanisms, awareness, and access to justice in preventing violence and protecting survivors.
+Another important area explored is the continuing inequality experienced by women in education and employment. Equal access to educational and professional opportunities is essential for empowerment and social development, yet structural and societal barriers continue to affect women's participation and advancement. The book also draws attention to women's mental health, an area that is often overlooked in discussions of human rights, despite its close connection with dignity, well-being, equality, and quality of life.
+The legal rights of surrogates in India represent another complex area where questions of reproductive autonomy, exploitation, consent, healthcare, and legal protection intersect. Likewise, the discussion of honour killing and the human rights of women in tribal areas highlights how social customs, community structures, vulnerability, and access to legal institutions can influence women's ability to exercise their fundamental rights.
+Overall, the book seeks to create an academic and intellectual platform for discussing contemporary challenges relating to women's human rights in India. It combines legal analysis with broader social concerns and emphasises the importance of effective laws, judicial interpretation, institutional mechanisms, and social awareness in advancing gender justice.
+This book will be valuable for law students, legal practitioners, judges, researchers, academicians, policymakers, human rights organisations, and readers interested in women's rights and social justice. It contributes to the ongoing discourse on strengthening legal protection for women and promoting a society based on equality, dignity, justice, and respect for human rights.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/dbf7a741-c61f-44f4-9e05-c918c05b235d.webp</t>
+  </si>
+  <si>
+    <t>BD00070578</t>
+  </si>
+  <si>
+    <t>Discover Human Rights in India: An Insight to the Challenges Related to Women by Prof. (Dr.) Aditya Tomer. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-62-4, ASIN 9390818621.</t>
+  </si>
+  <si>
+    <t>Human Rights, Gender and Environment</t>
+  </si>
+  <si>
+    <t>Dr. Seema Agrawal</t>
+  </si>
+  <si>
+    <t>978-93-90818-41-9</t>
+  </si>
+  <si>
+    <t>2021-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>13.97 x 2.5 x 21.59</t>
+  </si>
+  <si>
+    <t>This book is primary attempts to help in understanding three crucial, sensitive and very relevant issues Human Rights, Gender and environment in different point of views and different aspects. This work will be useful for students, research Scholars and other readers for understanding these issues in different ways and will open a window to a great world of ideas. This book will be useful in gender studies And Environmental studies along with deeper understanding of Human rights.</t>
+  </si>
+  <si>
+    <t>This book is an attempt to develop a comprehensive understanding of three crucial, sensitive, and highly relevant contemporary issues: Human Rights, Gender, and Environment. These interconnected areas have a profound impact on individuals, communities, and society, and their understanding requires examining them from diverse perspectives and across different social, cultural, legal, and environmental contexts.
+The book brings together discussions that explore the various dimensions of human rights, gender relations, equality, social justice, and environmental concerns. It encourages readers to look beyond conventional perspectives and develop a deeper understanding of the challenges and opportunities associated with these important areas. By examining these issues through different viewpoints, the book provides a broader framework for understanding their relevance in the contemporary world.
+Human rights form an essential foundation for dignity, equality, freedom, and justice. The book explores the importance of recognizing and protecting these rights while drawing attention to the challenges faced by individuals and communities in different circumstances. At the same time, gender remains an important area of social inquiry, particularly in relation to equality, participation, empowerment, discrimination, and changing social relationships.
+Environmental concerns constitute another major focus of the book. Growing environmental challenges have made sustainable development, environmental protection, and responsible use of natural resources essential areas of study. The relationship between human societies and the environment also raises important questions concerning rights, responsibilities, development, and social justice.
+The book is particularly useful for students, research scholars, teachers, and other readers who wish to develop a deeper and multidimensional understanding of Human Rights, Gender, and Environment. It can serve as a valuable academic resource for courses and research in Gender Studies, Environmental Studies, Human Rights Studies, Social Sciences, and related interdisciplinary fields.
+By bringing these three themes together, the book creates an opportunity to understand how human rights, gender, and environmental issues are often interconnected. It encourages readers to engage critically with contemporary social concerns and to appreciate the diversity of ideas and perspectives surrounding them.
+Overall, this work seeks to open a window to a wider world of knowledge and ideas. It provides readers with an accessible yet thoughtful foundation for exploring some of the most significant issues affecting individuals and society today, while encouraging further academic inquiry, research, discussion, and reflection.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/d419ad78-0c22-4986-a71e-6572723b3c38.webp</t>
+  </si>
+  <si>
+    <t>BD00070598</t>
+  </si>
+  <si>
+    <t>Discover Human Rights, Gender and Environment by Dr. Seema Agrawal. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-41-9, ASIN 9390818419.</t>
+  </si>
+  <si>
+    <t>ICT with Tourism &amp; Management</t>
+  </si>
+  <si>
+    <t>Dr. Jagdish Gupta</t>
+  </si>
+  <si>
+    <t>Ankur Mittal</t>
+  </si>
+  <si>
+    <t>tourism</t>
+  </si>
+  <si>
+    <t>2021-12-16 00:00:00</t>
+  </si>
+  <si>
+    <t>The ICT plays a vital role in tourism, travel and hospitality industry. ICT have been transforming the tourism worldwide. ICT’s becoming a key component of competitiveness of a destination. Modern tourism market has been continuously evolving in qualitative &amp; quantitative ness. ICT have a leading or prominent role in determining the future direction and pace of the tourism industry.IT is widely used in reservation system in travel and hospitality industry. This book covers a diversity of fields within the area of ICT &amp; tourism. The chapters published in this book advance the current knowledge of academicians in the field of M-tourism, social media, marketing and virtual tourism. This book is an evident that ICT and tourism will continue to contribute in our society.</t>
+  </si>
+  <si>
+    <t>ICT and Tourism: Emerging Trends and Digital Transformation explores the growing significance of Information and Communication Technology (ICT) in the tourism, travel, and hospitality industry. Over the years, technological advancement has fundamentally transformed the way tourism destinations, businesses, service providers, and travellers interact, communicate, market, and conduct transactions. ICT has consequently emerged as a key factor influencing the competitiveness, efficiency, accessibility, and future development of tourism destinations.
+The book examines how the tourism industry has continuously evolved in response to changing consumer expectations, technological innovations, and emerging market trends. In this rapidly transforming environment, ICT plays a prominent role in determining both the direction and pace of tourism development. Digital technologies have enabled tourism businesses to improve their services, expand their market reach, enhance customer engagement, and provide more personalized experiences.
+One of the important applications of ICT in tourism and hospitality is the use of digital reservation and booking systems. These technologies have transformed traditional approaches to travel planning and accommodation by making information, availability, and booking services accessible through digital platforms. Such systems have improved convenience for consumers while enabling businesses to manage their operations and customer relationships more efficiently.
+The book brings together contributions covering a diverse range of themes at the intersection of ICT and tourism. It provides insights into emerging areas such as M-tourism, social media, digital marketing, and virtual tourism, highlighting the ways in which technology is reshaping tourism experiences and business practices.
+The discussion of M-tourism reflects the growing importance of mobile technologies in travel and tourism. Mobile devices have become an essential tool for travellers seeking information, making reservations, navigating destinations, communicating with service providers, and sharing their experiences. The book examines how mobile technologies are contributing to more connected and flexible tourism experiences.
+The role of social media is another important dimension explored in the book. Social platforms have transformed tourism marketing and communication by enabling destinations and businesses to interact directly with potential and existing visitors. At the same time, travellers increasingly use social media to discover destinations, share experiences, influence travel decisions, and evaluate tourism services.
+The book also highlights the growing importance of digital marketing in promoting tourism destinations and services. Technology-enabled marketing strategies allow tourism organizations to reach wider audiences, respond to changing consumer preferences, and develop more targeted communication approaches.
+Another emerging area addressed is virtual tourism, which demonstrates how digital environments can provide alternative and innovative ways of experiencing destinations. Virtual technologies have the potential to complement traditional tourism by enabling users to explore places digitally and experience tourism-related content through immersive platforms.
+Overall, ICT and Tourism: Emerging Trends and Digital Transformation provides a broad perspective on the evolving relationship between technology and tourism. By bringing together diverse themes and research perspectives, the book demonstrates how ICT has become an integral component of contemporary tourism and hospitality and how its influence is likely to continue expanding.
+The book will be valuable for students, academicians, researchers, tourism professionals, hospitality managers, destination marketers, policymakers, and practitioners interested in tourism technology, digital marketing, hospitality management, M-tourism, social media, and virtual tourism. It provides a useful foundation for understanding how technological innovation can contribute to the continued transformation and development of the tourism industry and its role in society.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/35fc14af-7a58-4595-aacc-df90c10c82b9.webp</t>
+  </si>
+  <si>
+    <t>BD00070175</t>
+  </si>
+  <si>
+    <t>Discover ICT with Tourism and Management by Dr. Jagdish Gupta. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681654, ASIN 9391681654, under Management, tourism.</t>
+  </si>
+  <si>
+    <t>Identification of Abusive Relationships and Prevention of Domestic Violence</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Pradeep Kulshrestha</t>
+  </si>
+  <si>
+    <t>Mr. Namit Kumar Srivastava</t>
+  </si>
+  <si>
+    <t>Family Relationships</t>
+  </si>
+  <si>
+    <t>15 x 2 x 22</t>
+  </si>
+  <si>
+    <t>Domestic violence is an abhorrent act that involves at its very core abuse of dominant position within a relationship. Abusive relationship manifests itself in various forms of domestic violence both physical and psychological. Unfortunately women continue to remain the main victims of abusive relationships and domestic violence, however, children and elderly also face it in some form or another within the household. Fundamentally, domestic violence is a human rights issue which is universal in nature, and which affects its victim in varied ways adversely affecting their role in the society. Several laws and international conventions/regulations are in place but the plight of victims of domestic violence especially women continue to be miserable. Overall, the issue of abusive relationships and domestic violence remains central to the protection of right to life and dignity of the women. The emancipation of victims of abusive relationships depends largely on the approach of policy makers in finding new solutions and better ways of implementing the already existing redressal mechanisms. This publication is an attempt to provide diagnosis of the issue at hand and also to come up with answers to some of the unique dimensions of the same.</t>
+  </si>
+  <si>
+    <t>Prof. (Dr) Pradeep Kulshrestha is presently Dean School of Law, Shinde University, Greater Noida, Ume Pradesh (Delhi NCR Dr. Pradeep Kalibrestha has jeine Scheel of Love, Sharda University, Greater Noida in December 2015 as Professor. Pier to joining Shanda University, he was with KR. Mangeres University Professor &amp; Doin, School of Law. De Pradeep Kulblwestha receiveil merit scholarship front the Geverset of Utar Pradesh Helspublished Coreitational Lawal India and Law of Test for the Lavstevents and his academic work Cretinal Justice in balia Maladies Challenges and Recourse has been published by Lambert Gemmaty. He has abo been edodol the privilege of reviewing Legal Aspes of B Oxford. Delhi 2011, Mercantile Law Tata McGraw Hill, Dell, 2012 Albuquerque Danid, Legal Aspects of Business, Oxford, Delhi, 2012. He ho abo published resockers and confороротк
+De. Unnila Yadav is Qualified Sociologist with a Doctorate Degree currently working as Assistant Professor in Sharde University School of l She has about 19 years of touching experience. She las presentery research papers in various National and International conferences and sensinars. She has been Awards by National Commission for NCW for outstanding Londership &amp; contribution in secess of foily Dispute Besolution Clinic De. Unilla is continuously working in the axu of woen empowennent and socialjestic
+Mr. Namit Kumar Srivastava is presently Assistant Proleon Sdiool of Law, Sharda University, Grouter Nous purse. Campus La Centre, University of Delhi and has obtained UL M. abe from Faculty of Law, University of Delhi He has more than years of being experience indading 2 years at Campes Love Centre, University of Delhi He has worked MANUPATRA boas atrodance editor. His are of inkrest indedes Hanen Kight ADR and Space Lv.</t>
+  </si>
+  <si>
+    <t>Domestic Violence and Abusive Relationships: Challenges, Rights and Remedies examines the pervasive problem of domestic violence and abusive relationships as a serious social, legal, and human-rights concern. At its core, domestic violence involves the misuse of power and dominance within intimate or family relationships, often resulting in physical, psychological, emotional, economic, or other forms of abuse. Although women continue to constitute a significant proportion of victims, children and elderly members of households can also experience different forms of domestic abuse.
+The book approaches domestic violence as a universal human-rights issue, emphasizing its profound impact on the victim's right to life, dignity, security, equality, and participation in society. The consequences of abuse frequently extend beyond immediate physical harm, affecting mental well-being, family relationships, economic independence, social participation, and the overall quality of life of victims. By examining these multiple dimensions, the book seeks to provide a broader understanding of the challenges faced by individuals living in abusive environments.
+A significant focus of the work is the continuing vulnerability of women in abusive relationships. Despite developments in legislation, judicial intervention, public awareness, and international human-rights standards, many women continue to face barriers in accessing effective protection and justice. The persistence of domestic violence demonstrates that the existence of legal provisions alone may not be sufficient; effective implementation, institutional support, social awareness, and accessible remedies are equally important.
+The book examines the role of laws, international conventions, regulations, and existing redressal mechanisms in addressing domestic violence. It considers the ways in which legal and policy frameworks can protect victims, hold perpetrators accountable, and promote the right to live with dignity. At the same time, it recognizes the practical difficulties that victims may encounter while seeking protection and justice.
+Another important aspect of the book is its emphasis on the need for effective policy intervention and innovative solutions. The emancipation and rehabilitation of victims depend not only on legal safeguards but also on the ability of policymakers and institutions to identify gaps in existing systems and develop more effective approaches to prevention, protection, support, and rehabilitation. The book therefore encourages a critical examination of current mechanisms and explores possibilities for strengthening the response to domestic violence.
+The work also addresses the broader social dimensions of abusive relationships, recognizing that domestic violence cannot be understood solely as a private family matter. It has consequences for society as a whole and raises fundamental questions concerning equality, human dignity, social justice, and the protection of vulnerable individuals.
+Overall, Domestic Violence and Abusive Relationships: Challenges, Rights and Remedies is an attempt to diagnose the complex dimensions of domestic violence while exploring possible legal, social, and policy responses. It seeks to contribute to informed discussion on how existing protections can be strengthened and how new approaches can be developed to address the evolving challenges faced by victims.
+The book will be valuable for law students, researchers, academicians, legal practitioners, policymakers, social workers, human-rights professionals, and readers interested in gender justice, family law, human rights, and social welfare. By bringing together legal and social perspectives, it aims to promote greater awareness and contribute to the continuing effort to protect the right to life, dignity, equality, and freedom from violence within the household.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a4cef541-9f0c-47b1-ba3b-cd3f793a1d72.webp</t>
+  </si>
+  <si>
+    <t>BD00070168</t>
+  </si>
+  <si>
+    <t>Discover Identification of Abusive Relationships and Prevention of Domestic Violence by Prof. (Dr.) Pradeep Kulshrestha. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681210, ASIN 9391681212, under Family Relationships.</t>
+  </si>
+  <si>
     <t>INDIAN FOREIGN POLICY AND CONTEMPORARY SECURITY CHALLENGES</t>
-  </si>
-[...4 lines deleted...]
-    <t>Arbind Kumar</t>
   </si>
   <si>
     <t>The aim of this book is to inform the people about various aspects of India's foreign policy. Today, India occupies an important place in international politics. In such situations, it is necessary to study various angles of Indian foreign policy and security challenges can arise to it. Post independence internal and external challenges faced by India with full competence. Indian foreign policy has played a valuable role in combating external challenges. Non-alignment, panchsheel, disarmament, resistance to imperialism and colonialism, etc. are the core principles of Indian foreign policy. This book throws light on the historical background of Indian foreign policy to the present and security challenges to foreign policy. This is an edited book having 26 chapters.</t>
   </si>
   <si>
     <t>Indian Foreign Policy and Security Challenges provides a comprehensive and multidisciplinary examination of India's foreign policy, its historical evolution, contemporary significance, and the security challenges confronting the country in an increasingly complex international environment. As India continues to occupy an important and influential position in world politics, understanding the principles, priorities, challenges, and transformations of its foreign policy has become increasingly significant.
 This edited volume brings together 26 chapters that explore different dimensions of India's engagement with the international community. The book traces the development of Indian foreign policy from the early years of independence to the present, highlighting the major events, ideas, principles, and strategic considerations that have shaped India's approach to international relations.
 Following independence, India faced a range of complex internal and external challenges. The country's foreign policy evolved in response to changing geopolitical circumstances, regional conflicts, global power rivalries, economic considerations, and national security concerns. Despite these challenges, India developed an independent and distinctive approach to international affairs, seeking to protect its national interests while contributing to global peace and cooperation.
 The book examines several foundational principles associated with India's foreign policy, including non-alignment, Panchsheel, disarmament, opposition to imperialism and colonialism, peaceful coexistence, and respect for national sovereignty. These principles played an important role in shaping India's international outlook during the formative decades after independence and continue to influence discussions surrounding its diplomatic identity and strategic autonomy.
 A major focus of the volume is the relationship between foreign policy and national security. In the contemporary international system, foreign policy is closely connected with emerging security challenges, regional instability, terrorism, geopolitical competition, border disputes, changing alliances, and transformations in the global balance of power. The book examines these challenges and considers their implications for India's diplomatic and strategic choices.
 The volume also provides a historical perspective that enables readers to understand how India's foreign policy has evolved alongside major changes in world politics. From the Cold War and the emergence of a bipolar international system to the post-Cold War order and the increasingly multipolar world of the twenty-first century, India's foreign policy has continuously adapted to changing circumstances while seeking to maintain strategic autonomy and safeguard national interests.
 As India's economic, political, technological, and strategic influence continues to expand, its role in international affairs has become increasingly significant. The book therefore considers the contemporary challenges and opportunities facing Indian foreign policy and encourages readers to examine how India can respond effectively to a rapidly changing global environment.
 As an edited volume, the book brings together diverse scholarly perspectives, making it particularly useful for understanding the subject from multiple analytical viewpoints. The 26 chapters collectively contribute to a broader discussion of India's foreign policy, international relations, diplomacy, and security concerns.
 Indian Foreign Policy and Security Challenges will be valuable for students, researchers, academicians, policymakers, political scientists, international relations scholars, defence and security professionals, and readers interested in India's role in world politics. It can serve as a useful academic reference for courses and research relating to Indian foreign policy, international relations, strategic studies, and national security.
 Ultimately, the book seeks to provide readers with a deeper understanding of India's journey in international politics—from its foundational commitment to non-alignment, Panchsheel, peace, and opposition to colonialism to its contemporary engagement with emerging geopolitical and security challenges. It highlights the dynamic nature of Indian foreign policy and its continuing importance in shaping India's position and interests in the global order.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/61cccb27-e473-42c3-b9f6-ee3c6cecce76.webp</t>
   </si>
   <si>
     <t>BD00070123</t>
   </si>
   <si>
     <t>Discover INDIAN FOREIGN POLICY AND CONTEMPORARY SECURITY CHALLENGES by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 9789389657494, ASIN 9389657490.</t>
+  </si>
+  <si>
+    <t>Indian Foreign Policy: Security and Economic Issues</t>
+  </si>
+  <si>
+    <t>978-93-89657-59-3</t>
+  </si>
+  <si>
+    <t>2020-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>This book throws light on the historical background of Indian foreign policy to the present and Security and Economic Issues to foreign policy. The goal of this book is to inform the people about various dimensions of Security and Economic Issues to India’s foreign policy. This book will be very useful for students and researchers studying Indian security and economic scenario and various aspects of foreign policy. A notable feature of this book is that researchers have set out in their research papers on current developments and historical views on India’s Foreign Policy: Security and Economic Issues.</t>
+  </si>
+  <si>
+    <t>This book provides a comprehensive exploration of India’s foreign policy, tracing its evolution from its historical foundations to contemporary developments. It examines the major security and economic issues that have shaped India’s foreign policy and influenced the country’s position in an increasingly complex international environment.
+The book focuses on the various dimensions of India’s foreign policy, with particular emphasis on national security, economic interests, strategic concerns, and changing global dynamics. It seeks to provide readers with a deeper understanding of how historical experiences, regional developments, international relations, economic priorities, and security challenges have contributed to the formulation and transformation of India’s foreign policy.
+A significant feature of the book is its combination of historical perspectives and contemporary analyses. The research papers included in the volume examine important developments in India’s foreign policy while also reflecting on the historical circumstances and strategic considerations that have influenced the country’s external relations. This approach enables readers to understand both the continuity and changes in India’s foreign policy over time.
+The book also highlights the interconnected nature of security and economic issues. In the contemporary global order, national security is closely linked with economic strength, technological development, energy security, trade, regional stability, and international cooperation. By bringing these dimensions together, the book offers a broader perspective on the challenges and opportunities confronting India in the formulation of its foreign policy.
+The volume is particularly useful for students, researchers, academicians, and scholars interested in Indian foreign policy, international relations, national security, strategic studies, and economic affairs. It can serve as a valuable academic resource for understanding the historical evolution, contemporary challenges, and emerging dimensions of India’s foreign policy.
+Overall, the book presents a balanced academic examination of India’s Foreign Policy: Security and Economic Issues by bringing together historical insights and research on current developments. It contributes to a better understanding of the complex relationship between India’s security priorities, economic interests, and foreign policy objectives in the changing international landscape.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/b2fc571d-26a4-44d8-be49-8f0f5b4a7f95.webp</t>
+  </si>
+  <si>
+    <t>BD00070679</t>
+  </si>
+  <si>
+    <t>Discover Indian Foreign Policy: Security and Economic Issues by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-59-3, ASIN 9389657598.</t>
   </si>
   <si>
     <t>Indian Knowledge System: Rethinking Management</t>
   </si>
   <si>
     <t>Prof. (Dr.) Ripudaman Gaur</t>
   </si>
   <si>
     <t>Dr. Vandana Pareek</t>
   </si>
   <si>
     <t>Indian History</t>
   </si>
   <si>
     <t>300g</t>
   </si>
   <si>
     <t>This book synthesizes traditional Indian wisdom, drawn from esteemed texts like the Bhagavad Gita, Ramcharitmanas, and Chanakya’s teachings, with both foundational and contemporary management principles. It seeks to provide students, scholars, and practitioners with profound insights into how age-old Indian frameworks can effectively inform leadership, strategic planning, ethical governance, team dynamics, and personal excellence. At its core, the book explores Dharma and Karma as pragmatic principles shaping decision-making and responsible, purpose-driven leadership. This book aims to ignite reflection and dialogue, presenting management as a philosophy rooted in values and consciousness. This book, Navigating Management Wisdom: Insights from Indian Knowledge Systems, aspires to serve as both a tribute and a critical exploration of the enduring principles found within Indian thought.</t>
   </si>
   <si>
     <t>Dr. Ripudaman Gaur is a renowned Academician, Administrator, and Motivational Speaker, currently serving as Professor &amp; Dean at Lloyd Business School, Greater Noida. With over 22 years of experience, he is known for his impactful work in academics, leadership, and brand building. A passionate proponent ofIndian Knowledge Systems (IKS), Dr. Gaur integrates ancient wisdom with modern education to inspire transformative learning. He has delivered 200+ sessions across India and abroad, and is a popular Quiz Master, having hosted 50+ national-level shows. Often called the “Brand Guru” and “Selfie Guru,” his sessions are known for their energy, insight, and creativity. Dr. Gaur has authored three books, holds multiple patents, and contributes actively to academic boards. Recipient of the “Best Motivational Educator” award, he continues to empower students and professionals to realize their full potential.
 Dr. Vandana Pareek is a professor of Marketing Management with over 17 years of teaching and research experience. She holds a Ph.D. in Management and an MBA from Banaras Hindu University, and she has also qualified NET (JRF) in Management. Dr. Pareek has published several research papers in reputable journals, including Scopus, Web of Science, UGC CARE, and other peer-reviewed publications. Additionally, she has written books and book chapters, presented numerous papers at conferences, and chaired sessions. She has served on the syllabus restructuring committee established by AKTU and has acted as the Coordinator of the Research Degree Committee (RDC) in Management at AKTU.
 Dr. Manish Kumar Yadav has obtained Ph.D. in Management from the Institute of Management Studies, Banaras Hindu University, Varanasi, India. Presently, he works as an Assistant Professor in the MBA (F &amp; AB), Department of Agricultural Economics, I.Ag. Sc., B.H.U., Main Campus, Varanasi. He has qualified NET many times. He holds an MBA (Marketing and HR) from Uttar Pradesh Technical University, Lucknow. He has more than nine years of teaching and research experience. Dr. Yadav has several research papers and articles published in reputed journals, and also one book to his credit</t>
   </si>
   <si>
@@ -2328,50 +3892,77 @@
   </si>
   <si>
     <t>Dr. Subholaxmi Mukherjee is a distinguished legal academician, presently serving as an Assistant Professor of Law at ICFAI University, Tripura. With over fourteen years of dedicated service in the field of legal education and research, she has emerged as a committed scholar and educator with a dynamic presence in the academic community. She has previously served as an Associate Professor at the prestigious Kolkata Police Law Institute and as an Assistant Professor at Durgapur Institute of Legal Studies. She is academically enriched with a First Class LL.M. degree (specialization in Business Law) from the University of Burdwan, where she stood third in the university, an LL.B. with First Class Fourth rank, and postgraduate and graduate degrees in History. Dr. Mukherjee holds a Ph.D. in Law from the University of Burdwan. Her teaching expertise lies in Constitutional Law, Human Rights, Jurisprudence, and Gender Justice, and she is known for using interactive, inclusive, and student-centric methodologies both in traditional and digital classrooms. Dr. Mukherjee is an avid researcher and prolific writer, with numerous publications in prestigious UGC CARE-listed and peer-reviewed journals.
 Dr. Swarup Mukherjee is an accomplished legal academic and educator with over 14 years of experience in the field of law. He currently serves as an Associate Professor of Law at ICFAI University, Tripura, a position he has held since August 14, 2024. Prior to this, he held the esteemed position of Vice-Principal and Associate Professor at Durgapur Institute of Legal Studies. Dr. Mukherjee’s academic journey began with a Bachelor of Commerce from the University of Burdwan in 2004, followed by an LL.B. from the same institution in 2007. He completed his LL.M. with a specialization in Business Law from the University of Burdwan in 2010. He further pursued a Master of Commerce in 2012. He was awarded a Ph.D. from the University of Burdwan in 2022. Throughout his career, Dr. Mukherjee has demonstrated exemplary leadership and dedication to legal education. He has organized numerous interactive sessions with prominent legal and political figures, published extensively in UGC-approved journals, and participated in various national and international workshops, training programs, and seminars.</t>
   </si>
   <si>
     <t>The Judicial Process is a comprehensive and thought-provoking textbook that examines the role of the judiciary in upholding constitutional democracy, protecting individual rights, and advancing the ideals of justice. Designed for students of law, legal researchers, academicians, and practitioners, the book provides an analytical exploration of the judicial process by integrating constitutional principles, jurisprudential theories, and contemporary legal developments. It enables readers to understand not only how courts function but also the broader philosophical, ethical, and social dimensions of judicial decision-making.
 The book begins by introducing the concept of the judicial process as the foundation of the rule of law and democratic governance. It explains the constitutional role of the judiciary in interpreting laws, safeguarding fundamental rights, resolving disputes, and maintaining the balance between the legislature, the executive, and the judiciary. Through a systematic and critical approach, readers gain a clear understanding of the judiciary's essential role in ensuring justice, accountability, and constitutional supremacy.
 A distinctive feature of the book is its interdisciplinary treatment of justice. Rather than limiting the discussion to legal doctrines, it places the judicial process within the broader philosophical framework of justice by drawing upon both Indian and Western intellectual traditions. The text explores the concept of Dharma in Indian philosophy, highlighting its enduring relevance to justice, ethics, and social order. It also examines influential jurisprudential perspectives, including liberalism, utilitarianism, Marxism, and feminist legal theory, demonstrating how these schools of thought shape legal interpretation and judicial reasoning. By comparing diverse philosophical viewpoints, the book encourages readers to critically evaluate the moral, social, and ideological foundations of judicial decisions.
 The book further analyses the functioning of courts and the principles that guide judicial interpretation. It discusses judicial reasoning, precedent, statutory interpretation, constitutional adjudication, and the evolving role of the judiciary in responding to complex social, political, and economic issues. Readers gain insight into how judges balance competing interests while preserving constitutional values and promoting justice in a rapidly changing society.
 Special emphasis is placed on contemporary issues such as judicial accountability, judicial activism, judicial restraint, transparency, and institutional reforms. The book critically examines the expanding role of the judiciary in public governance while exploring the opportunities and challenges associated with judicial intervention in policy matters. It also discusses the need for structural reforms aimed at strengthening judicial independence, improving efficiency, and enhancing public confidence in the justice delivery system.
 Written in a clear, systematic, and scholarly manner, the book combines theoretical analysis with practical relevance. Legal concepts are explained through logical discussions, judicial principles, and contextual examples that help readers appreciate both the strengths and limitations of the judicial system. Each chapter is designed to stimulate critical thinking, encourage academic debate, and deepen the reader's understanding of the judiciary's transformative role in constitutional governance.
 Prepared primarily for undergraduate and postgraduate law students, the book is equally valuable for judicial service aspirants, legal researchers, faculty members, advocates, and policymakers. It serves as both a classroom textbook and a reliable reference for understanding the philosophy, functioning, and evolving role of the judiciary in modern democratic societies.
 Overall, The Judicial Process provides a balanced and comprehensive examination of the theory and practice of judicial decision-making. By integrating constitutional law, jurisprudence, and contemporary legal challenges, the book equips readers with the analytical skills and critical perspective necessary to understand the judiciary's contribution to justice, constitutionalism, and the rule of law. It is an indispensable resource for anyone seeking a deeper understanding of the judicial process and its enduring significance in shaping a just and democratic society.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/4474419c-5070-4f7d-adc2-2415f275bd69.webp</t>
   </si>
   <si>
     <t>BD00069459</t>
   </si>
   <si>
     <t>Discover Judicial Process by Dr. Subholaxmi Mukherjee. This book is published by Bharti Publications in Paperback format, ISBN 9789349566811, ASIN 9349566818, under Law.</t>
   </si>
   <si>
+    <t>Liberalism &amp; Marxism through the Years</t>
+  </si>
+  <si>
+    <t>978-93-89657-84-5</t>
+  </si>
+  <si>
+    <t>The book Liberalism &amp; Marxism through the Years. The aim of this book is to inform the people about various aspects of Liberalism and Marxism. It occupies a special place in today’s world. In such situations, it is necessary to study various angles and the challenges that arise from it. Liberalism and Marxism are concepts whose relevance is on the rise in this day and age. Liberalism’s interpretation is vast and is ever-growing to include various aspects against conservative thinking, which was widely adopted across democracies, autocracies, monarchies etc. Marxism is a social, economic and political theory originated from Karl Marx focusing on the struggles between capitalists and the working class. It is a concept that primarily speaks to the inequalities of status and income among different classes of society and works toward closing that gap to ensure an egalitarian world. This book throws light on the historical background of Liberalism and Marxism to the present and future contention to the ideologies</t>
+  </si>
+  <si>
+    <t>Liberalism &amp; Marxism Through the Years explores two of the most influential political, social, and economic ideologies that have shaped the modern world. The book aims to provide readers with a comprehensive understanding of Liberalism and Marxism, their historical development, fundamental principles, changing interpretations, and continuing relevance in contemporary society.
+Liberalism has played a significant role in the development of modern political thought and has influenced the evolution of democratic institutions, individual rights, political freedom, and social reforms. Over time, the meaning and scope of Liberalism have expanded considerably, adapting to changing social, political, and economic circumstances. From its opposition to traditional and conservative forms of authority to its diverse contemporary interpretations, Liberalism has continued to influence political systems across democracies and other forms of governance.
+Marxism, on the other hand, represents a powerful tradition of social, economic, and political thought associated primarily with Karl Marx. At its core, Marxism examines the structure of society through the relationship between economic classes and focuses particularly on the conflict between the capitalist class and the working class. It draws attention to inequalities in wealth, power, status, and access to resources and seeks to understand the forces that produce and sustain such inequalities. Its vision of a more egalitarian society has made Marxism an important subject of political and social analysis.
+The book examines the historical origins and evolution of both ideologies and considers how their ideas have changed over different periods. Rather than viewing Liberalism and Marxism solely as historical concepts, the study considers their continuing significance in the present world. Both ideologies have influenced political movements, public policies, economic systems, academic debates, and social transformations across different societies.
+A key feature of the book is its exploration of the similarities, differences, tensions, and areas of contention between Liberalism and Marxism. While Liberalism has traditionally emphasized individual liberty, rights, freedom, and political institutions, Marxism has placed greater emphasis on class relations, economic structures, collective interests, and social equality. Understanding these contrasting approaches provides valuable insights into many of the political and socioeconomic debates that continue to shape contemporary society.
+The book also encourages readers to consider the future relevance of these ideological traditions. As societies experience rapid technological, economic, political, and social transformations, questions concerning freedom, equality, individual rights, economic disparities, social justice, and the role of the state remain highly significant. In this context, both Liberalism and Marxism continue to provide important frameworks through which contemporary issues can be examined and debated.
+Overall, Liberalism &amp; Marxism Through the Years offers an informative examination of two enduring schools of thought, tracing their development from their historical foundations to their present-day relevance and future possibilities. The book will be useful for students, researchers, academicians, and readers interested in political science, sociology, economics, political theory, history, and contemporary social and political issues. By examining the evolution and continuing contention of Liberalism and Marxism, the book provides readers with a broader perspective on the ideological forces that have shaped—and continue to shape—the modern world.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/0974d8ba-fe35-48b4-8c0d-29b986c443ab.webp</t>
+  </si>
+  <si>
+    <t>BD00070667</t>
+  </si>
+  <si>
+    <t>Discover Liberalism and Marxism through the Years by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-84-5, ASIN 9389657849.</t>
+  </si>
+  <si>
     <t>MACRO ECONOMICS: A PRIMER</t>
   </si>
   <si>
     <t>Loveleen Gupta</t>
   </si>
   <si>
     <t>Macroeconomics, the study of the economy as a whole, attempts to answer many critical economy related questions. We will do this by first understanding the nature of the basics concepts of macroeconomics, then proceeding to how these apply to specific types of situations. Macroeconomists observe that economies differ across countries and that they change over time. These observations provide both the motivation for developing macroeconomic theories and the data for testing them. This knowledge is useful both for explaining economic events and for formulating economic policy. Macroeconomic history is not a simple story, but it provides a rich motivation for macroeconomic theory. While the basic principles of macroeconomics do not change from decade to decade, the macroeconomist must apply these principles with flexibility and creativity to meet changing circumstances. The chapters themselves are written using a “modular” format. In particular, chapters generally consist of three main content sections that break down a particular topic into manageable parts. Each content section contains not only an exposition of the material at hand but also learning objectives, summaries, examples, and problems. Our goal is to encourage active learning by including many examples and many problems of different types. The well-known theoretical result is presented methodically and consistently as it is in this text. CONTENTS: Introduction To Macro Economics, National Income Accounting, Money, Inflation,The Classical Theory of Output and Employment, Keynesian Theory of Income Determination,IS-LM Model. ABOUT THE AUTHORS: Ms. LOVELEEN GUPTA is an Assistant Professor at Bharati College, Delhi University, Delhi. Mr. PRADEEP KUMAR PANDA is an Economist. He is awarded with Best Young Researcher Award 2016 for outstanding contribution to research and publication in the field of Economics by GRABS Educational Charitable Trust, Chennai.</t>
   </si>
   <si>
     <t>*Macroeconomics* is a comprehensive textbook that introduces readers to the fundamental principles and applications of macroeconomic theory. Designed primarily for undergraduate students, the book explains how an economy functions as a whole and examines the key factors that influence economic growth, employment, inflation, and national income. It provides a systematic understanding of macroeconomic concepts while highlighting their relevance in analysing real-world economic situations and formulating effective public policies.
 The book begins by introducing the scope and significance of macroeconomics, explaining how economists study aggregate economic variables and the interactions between households, businesses, governments, and the external sector. It emphasises that economies differ across countries and evolve over time, making macroeconomic theory essential for understanding changing economic conditions and policy challenges.
 A major focus of the book is **National Income Accounting**, where readers learn the concepts, methods, and significance of measuring national income. The text explains various national income aggregates, methods of estimation, and the role of national income statistics in assessing economic performance and guiding policy decisions.
 The discussion on **Money and Inflation** explores the nature and functions of money, the banking system, and the relationship between money supply and economic activity. The book examines the causes, types, and effects of inflation, while explaining how monetary policy can influence price stability and economic growth.
 The book further presents the **Classical Theory of Output and Employment**, highlighting the assumptions and mechanisms through which markets achieve equilibrium under classical economics. It contrasts these ideas with the **Keynesian Theory of Income Determination**, which demonstrates the importance of aggregate demand in determining national income and employment, particularly during periods of economic recession or unemployment.
 Another significant topic covered is the **IS-LM Model**, which integrates the goods and money markets to explain the simultaneous determination of income and interest rates. The model provides students with a practical framework for understanding the effects of fiscal and monetary policies on the economy.
 To facilitate effective learning, the book adopts a modular and student-friendly approach. Each chapter is organised into clearly structured sections with defined learning objectives, explanatory discussions, illustrative examples, chapter summaries, and practice questions. This format encourages active learning, conceptual clarity, and analytical thinking while helping students apply theoretical concepts to practical economic issues.
 Overall, *Macroeconomics* serves as an accessible and well-organised resource for students, teachers, and competitive examination aspirants. By combining theoretical foundations with practical illustrations and structured learning tools, the book equips readers with the knowledge and analytical skills required to understand macroeconomic phenomena and evaluate economic policies in a rapidly changing global environment.
 **About the Authors**
 **Ms. Loveleen Gupta** is an Assistant Professor at Bharati College, University of Delhi. With her academic expertise and teaching experience, she has made valuable contributions to economics education by presenting complex concepts in a clear and student-oriented manner.
 **Mr. Pradeep Kumar Panda** is an economist and researcher who was honoured with the **Best Young Researcher Award 2016** by GRABS Educational Charitable Trust, Chennai, for his outstanding contributions to research and publication in the field of Economics. His research-oriented perspective enriches the book with practical insights and analytical depth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/5276679a-97d2-4d39-943b-0d2877a1c5a3.webp</t>
   </si>
   <si>
@@ -2432,50 +4023,141 @@
     <t>14 x 2 x 23</t>
   </si>
   <si>
     <t>In the maritime history of India, Odisha played a significant role in spreading Indian culture to other parts of the world, including Africa, Rome and Southeast Asia. Archaeological findings, explorations and excavations at various sites, epigraphical and numismatic evidences of different periods, and literary records, enabled the reconstruction of the maritime history of Odisha. Various studies have been conducted to trace the nature of trade and cultural contacts between Odisha and other countries of the world from various sources. Besides attacks by neighbouring kingdoms and unsound economic condition, the geological processes like tectonic activities, sea level changes and sedimentation were also equally responsible for the decline of ports of Odisha. With the passage of time the glorious maritime activities of the ports, however, had declined and succumbed due to several factors. The factors like tectonic movement, coastal sedimentation, development of sand dunes in the navigational channels, change of river courses, floods, cyclones, sea level fluctuations etc., also played significant roles in the destruction of the ports and port towns. Without adequate excavation, the glorious maritime heritage of ancient Odisha or Kalinga will remain incomplete. Hence, scientific survey, exploration and archaeological excavation of the probable sites of coastal Odisha are highly essential to have a clear picture of the ports of ancient Odisha.</t>
   </si>
   <si>
     <t>Maritime Heritage of Ancient Odisha explores the remarkable maritime history of Odisha, highlighting the region's important role in the development and spread of Indian culture, trade, and civilisational connections across the ancient world. Known historically as Kalinga, Odisha emerged as an important centre of maritime activity, maintaining commercial and cultural contacts with regions of Southeast Asia and other parts of the world, including Africa and Rome.
 The book reconstructs this fascinating maritime past through a wide range of historical and archaeological evidence. Archaeological discoveries, excavations and explorations, inscriptions, coins, literary records, and other material remains provide valuable insights into the ports, trading communities, commercial networks, and cultural exchanges that connected ancient Odisha with distant lands. By bringing together evidence from diverse sources, the book seeks to present a comprehensive picture of Odisha's maritime traditions and its place within the wider history of the Indian Ocean.
 A significant focus of the book is the nature of trade and cultural interactions between Odisha and other regions. The movement of merchants, commodities, ideas, artistic traditions, religious influences, and cultural practices contributed to the development of long-distance connections. These maritime links played an important role not only in economic exchange but also in the transmission of Indian cultural traditions beyond the subcontinent.
 However, the book also examines the gradual decline and disappearance of several ancient ports and port towns of Odisha. While political conflicts, attacks by neighbouring kingdoms, and unfavourable economic conditions contributed to this decline, the story was also shaped by powerful natural and geological processes. Tectonic movements, fluctuations in sea level, coastal sedimentation, the formation of sand dunes in navigational channels, changes in river courses, floods, cyclones, and other environmental processes altered the coastal landscape and affected maritime activities.
 These natural changes demonstrate that the rise and decline of ports cannot be understood solely through political or economic history. The dynamic relationship between human settlements and the coastal environment played an equally significant role in determining the survival of ancient port centres. Over time, changing coastlines and navigational conditions gradually weakened the maritime infrastructure that had once supported Odisha's flourishing overseas connections.
 The book emphasises the importance of further scientific investigation to recover this lost maritime heritage. Many probable sites along the coast of Odisha remain insufficiently explored, and without systematic surveys, archaeological exploration, and scientific excavation, significant aspects of the region's maritime history may remain unknown. Modern interdisciplinary approaches involving archaeology, geology, geography, history, and related fields can help identify ancient port locations and reconstruct the environmental and cultural landscapes in which they developed.
 Maritime Heritage of Ancient Odisha therefore serves not only as an account of the region's glorious maritime past but also as a call for renewed scholarly attention to its archaeological and environmental heritage. It highlights the need to preserve, investigate, and document the remains of ancient ports and coastal settlements before valuable evidence is lost.
 The book will be valuable for historians, archaeologists, researchers, students, scholars of maritime studies, geographers, and readers interested in India's ancient trade networks and cultural heritage. It offers a deeper understanding of Odisha's contribution to India's maritime history and underscores the importance of scientific research in bringing the forgotten chapters of this remarkable heritage back to light.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/5654e32f-07b1-4e15-9389-cbdd8ce54582.webp</t>
   </si>
   <si>
     <t>BD00070080</t>
   </si>
   <si>
     <t>Discover MARITIME HISTORY OF ANCIENT ODISHA: A PRIMER by Pradeep Kumar Panda. This book is published by Bharti Publications in Hardcover format, ISBN 9789390818815, ASIN 9390818818.</t>
   </si>
   <si>
+    <t>Marketing Strategies and Challenges for Emerging Markets</t>
+  </si>
+  <si>
+    <t>Dr. Ajay Kumar</t>
+  </si>
+  <si>
+    <t>Dr. M. D. Ciddikie</t>
+  </si>
+  <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t>This edited book throws light on the past few years, where most business organisations found themselves coping with new realities and challenges presented by the pandemic. The crisis reshaped the pre-existing trends and brought a digital transformation and change in the consumer behaviour. It is now crucial that marketing managers respond decisively to new value drivers to seize emerging opportunities, or they risk getting left behind. This edited book, brings you myriad perspectives on marketing management during and beyond Covid, along with emerging trends in marketing management in India and other developing nations in the South Asian region.</t>
+  </si>
+  <si>
+    <t>Marketing Management During and Beyond COVID-19 examines the profound transformation of marketing practices brought about by the COVID-19 pandemic and the new realities faced by businesses in its aftermath. The pandemic disrupted established business models, reshaped consumer expectations, accelerated digital transformation, and compelled organizations to rethink how they create, communicate, and deliver value to their customers.
+The crisis not only introduced unprecedented challenges but also accelerated several trends that were already emerging in the marketing environment. Businesses increasingly adopted digital technologies, online platforms, data-driven strategies, virtual engagement, and new approaches to customer relationship management. At the same time, changing lifestyles, purchasing patterns, expectations, and consumption habits forced marketers to reconsider traditional assumptions about consumer behaviour.
+A central theme of the book is the changing nature of consumer behaviour in the post-pandemic environment. The rapid adoption of digital channels and changing customer priorities have created new value drivers that marketing managers must understand and address. Organizations that can identify these emerging needs, respond quickly, and create meaningful customer experiences are better positioned to capture new opportunities and remain competitive.
+This edited volume brings together multiple perspectives on marketing management during and beyond COVID-19, providing a broad and multidisciplinary understanding of how the pandemic has affected marketing theory and practice. The contributing chapters examine the challenges encountered by organizations while also exploring innovative approaches that can help businesses adapt to the evolving marketplace.
+Particular attention is given to emerging marketing trends in India and other developing economies of South Asia. These markets present distinctive opportunities and challenges shaped by economic conditions, technological adoption, cultural diversity, changing consumer demographics, and varying levels of digital access. Understanding these contexts is essential for developing marketing strategies that are both effective and responsive to local market realities.
+The book also emphasizes the importance of strategic adaptability and innovation. As traditional marketing practices continue to evolve, managers need to recognize new sources of customer value and respond decisively to changing market conditions. Failure to adapt can leave organizations behind, while organizations that embrace innovation and understand emerging consumer needs can use disruption as an opportunity for growth.
+Overall, Marketing Management During and Beyond COVID-19 provides a timely collection of perspectives on the changing marketing landscape. It connects the experiences and lessons of the pandemic with emerging developments in marketing management, offering insights into digital transformation, consumer behaviour, strategic adaptation, innovation, and new market opportunities.
+The book will be valuable for students, researchers, academicians, marketing professionals, business managers, entrepreneurs, and policymakers interested in contemporary marketing management and business transformation. By focusing on India and the broader South Asian developing-country context, the volume provides relevant insights into how organizations can navigate uncertainty, embrace emerging technologies, understand evolving consumers, and develop effective marketing strategies for the post-pandemic era.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3d743dfd-2163-424a-b062-e0f3598bdabb.webp</t>
+  </si>
+  <si>
+    <t>BD00070170</t>
+  </si>
+  <si>
+    <t>Discover Marketing Strategies and Challenges for Emerging Markets by Dr. Ajay Kumar. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681128, ASIN 9391681123, under Marketing.</t>
+  </si>
+  <si>
+    <t>MGNREGA: A THIN RAY OF HOPE</t>
+  </si>
+  <si>
+    <t>DR. RIVU SANYAL</t>
+  </si>
+  <si>
+    <t>DR. SUSMITA BANERJEE</t>
+  </si>
+  <si>
+    <t>2021-06-09 00:00:00</t>
+  </si>
+  <si>
+    <t>13.75 x 1.5 x 21.25</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/fb63b93e-bf40-4d68-b801-e7c3db2e3ca6.webp</t>
+  </si>
+  <si>
+    <t>BD00070199</t>
+  </si>
+  <si>
+    <t>Discover MGNREGA: A THIN RAY OF HOPE by DR. RIVU SANYAL. This book is published by Bharti Publications in Hardcover format, ISBN 9789390818716, ASIN 9390818710.</t>
+  </si>
+  <si>
+    <t>Microfinance Through Gramin Bank for Rural Upliftment</t>
+  </si>
+  <si>
+    <t>Dr. Santoshi Aru</t>
+  </si>
+  <si>
+    <t>2022-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Microfinance has played a key role in financial Inclusion in India, because it came into existence mainly to serve the smaller and overlooked sections of society. Microfinance may be a quite financial services that targets individuals and little businesses that lack access to market conventional banking and other related services. Micro finance is the provision of a broad range of financial services such as deposits, loans, payments services, money transfers and insurances to poor low income households and their micro enterprises. The poor need a diverse range of financial instruments to be able to build assets, stabilize consumption and protect themselves again risks. The typical micro finance clients are low-income persons who do not have access to formal financial institutions. Micro Finance clients are self-employed and household based entrepreneurs. Experience shows that micro finance can help the poor to increase income, build viable business and reduce their vulnerability to external shocks.</t>
+  </si>
+  <si>
+    <t>Dr. Santoshi Aru has obtained her master degree in Commerce from Ranchi University, Ranchi and completed her PhD in commerce from Ranchi University Ranchi, Jharkahnd. She has good teaching experience to graduate and post graduate students. Presently, she is working as an Assistant Professor in BBA department, Ranchi Women’s College, Racnhi, Jharkhand. She has published various research papers in National and International Journals of repute. Dr Aru has been regularly publishing chapter in edited book. She has also participated and presented his research in various National and International Conferences, Seminars and Webinars.</t>
+  </si>
+  <si>
+    <t>Microfinance and Financial Inclusion in India explores the important role of microfinance in expanding access to financial services among underserved and economically vulnerable sections of society. Microfinance emerged primarily to address the needs of individuals and small enterprises that have traditionally faced difficulties in accessing conventional banking and formal financial institutions. In the Indian context, it has become an important instrument for promoting financial inclusion, supporting livelihoods, encouraging entrepreneurship, and strengthening the economic participation of low-income households.
+The book examines microfinance as more than simply the provision of small loans. It presents microfinance as a broad range of financial services that may include deposits, credit, payment services, money transfers, and insurance, designed to meet the diverse financial needs of low-income households and micro-enterprises. Access to such services can enable individuals and families to manage their financial resources more effectively, build assets, stabilize consumption, and protect themselves against unexpected economic risks.
+A major focus of the book is the relationship between microfinance and financial inclusion. A significant section of the population, particularly in economically disadvantaged communities, may remain outside the formal financial system because of limited income, lack of collateral, geographical barriers, or inadequate access to conventional banking facilities. Microfinance seeks to bridge this gap by providing financial products and services that are more accessible to people who are traditionally excluded from formal financial institutions.
+The book also highlights the characteristics and needs of typical microfinance clients. These often include low-income individuals, self-employed persons, and household-based entrepreneurs who rely on small-scale economic activities for their livelihoods. For such individuals, access to appropriate financial services can provide opportunities to invest in productive activities, expand small businesses, generate income, and improve household economic stability.
+Another important theme is the potential of microfinance to contribute to poverty reduction and economic empowerment. By facilitating access to capital and other financial services, microfinance can help individuals develop viable businesses and strengthen their earning capacity. It can also enhance the ability of households to cope with external shocks and financial uncertainties, thereby reducing their economic vulnerability.
+The book presents microfinance within the broader framework of inclusive development, emphasizing the need for financial systems that respond to the realities of underserved communities. It demonstrates how access to appropriate financial services can contribute not only to individual economic improvement but also to wider social and economic development.
+Overall, Microfinance and Financial Inclusion in India provides a useful foundation for understanding the significance, scope, and potential of microfinance in promoting inclusive financial development. It will be valuable for students, researchers, academicians, policymakers, banking and financial professionals, development practitioners, and readers interested in poverty alleviation, entrepreneurship, rural development, and financial inclusion. By highlighting the financial needs of underserved communities and the role of microfinance in addressing them, the book contributes to a broader understanding of how inclusive financial services can support sustainable economic opportunities and improved livelihoods.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/c58415a7-4186-495b-9438-9ac3339fb30c.webp</t>
+  </si>
+  <si>
+    <t>BD00070139</t>
+  </si>
+  <si>
+    <t>Discover Microfinance Through Gramin Bank for Rural Upliftment by Dr. Santoshi Aru. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779389, ASIN 9394779388.</t>
+  </si>
+  <si>
     <t>Modern Legal Perspectives, Principles and Practices</t>
   </si>
   <si>
     <t>Prof. (Dr.) Govind Prasad Goyal</t>
   </si>
   <si>
     <t>Dr. Prodipta Barman</t>
   </si>
   <si>
     <t>14 x 21.5 x 2.6</t>
   </si>
   <si>
     <t>The law, as both a discipline and an instrument of governance, has never been static. It continuously adapts to the changing contours of society, responding to emerging challenges while striving to uphold the foundational values of justice, equity, and fairness. This volume captures that very spirit of evolution by bringing together diverse perspectives that examine contemporary legal issues through doctrinal, analytical, and interdisciplinary lenses. The contributors have diligently explored a wide spectrum of themes, ranging from foundational legal principles to modern-day practical applications, thereby offering readers a holistic understanding of the present legal landscape.</t>
   </si>
   <si>
     <t>Dr. Govind Prasad Goyal has contributed extensively to academia through publications in reputed Scopus-indexed, ABDC-listed, and Web of Science (WoS) journals. His research spans interdisciplinary areas including law, management, and emerging technologies such as Artificial Intelligence. In addition to scholarly publications, he has also been associated with patents and intellectual property innovations, reflecting his commitment to research, innovation, and academic excellence.
 Adarsh Verma is an Advocate-on-Record at the Supreme Court of India, known for his expertise in constitutional, civil, and corporate litigation. He regularly represents clients in high-stakes matters before the apex court and has developed a reputation for precise legal drafting and effective advocacy. His practice reflects a strong command over procedural as well as substantive aspects of law.
 Dr. Anuradha Singh is Assistant Professor at Bennett University specializing in Socio-legal study, Criminal Law, Cyber Offences, Gender Justice, and Constitutional Law. She holds a Ph.D. from Banaras Hindu University. With a strong academic foundation and a keen interest in the evolving intersection of Law and Artificial Intelligence, Dr. Singh’s work reflects a commitment to addressing contemporary legal challenges through interdisciplinary perspectives.
 Dr. Prodipta Barman is an Assistant Professor in the Department of Law at Brainware University, Kolkata. He is actively engaged in teaching, research, and academic development, with interests in contemporary legal issues and interdisciplinary studies. His work contributes to nurturing critical thinking and professional competence among law students.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/d605df47-b2ca-476a-bba5-6d8b39e45edf.webp</t>
   </si>
   <si>
     <t>BD00067227</t>
@@ -2537,129 +4219,241 @@
   <si>
     <t>Dr. Leena Singh, Associate Professor at Galgotias College of Engineering &amp; Technology, is a distinguished environmental academician and researcher with 20+ years of expertise in river ecology, biodiversity conservation, and areas related to environmental concern. She integrates traditional wisdom with modern science to advance climate resilience and sustainability. A leader in Faculty Development Programs under MMTTC, she has mentored educators nationwide. With 22+ high-impact publications, seven book chapters, and an edited volume on IKS for Vikshit Bharat 2047, she actively shapes environmental policy and education. Through research, teaching, and advocacy, Dr. Singh continues to drive India’s sustainable development vision for 2047.
 Dr. Nisha Saxena, Assistant Professor (HoD-Department of Chemistry) M. R. M. College, Lalit Narayan Mithila University, Darbhanga, Bihar, is a distinguished chemist specializing in synthetic organic and medicinal chemistry. She earned her M.Sc. from M. J. P. Rohilkhand University and completed her Ph.D. at CDRI-CSIR, Lucknow. She has worked in academia, research, and industry, including roles at Alde-Medi Impex, GVK-Bio, LPU, and Galgotia College. A recipient of the Dr. D. S. Kothari Postdoctoral Fellowship (University of Delhi), she later led a women Scientist DHR-HRD-funded project (University of Delhi). She has published 20+ papers, authored 11 book chapters, holds three patents, and mentors Ph.D. students in green chemistry research.</t>
   </si>
   <si>
     <t>Indian Knowledge System for Vikshit Bharat 2047 explores the rich intellectual, cultural, philosophical, and educational heritage of India and examines its continuing relevance in shaping a progressive and self-reliant nation. The book brings the Indian Knowledge System (IKS) into conversation with contemporary education, interdisciplinary scholarship, ethical development, and the vision of Vikshit Bharat 2047.
 India possesses a knowledge heritage developed over centuries across diverse fields of thought and practice. From philosophy, education, science, mathematics, medicine, literature, and arts to environmental consciousness and social values, Indian traditions have contributed significantly to the intellectual development of society. This book seeks to understand this legacy while exploring how its principles can be meaningfully interpreted and applied in the contemporary world.
 A significant focus of the book is the evolution of India's educational traditions. Historical centres of learning such as Takshashila and Nalanda represented vibrant intellectual environments where learning extended beyond the acquisition of information. They encouraged inquiry, debate, scholarship, ethical conduct, and holistic development. The book examines the significance of these traditions and considers the lessons they may offer for modern educational institutions.
 The guru-shishya tradition receives particular attention as an important model of personalised and value-based education. Traditionally centred on a close relationship between teacher and learner, the model emphasised not only intellectual development but also character formation, discipline, responsibility, and ethical living. The book explores how selected principles of this educational philosophy could inform contemporary approaches to teaching and learning without losing sight of the needs of a modern, technology-driven society.
 The volume also considers the relevance of IKS to critical thinking, creativity, interdisciplinary learning, and environmental stewardship. Rather than treating traditional knowledge merely as a subject of historical interest, it encourages readers to explore its potential contribution to present-day challenges. The integration of indigenous knowledge, ethical perspectives, sustainability, and holistic learning can provide new possibilities for developing education that is both rooted in heritage and responsive to the future.
 A central theme of the book is the need to create a meaningful connection between traditional wisdom and contemporary knowledge systems. The objective is not to replace modern scientific and educational approaches but to encourage dialogue between different intellectual traditions. Such an approach can help build an education system that values innovation while remaining connected to India's cultural and intellectual foundations.
 In the context of Vikshit Bharat 2047, the book highlights the potential role of knowledge, education, values, and cultural confidence in India's long-term development. A developed India requires not only economic and technological advancement but also socially responsible citizens, sustainable practices, ethical leadership, creativity, and a strong intellectual foundation. The Indian Knowledge System can contribute to this broader vision by offering perspectives on holistic development and the relationship between knowledge, society, and nature.
 Indian Knowledge System for Vikshit Bharat 2047 is intended for scholars, educators, researchers, policymakers, students, and readers interested in Indian philosophy, education, culture, interdisciplinary studies, and India's development journey. It encourages meaningful engagement with India's intellectual heritage while inviting readers to consider how timeless principles can be interpreted for contemporary needs.
 Ultimately, this volume is an invitation to rediscover India's knowledge traditions, critically examine their relevance, and explore their transformative potential. By connecting the wisdom of the past with the aspirations of the future, the book contributes to the broader conversation on building an educated, innovative, ethical, sustainable, and culturally confident Vikshit Bharat by 2047.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/a74c3527-6df5-4c92-ae05-6a6a2757fa30.webp</t>
   </si>
   <si>
     <t>BD00070118</t>
   </si>
   <si>
     <t>Discover NAVIGATING INDIAN KNOWLEDGE SYSTEM FOR VIKSHIT BHARAT 2047 by Dr. Leena Singh. This book is published by Bharti Publications in Hardcover format, ISBN 9789348059956, ASIN 9348059955.</t>
   </si>
   <si>
+    <t>North East in India's Look East :Issues &amp; Oppurtunity</t>
+  </si>
+  <si>
+    <t>Dr.Imankalyan Lahari</t>
+  </si>
+  <si>
+    <t>Pahi Saikia</t>
+  </si>
+  <si>
+    <t>978-93-85000-00-3</t>
+  </si>
+  <si>
+    <t>The strategic, political and economic importance of Northeast for India’s Look East Policy cannot be overemphasized. It not only provides an opportunity to consolidate India’s relations with the near South East Asian countries, but it also holds immense potential for trade expansion and regional development for the North East of India within the framework of BIMSTEC, Mekong Ganga Project,K2K, and other initiatives. It has been often claimed that South East Asia begins in the North East of India. Geo-strategically North East India is therefore integral to the BIMSTEC initiative. As the current phase of India’s Look East Policy seeks to entrench as well as diversify India’s relations with the countries of East Asia, considerable attention needs to be paid to channelise the political-economic benefits towards the North Eastern Region.</t>
+  </si>
+  <si>
+    <t>The Northeast Region of India occupies a position of exceptional strategic, political, economic, and geopolitical significance in the country’s engagement with Southeast and East Asia. Situated at the crossroads of South Asia and Southeast Asia, the region serves as India’s natural gateway towards its eastern neighbours and has become increasingly important in shaping the country’s foreign policy and regional economic ambitions.
+This book examines the evolving significance of Northeast India within the framework of India’s Look East Policy and its broader transformation into the Act East Policy. It explores how the region’s geographical proximity to Southeast Asian countries can be transformed into an opportunity for strengthening diplomatic relations, expanding trade and investment, improving connectivity, and promoting sustainable regional development.
+The Northeast is not merely a border region; it represents a crucial link between India and the rapidly growing economies of Southeast Asia. Its strategic location provides immense possibilities for cross-border trade, transport connectivity, tourism, cultural exchange, and economic cooperation. The often-used expression that “South East Asia begins in the North East of India” reflects the region’s unique geographical and civilizational position and highlights its potential as a bridge between India and Southeast Asia.
+Particular attention is given to the role of regional and multilateral initiatives such as BIMSTEC (Bay of Bengal Initiative for Multi-Sectoral Technical and Economic Cooperation), the Mekong-Ganga Cooperation, K2K, and other connectivity and development initiatives. These frameworks offer opportunities to integrate the Northeast more closely with regional economic networks while simultaneously contributing to India’s larger strategic objectives in the Indo-Pacific and East Asian region.
+The book also considers the political and economic dimensions of integrating the Northeast into India’s eastern outreach. Improved roads, railways, waterways, border infrastructure, digital connectivity, and trade corridors can potentially transform the region into a major hub of commerce and regional cooperation. At the same time, the effective realization of these opportunities requires attention to local development, institutional capacity, infrastructure gaps, social concerns, and the interests of communities inhabiting the region.
+As India seeks to deepen and diversify its relations with East and Southeast Asian countries, the success of its eastern engagement is closely connected with the meaningful participation and development of Northeast India. The book therefore emphasizes the need to channel the political, economic, and strategic benefits of the Look East/Act East approach towards the region.
+Overall, this work provides a comprehensive perspective on the Northeast as a strategic gateway, economic corridor, and vital component of India’s engagement with Southeast Asia. It will be valuable for students, researchers, policymakers, academics, and readers interested in India’s foreign policy, Northeast studies, regional cooperation, international relations, economic development, and the changing geopolitical landscape of South and Southeast Asia.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bd305df7-79df-4907-8f4f-a777db5d346d.webp</t>
+  </si>
+  <si>
+    <t>BD00070496</t>
+  </si>
+  <si>
+    <t>Discover North East in India's Look East :Issues and Oppurtunity by Dr.Imankalyan Lahari. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-85000-00-3, ASIN 9385000004.</t>
+  </si>
+  <si>
     <t>Online Shopping in India</t>
   </si>
   <si>
     <t>Dr. V. Vasudha</t>
   </si>
   <si>
     <t>14 x 2.25 x 22</t>
   </si>
   <si>
     <t>Over the last two decades, rising internet and mobile phone penetration has changed the way people communicate and do business. E-commerce is relatively a novel concept. It is, at present, heavily leaning on the internet and mobile phone revolution to basically alter the way businesses reach their customers. In this vigorous growing need, the most challenging is to satisfy the need of the customers, adhering to the laws globally. “Online shopping in India” is an attempt made to analyse and interpret the various factors which drive an individual to resort to online shopping. This text is an endeavour to understand the behaviour of online shoppers in India in various contexts.</t>
   </si>
   <si>
     <t>Online Shopping in India provides a comprehensive exploration of the rapid growth and transformation of India's e-commerce ecosystem over the past two decades. The book examines how the widespread adoption of the internet, smartphones, and digital payment systems has fundamentally changed consumer behaviour, business models, and retail practices across the country. As online commerce continues to reshape traditional markets, the book offers valuable insights into the opportunities, challenges, and legal dimensions associated with this digital revolution.
 The central focus of the book is to understand the behaviour of Indian online shoppers and the various factors that influence their purchasing decisions. It explores the motivations behind the increasing preference for online shopping, such as convenience, wider product selection, competitive pricing, doorstep delivery, easy return policies, and the availability of secure digital payment options. The book also discusses how technological advancements have enabled businesses of all sizes to connect directly with customers, eliminating geographical barriers and creating a more competitive marketplace.
 A significant contribution of the book lies in its detailed analysis of consumer behaviour in the Indian context. It examines how demographic factors such as age, gender, income, education, occupation, and location influence online buying patterns. The book highlights the growing participation of consumers from small towns and rural areas, demonstrating how affordable smartphones and improved internet connectivity have expanded the reach of e-commerce beyond metropolitan cities. It also studies psychological and social factors, including trust, perceived risk, customer reviews, recommendations, brand reputation, and cultural influences, that shape consumer decision-making in the digital marketplace.
 The book further discusses the evolution of major e-commerce platforms and the competitive landscape in India. It analyses the business strategies adopted by online retailers to attract and retain customers through discounts, festive sales, loyalty programmes, personalised recommendations, and efficient customer service. The role of artificial intelligence, data analytics, and digital marketing in understanding customer preferences and improving user experience is also explored in detail.
 Another important aspect covered in the book is the legal and regulatory framework governing online shopping in India. As digital transactions become increasingly common, consumer protection, data privacy, cybersecurity, intellectual property rights, taxation, electronic contracts, and dispute resolution have gained significant importance. The book provides an overview of the relevant legal provisions and policy developments that regulate e-commerce activities while ensuring consumer rights and promoting fair business practices. It also examines the responsibilities of online marketplaces, sellers, and service providers in maintaining transparency and accountability.
 The book recognises that while e-commerce offers numerous benefits, it also presents several challenges. Issues such as online fraud, counterfeit products, payment security, data breaches, delayed deliveries, misleading advertisements, fake reviews, and return policy disputes continue to affect consumer confidence. The authors discuss these concerns and suggest practical measures for businesses, policymakers, and consumers to create a safer and more reliable digital shopping environment. The importance of building trust through secure payment systems, transparent policies, effective grievance redressal mechanisms, and quality customer support is emphasised throughout the discussion.
 In addition to consumer behaviour and legal aspects, the book examines the economic and social impact of online shopping in India. It highlights how e-commerce has created employment opportunities in logistics, warehousing, digital marketing, customer service, and technology development. Small businesses, artisans, and entrepreneurs have gained access to national and international markets through online platforms, contributing to economic growth and financial inclusion. The book also discusses the changing role of traditional retail stores and the emergence of omnichannel retailing, where businesses integrate both online and offline shopping experiences to meet evolving customer expectations.
 Special attention is given to the influence of mobile commerce, social media, and digital payment innovations on online shopping behaviour. The increasing use of mobile applications, social networking platforms, influencer marketing, and instant payment systems has transformed consumer engagement and purchasing habits. The book analyses how these technological developments have accelerated digital adoption, particularly among younger consumers, while also addressing the digital divide that still exists across different regions and socioeconomic groups.
 The text combines theoretical concepts with practical observations, making it valuable for understanding both academic and real-world dimensions of online shopping. Through examples, case studies, and analytical discussions, it presents a balanced view of the opportunities and challenges associated with India's rapidly evolving e-commerce sector. The book encourages readers to critically examine the factors influencing consumer behaviour and the strategies businesses must adopt to remain competitive in an increasingly digital economy.
 Designed for students, researchers, educators, management professionals, entrepreneurs, policymakers, and practitioners, Online Shopping in India serves as an important reference on one of the fastest-growing sectors of the Indian economy. It provides readers with a comprehensive understanding of e-commerce trends, consumer psychology, legal regulations, technological innovations, and future prospects of online retailing. By bridging academic research with practical applications, the book offers meaningful insights into how digital commerce is transforming business and consumer relationships in India and prepares readers to understand the emerging opportunities and challenges of the country's expanding digital marketplace.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/55af1532-01d8-4052-97fa-a7ddf70bb631.webp</t>
   </si>
   <si>
     <t>BD00069591</t>
   </si>
   <si>
     <t>Discover Online Shopping in India by Dr. V. Vasudha. This book is published by Bharti Publications in Unknown Format format, ISBN 9789389657531, ASIN 9389657539.</t>
   </si>
   <si>
+    <t>Paradigm Shift in Marketing and Finance</t>
+  </si>
+  <si>
+    <t>Dr. Shikha Gupta</t>
+  </si>
+  <si>
+    <t>Dr. Pooja Goel</t>
+  </si>
+  <si>
+    <t>2022-04-05 00:00:00</t>
+  </si>
+  <si>
+    <t>15 x 2 x 21.25</t>
+  </si>
+  <si>
+    <t>The dynamic and fast-changing nature of our world today is best described by Volatility, Uncertainty, Complexity, and Ambiguity (VUCA). We are living in a world where volatility and uncertainty have become the new normal. The book ‘Paradigm Shift in Marketing and Finance’ attempts to capture the essence of the uncertain, constantly changing world that influences decision-making in organisations. In fact, never before has this change been more pronounced than in the last decade, where the market has evolved in a myriad of ways limited only by the genius of people riding at the crest of the wave of change. This book aims to help organisations, professionals, students, teachers, researchers, and all those interested in the domain of business to realise the dynamic, flexible, and volatile dimensions of marketing and finance and the need for businesses to respond and align their marketing and financial strategies, in decreasing response time, on a pre-emptive basis.</t>
+  </si>
+  <si>
+    <t>Dr. Shikha Gupta is an Associate Professor in the Department of Commerce, Shaheed Bhagat Singh College, University of Delhi, Delhi. As an avid academician, she completed her graduation from prestigious Shri Ram College of Commerce, University of Delhi, and post-graduation, M. Phil and Ph.D. from Department of Commerce, Delhi School of Economics, University of Delhi. She has more than 21 years of teaching experience.
+Dr. Pooja Goel is an academician, researcher, author, and trainer. An alumnus of Kurukshetra University, she holds a Masters (M. Com.) and Doctorate (Ph. D.) in Commerce. She is a gold medalist in Diploma in Reasoning. Presently, Pooja is an Associate Professor at Shaheed Bhagat Singh College (Department of Commerce), University of Delhi with more than 15 years of experience in teaching and research.</t>
+  </si>
+  <si>
+    <t>Paradigm Shift in Marketing and Finance explores the rapidly changing business environment shaped by Volatility, Uncertainty, Complexity, and Ambiguity (VUCA). In today's world, constant change and uncertainty have become defining characteristics of the business landscape, requiring organizations to rethink conventional approaches to decision-making, strategy, marketing, and financial management.
+The book examines how the accelerating pace of change has transformed the way organizations understand markets, consumers, competition, financial conditions, and business opportunities. Over the past decade, technological developments, changing consumer expectations, global economic shifts, digitalization, and evolving business models have created an environment in which organizations must continuously adapt to remain competitive.
+A central theme of the book is the need to recognize the dynamic, flexible, and volatile nature of marketing and finance. Traditionally, marketing and financial decisions were often developed through relatively stable and predictable planning processes. However, the contemporary business environment demands greater agility. Organizations must monitor emerging trends, anticipate market disruptions, understand changing customer needs, and adjust their strategies with increasing speed.
+The book particularly emphasizes the relationship between marketing and financial strategies. In an uncertain environment, these two functions cannot operate in isolation. Marketing decisions influence revenue generation, customer relationships, brand value, and market positioning, while financial decisions determine resource allocation, investment priorities, profitability, and organizational sustainability. Aligning these functions can therefore help organizations respond more effectively to rapidly changing market conditions.
+Another important focus is the concept of pre-emptive strategic response. In a VUCA environment, simply reacting to changes after they occur may no longer be sufficient. Organizations increasingly need to identify emerging signals, anticipate potential disruptions, and prepare appropriate responses before challenges become critical. Reducing response time and developing flexible strategies can provide organizations with a significant competitive advantage.
+The book also highlights the role of innovation and human ingenuity in navigating change. The evolving marketplace has created opportunities for professionals and organizations capable of recognizing new possibilities and transforming uncertainty into innovation. Businesses that are willing to experiment, learn, adapt, and continuously rethink their strategies are better positioned to succeed in an unpredictable environment.
+By bringing together perspectives on contemporary marketing and finance, the book seeks to provide readers with a broader understanding of how businesses can navigate uncertainty while maintaining competitiveness and sustainable growth. It emphasizes the importance of flexibility, strategic alignment, innovation, responsiveness, and forward-looking decision-making.
+Overall, Paradigm Shift in Marketing and Finance provides a timely exploration of the changing dimensions of modern business. It encourages readers to move beyond traditional approaches and develop strategies that are responsive to the speed and complexity of contemporary markets.
+The book will be valuable for business organizations, marketing and finance professionals, managers, students, teachers, researchers, academicians, entrepreneurs, and anyone interested in contemporary business strategy. By highlighting the changing relationship between marketing, finance, and the broader business environment, it provides useful insights into how organizations can anticipate change, respond decisively, and transform uncertainty into opportunities for growth.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f1ef2e54-9e29-469e-800a-af30766ddd8e.webp</t>
+  </si>
+  <si>
+    <t>BD00070198</t>
+  </si>
+  <si>
+    <t>Discover Paradigm Shift in Marketing and Finance by Dr. Shikha Gupta. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681302, ASIN 9391681301.</t>
+  </si>
+  <si>
     <t>PAY-PERFORMANCE CONUNDRUM: Linking Theory with Evidence</t>
   </si>
   <si>
     <t>Dr. Manika Kohli</t>
-  </si>
-[...1 lines deleted...]
-    <t>20 x 14 x 4</t>
   </si>
   <si>
     <t>Pay-Performance Conundrum: Linking Theory with Evidence is an attempt to probe into the justification of anomalous rewards to the managers at the top echelons of the company. Whether their pay is corporate performance related, is a question long contemplated yet remains unanswered. While theoretical and conceptual knowledge propagates incentive pay, according to which ‘pay-for-performance’ should be a common parlance. Practically, ‘pay-for-failure’ has often been observed. This text is an endeavour to connect this theoretical supposition with empirical evidence from a country in which the issue finds immense relevance due to its economic bifurcations, often termed as the ‘rich-poor divide’. India, long characterized by unequal wealth distribution, has thus been taken as the milieu to analyse this pay-performance conundrum.</t>
   </si>
   <si>
     <t>Pay-Performance Conundrum: Linking Theory with Evidence examines one of the most debated issues in corporate governance: whether the compensation of top executives is genuinely linked to organizational performance. The book critically explores the long-standing principle of pay-for-performance, which suggests that executive rewards should reflect the value they create for shareholders and the overall success of the organization. While this principle is widely accepted in management and economic theory, real-world practices often reveal a contrasting phenomenon where executives continue to receive substantial compensation despite poor corporate performance—a situation commonly referred to as **pay-for-failure**.
 The book bridges the gap between theoretical assumptions and empirical realities by investigating the relationship between executive remuneration and corporate performance within the Indian corporate sector. India provides a particularly relevant context due to its rapidly growing economy, evolving corporate governance framework, and persistent income inequality. Against the backdrop of the country's widening rich-poor divide, the study highlights how executive compensation has become a significant economic and social concern.
 Drawing upon established theories of corporate governance, agency theory, and incentive-based compensation, the book explains why performance-linked pay has emerged as a preferred mechanism for aligning the interests of managers with those of shareholders. It also discusses the limitations of these theories when applied in practice, where factors such as board dynamics, ownership structures, market conditions, and governance mechanisms can weaken the intended relationship between pay and performance.
 A key strength of the book lies in its evidence-based approach. Through empirical analysis of Indian corporate data, it evaluates whether executive compensation is actually determined by measurable indicators of corporate success. The findings provide valuable insights into the extent to which executive rewards correspond with financial performance, profitability, shareholder value, and other performance metrics. By comparing theoretical expectations with observed practices, the book identifies areas where compensation policies succeed and where they fail to achieve their intended objectives.
 Beyond its empirical contribution, the book addresses the broader implications of executive compensation for corporate governance, stakeholder trust, and social equity. It raises important questions about fairness, accountability, transparency, and the ethical dimensions of managerial rewards. The discussion encourages policymakers, regulators, corporate boards, investors, and scholars to rethink existing compensation frameworks and consider reforms that promote greater alignment between executive incentives and sustainable organizational performance.
 Written in a clear and analytical style, **Pay-Performance Conundrum: Linking Theory with Evidence** serves as a valuable resource for researchers, students, academicians, policymakers, corporate executives, and professionals interested in corporate governance, executive compensation, business ethics, and financial management. By integrating theoretical perspectives with rigorous empirical evidence, the book contributes meaningfully to the ongoing debate on executive pay and offers practical insights for designing more effective and equitable compensation systems.
 Ultimately, the book underscores that executive remuneration is not merely a financial issue but a reflection of corporate values, governance quality, and societal expectations. It calls for a balanced and transparent approach to compensation that rewards genuine performance while fostering accountability and long-term value creation for organizations and society alike.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/8adcd474-70f8-4e6a-948c-330945b703f7.webp</t>
   </si>
   <si>
     <t>BD00069558</t>
   </si>
   <si>
     <t>Discover PAY-PERFORMANCE CONUNDRUM: Linking Theory with Evidence by Dr. Manika Kohli. This book is published by Bharti Publications in Hardcover format, ISBN 9789386608970, ASIN 9386608979.</t>
   </si>
   <si>
+    <t>POLICE AND SOCIETY</t>
+  </si>
+  <si>
+    <t>Mr. Aditya Mishra</t>
+  </si>
+  <si>
+    <t>Mr. Rahul Vats Prof</t>
+  </si>
+  <si>
+    <t>978-93-91681-50-0</t>
+  </si>
+  <si>
+    <t>Police</t>
+  </si>
+  <si>
+    <t>2022-03-30 00:00:00</t>
+  </si>
+  <si>
+    <t>The book titled “Police and Society” dealing with Police State: A Negation to Rule of Law; Criminal Investigation using Technology: A Need of the Hour; Impact of Technology on Police Personality: An Analysis; Custodial Murders and Police Encounters: A Blurring Line; Police modernization with reference to Technology: An Analysis; Human Rights Approach with reference to Extended Working hours of Police Personnel; Use and Abuse of Technology in Criminal Investigation: A Study of Indian Police; An Exploratory Analysis of the Model Police Act, 2006; Plight in Police Force in India: Remedial Way Ahead; Role of Police Personnel during Covid-Pandemic: An Evaluation, Transformation in Police system in India: Road Ahead, Procedure of Arrest, Seizure, Search and Bail under NDPS Act.
+The present volume signifies a vast store of learning and knowledge, and is endorsement in its own way of the thesis. The book titled Police and Society, is composed to give a variety flavour of essays on legal and social dimensions of contemporary issues which are relevant to the readers and society. The book is significant for students of five year and three-year law courses and also for those who are pursuing any course in criminal or police law. The book will also be useful for reference to LL.M. and research study.</t>
+  </si>
+  <si>
+    <t>Police and Society is a comprehensive collection of scholarly essays examining the complex relationship between policing, law, technology, human rights, and society in contemporary India. Bringing together legal and social perspectives, the volume explores the changing role of the police in a rapidly transforming social and technological environment and considers the challenges confronting the Indian police system.
+The book begins by examining fundamental questions concerning the police state and the rule of law, highlighting the importance of ensuring that policing remains consistent with constitutional principles, individual rights, and democratic governance. It further explores the growing role of technology in criminal investigation, recognizing technological advancement as an essential component of modern policing while also drawing attention to the legal and ethical concerns associated with its use.
+A significant theme of the volume is the impact of technology on police personality and professional functioning. As digital tools, surveillance mechanisms, forensic technologies, and modern investigative techniques become increasingly integrated into policing, the nature of police work is changing. The book considers both the opportunities presented by technological modernization and the challenges it creates for police personnel.
+The volume also addresses some of the most sensitive and debated issues surrounding policing, including custodial deaths and police encounters. It examines the difficult boundary between legitimate law enforcement and potential violations of human rights, emphasizing the need for accountability, transparency, and adherence to due process. In this context, the book also discusses the use and potential abuse of technology in criminal investigation and considers its implications for justice and individual rights.
+Another important area of discussion is police modernization in India. The book evaluates the role of technology in strengthening police institutions and considers the reforms necessary to make policing more efficient, responsive, professional, and citizen-oriented. The analysis of the Model Police Act, 2006 further contributes to the discussion on institutional reform and the need for a modern legal framework for policing.
+The volume gives considerable attention to the human rights of police personnel themselves, including the implications of extended working hours and demanding working conditions. It recognizes that effective policing requires not only accountability towards citizens but also appropriate working environments, institutional support, and professional welfare for police personnel.
+The book further explores the challenges and plight of the police force in India, identifying possible remedial approaches and pathways for reform. It also evaluates the role played by police personnel during the COVID-19 pandemic, highlighting the responsibilities, pressures, and challenges faced by the police while maintaining public order and enforcing emergency measures.
+Legal dimensions of policing receive particular attention through discussion of the procedure of arrest, search, seizure, and bail under the Narcotic Drugs and Psychotropic Substances (NDPS) Act. This provides readers with an important understanding of the procedural safeguards and legal considerations involved in criminal enforcement.
+Overall, Police and Society offers a diverse and thought-provoking collection addressing contemporary legal, technological, institutional, and social dimensions of policing. By bringing together questions of rule of law, criminal investigation, police modernization, technology, human rights, accountability, and legal procedure, the volume provides a multidimensional understanding of the evolving police system in India.
+The book will be particularly useful for students pursuing three-year and five-year law programmes, as well as learners specializing in criminal law, police law, and related disciplines. It will also serve as a valuable reference for LL.M. students, researchers, academicians, legal professionals, policymakers, and anyone interested in the relationship between policing, law, technology, and society.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/5ea852e8-558a-4527-979f-d6cde640a7bd.webp</t>
+  </si>
+  <si>
+    <t>BD00070508</t>
+  </si>
+  <si>
+    <t>Discover POLICE AND SOCIETY by Mr. Aditya Mishra. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-91681-50-0, ASIN 9391681506, under Police.</t>
+  </si>
+  <si>
     <t>Political Communication in the Digital Age: Contemporary Issues and Perspectives from India</t>
   </si>
   <si>
     <t>Alfarid Hussain Rishikesh Kumar Gautam</t>
   </si>
   <si>
     <t>Prof. Sunil Kanta Behera</t>
   </si>
   <si>
     <t>Politics</t>
   </si>
   <si>
     <t>2023-03-16 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>13.75 x 2 x 21.25</t>
   </si>
   <si>
     <t>Political communication in India has undergone a sea change in the age of digital media. The emergence of digital platforms has opened up new avenues for politicians to reach out to the masses and connect with voters in real-time. Social media has given a voice to citizens and has made it easier for them to voice their opinions and concerns. It has also created a new dimension for political discourse and public engagement. Today, politicians have a much wider reach through social media platforms like Twitter, Facebook, and Instagram. They can reach out to millions of people with a single post and engage with them in real-time. This book explores the complexities of political communication in the digital age and the challenges and opportunities it presents. The authors bring a wealth of expertise and experience to the table, covering topics such as the role of social media in political campaigns, the impact of digital communication on political polarization, the role of digital technologies in promoting civic engagement and public participation, and offer insights and recommendations for navigating these complex issues. The contributors' in-depth analysis of the current state of political communication in the digital age provides a valuable resource for scholars, policymakers, and the general public alike. This book is an important contribution to the growing body of literature on political communication in the digital age. The authors provide a valuable resource for anyone interested in understanding the complex and rapidly evolving landscape of political communication and the role of digital technologies in shaping political discourse and civic engagement. Whether you are a scholar, a political leader, or a concerned citizen, this book offers insights and recommendations that are essential reading in today's digital age.</t>
   </si>
   <si>
     <t>Political Communication in the Digital Age examines the profound transformation of political communication in India in an era shaped by digital technologies, social media platforms, and rapidly evolving information ecosystems. As political engagement increasingly shifts from traditional media to online spaces, digital platforms have emerged as powerful instruments for political dialogue, electoral campaigns, public participation, and democratic engagement. This book provides a comprehensive exploration of how digital communication is redefining the relationship between political leaders, institutions, the media, and citizens, while critically analysing the opportunities and challenges associated with this transformation.
 The digital revolution has fundamentally altered the way political information is created, disseminated, and consumed. Platforms such as Twitter (X), Facebook, Instagram, YouTube, and other social media networks have enabled political actors to communicate directly with millions of citizens in real time, bypassing many of the traditional gatekeepers of information. At the same time, citizens have gained unprecedented opportunities to express opinions, mobilize support, participate in public debates, and hold governments accountable. This democratization of communication has expanded the public sphere, making political discourse more immediate, interactive, and participatory than ever before.
 This edited volume brings together the expertise of scholars, researchers, and practitioners to examine the multiple dimensions of political communication in the digital era. Through interdisciplinary perspectives, the contributors analyse how digital technologies are influencing electoral politics, governance, public opinion, civic participation, media practices, and democratic institutions. By combining theoretical insights with empirical analysis and contemporary case studies, the book provides readers with a balanced understanding of the evolving landscape of political communication in India and beyond.
 One of the central themes of the book is the role of social media in political campaigns. The contributors explore how political parties and leaders increasingly rely on digital platforms to communicate policy agendas, engage with voters, manage public perception, and conduct election campaigns. The book examines the strategic use of digital advertising, online campaigning, targeted messaging, political branding, influencer engagement, and data-driven communication techniques that have become integral components of modern electoral politics. These discussions demonstrate how technology has transformed political campaigning into a continuous, interactive process rather than a periodic electoral activity.
 The volume also investigates the impact of digital communication on political polarization and public opinion. While social media has expanded access to information and encouraged public participation, it has also contributed to challenges such as misinformation, disinformation, echo chambers, algorithmic bias, and ideological polarization. The contributors critically analyse how digital platforms influence political attitudes, shape public narratives, and affect democratic deliberation. By examining both the benefits and limitations of digital communication, the book encourages readers to engage critically with the information ecosystems that increasingly shape political decision-making.
 Another significant area of focus is the role of digital technologies in promoting civic engagement and democratic participation. The book highlights how online platforms have empowered citizens to participate in governance through digital activism, public consultations, social movements, online petitions, and community mobilization. These technologies have strengthened citizen engagement by facilitating greater transparency, accountability, and responsiveness within democratic institutions. The contributors examine how digital communication enables marginalized voices to participate in political discourse while creating new opportunities for collaborative governance and public policy engagement.
 Recognizing that technological innovation continues to reshape democratic processes, the book explores emerging developments in digital communication, including artificial intelligence, big data analytics, algorithmic governance, digital campaigning, and online political behaviour. These discussions provide valuable insights into the future of political communication, highlighting both the opportunities created by technological advancement and the ethical, legal, and regulatory challenges that accompany it. Particular attention is given to issues of privacy, data security, digital surveillance, online manipulation, and the responsible use of technology in democratic societies.
 A distinguishing strength of this volume is its interdisciplinary and analytical approach. Drawing from political science, communication studies, media studies, sociology, public policy, and information technology, the contributors present diverse perspectives that enrich the understanding of contemporary political communication. The integration of theoretical frameworks with practical examples, case studies, and policy discussions enables readers to connect academic concepts with real-world political developments.
 The book also serves as a valuable resource for understanding the evolving relationship between digital media, governance, and public trust. It examines how governments use digital communication to engage with citizens, disseminate information, manage crises, and deliver public services. At the same time, it addresses the challenges of maintaining credibility, combating misinformation, ensuring transparency, and fostering constructive dialogue in increasingly complex digital environments. These discussions underscore the importance of responsible communication strategies that strengthen democratic institutions while protecting the integrity of public discourse.
 Written in a clear and accessible style, the volume successfully balances scholarly rigour with practical relevance. It is designed to benefit a wide range of readers, including students, researchers, educators, policymakers, journalists, communication professionals, political strategists, civil society organizations, and informed citizens interested in understanding the impact of digital technologies on politics and democracy. The contributors' in-depth analyses and evidence-based recommendations provide readers with the tools to critically evaluate the changing nature of political communication and its broader societal implications.
 Overall, Political Communication in the Digital Age makes a significant contribution to the growing body of scholarship on digital media and democratic governance. By examining the intersection of politics, technology, and communication, the book offers a comprehensive understanding of how digital platforms are transforming political engagement, electoral processes, public opinion, and civic participation. It encourages readers to reflect on the opportunities and responsibilities that accompany the digitalization of political life while emphasizing the need for ethical, inclusive, and informed communication practices. Whether used as an academic text, a policy reference, or a resource for professional practice, this book provides essential insights into one of the most dynamic and influential aspects of contemporary democracy.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/62495238-e901-4d21-b086-8defc47983d1.webp</t>
   </si>
   <si>
     <t>BD00069512</t>
   </si>
   <si>
     <t>Discover Political Communication in the Digital Age: Contemporary Issues and Perspectives from India by Alfarid Hussain Rishikesh Kumar Gautam. This book is published by Bharti Publications in Hardcover format, ISBN 9788119079131, ASIN 8119079132, under Politics.</t>
@@ -2672,72 +4466,83 @@
   </si>
   <si>
     <t>Dr. Ritesh K. Singhal</t>
   </si>
   <si>
     <t>15.75 x 1.75 x 23.75</t>
   </si>
   <si>
     <t>Production and Operations Management (POM) is a critical function of any organization, regardless of the industry or sector. Production and Operations Management (POM) is an essential field that is vital for the success of any organization. It is the backbone of all manufacturing and service industries and is essential for ensuring that an organization’s resources are utilized optimally to produce high-quality goods or services. This book provides a comprehensive overview of POM, covering the principles and techniques used to manage the production process effectively. It is written for students, practitioners, and anyone interested in learning about the principles and practices of POM. The book is structured in a way that is easy to understand and is suitable for readers with varying levels of knowledge and expertise. It provides a detailed explanation of the fundamentals of POM, including production planning and control, inventory management, quality control, and supply chain management. The book also includes case studies that illustrate real-world examples of POM in practice. These case studies help to demonstrate the application of POM concepts and techniques in different industries and contexts, and provide practical insights into how POM can be used to improve organizational performance.</t>
   </si>
   <si>
     <t>Dr. Ankit Garg is an Assistant Professor in the area of Marketing, Operations and Information Technology at Ajay Kumar Garg Institute of Management, Ghaziabad.
 Dr. Ritesh K. Singhal is an Associate Professor in the area of Decision Science, Operations and Information Technology at Ajay Kumar Garg Institute of Management, Ghaziabad.
 Dr. T R Pandey is Director of Ajay Kumar Garg Institute of Management, Ghaziabad and also a professor in the area of Marketing and Strategy.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f7693142-81de-4532-a8cf-ae1c2f7e88a0.webp</t>
   </si>
   <si>
     <t>BD00067327</t>
   </si>
   <si>
     <t>Discover Production and Operations Management by Dr. Ankit Garg. This book is published by Bharti Publications in Paperback format, ISBN 9788119079315, ASIN 8119079310, under Management.</t>
   </si>
   <si>
-    <t>Research and Publication Ethics in Social Science</t>
-[...20 lines deleted...]
-    <t>Discover Research and Publication Ethics in Social Science by Dr. Sumanta Dutta. This book is published by Bharti Publications in Paperback format, ISBN 9789390818709, ASIN 9390818702, under Research, Publishers.</t>
+    <t>Redefining Business Strategies for the Service Industry: Embracing the New Normal Era</t>
+  </si>
+  <si>
+    <t>Dr. Jaswinder Kumar</t>
+  </si>
+  <si>
+    <t>Dr. Monika Chopra</t>
+  </si>
+  <si>
+    <t>978-93-89657-74-6</t>
+  </si>
+  <si>
+    <t>The pandemic COVID-19 has evolved as the most unfortunate humanitarian crisis. Ever since its outbreak the world over, almost every business is grappling with how to continue serving their customers and communities in the changing macroeconomic environment. The pandemic has shocked the entire economic domain of the world. This book titled ‘Redefining Business Strategies for The Service Industry: Embracing the New Normal Era’ is a humble attempt to throw some light on the challenges faced by the service industry during and post COVID-19 era and how the businesses can redefine and reshape their strategies to meet these challenges for their sustainable survival in the future.</t>
+  </si>
+  <si>
+    <t>The COVID-19 pandemic emerged as one of the most significant humanitarian and economic crises of the modern era, affecting individuals, businesses, institutions, and economies across the world. Its unprecedented impact disrupted established patterns of production, consumption, employment, customer interaction, and business operations. The service industry, in particular, faced substantial challenges as organizations were compelled to respond rapidly to changing customer expectations, operational restrictions, technological disruptions, and an uncertain macroeconomic environment.
+Redefining Business Strategies for the Service Industry: Embracing the New Normal Era examines the profound impact of the COVID-19 pandemic on the service sector and explores the strategic transformations required for businesses to remain resilient and sustainable in a rapidly changing environment. The book seeks to understand the challenges that service organizations encountered during the pandemic and the lessons that emerged as businesses adapted to the realities of the post-pandemic world.
+The pandemic fundamentally altered the relationship between businesses and their customers. Traditional methods of service delivery were disrupted, while digital platforms, remote services, contactless transactions, online communication, and technology-enabled customer engagement became increasingly important. Organizations were required to rethink conventional business models and develop innovative approaches to maintain continuity while responding to changing consumer preferences and expectations.
+A central theme of the book is the need for strategic adaptation and organizational resilience. In an uncertain business environment, organizations can no longer depend exclusively on traditional strategies. They must continuously evaluate market conditions, identify emerging risks, understand customer needs, and respond with flexibility. The book highlights the importance of innovation, digital transformation, customer-centric approaches, operational flexibility, and effective crisis management in strengthening the ability of service organizations to survive and grow.
+The concept of the “new normal” is another important dimension of the study. The pandemic accelerated changes that were already emerging in the service economy and introduced new expectations regarding convenience, safety, accessibility, personalization, and digital interaction. Businesses therefore need to reconsider how services are designed, delivered, and evaluated. The ability to combine technology with human-centered service can play an important role in creating sustainable competitive advantages.
+The book also emphasizes that successful recovery requires more than simply returning to pre-pandemic business practices. Organizations must learn from the disruptions they experienced and develop strategies that are capable of addressing future uncertainties. This includes strengthening organizational capabilities, investing in technology and human resources, improving communication, managing changing customer expectations, and building flexible operational structures.
+By examining the challenges faced by the service industry during and after COVID-19, the book provides valuable perspectives on how businesses can reshape their strategies for long-term sustainability. It recognizes that the future of the service sector will depend on the ability of organizations to balance technological advancement with customer needs, operational efficiency with adaptability, and short-term recovery with long-term strategic planning.
+Overall, Redefining Business Strategies for the Service Industry: Embracing the New Normal Era offers a timely examination of the transformation of the service industry in response to an unprecedented global crisis. It provides insights into the challenges, opportunities, and strategic choices confronting service organizations as they navigate the post-pandemic business environment.
+The book will be particularly useful for students, researchers, academicians, business professionals, entrepreneurs, managers, and policymakers interested in service management, business strategy, marketing, digital transformation, organizational resilience, and post-pandemic economic development. It serves as a valuable resource for understanding how businesses can adapt, innovate, and build sustainable strategies in an increasingly uncertain and technology-driven world.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/df60a042-534d-4fbe-9fed-a17da08461fc.webp</t>
+  </si>
+  <si>
+    <t>BD00070670</t>
+  </si>
+  <si>
+    <t>Discover Redefining Business Strategies for the Service Industry: Embracing the New Normal Era by Dr. Jaswinder Kumar. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-74-6, ASIN 9389657741.</t>
   </si>
   <si>
     <t>Research and Publication Ethics: Core Concepts and Principles</t>
   </si>
   <si>
     <t>Vishal Verma</t>
   </si>
   <si>
     <t>Dr. Geetika Tandon Kapoor</t>
   </si>
   <si>
     <t>18 x 2 x 27.75</t>
   </si>
   <si>
     <t>The book on "Research and Publication Ethics" is a comprehensive guide that covers the essential principles, standards, and practices of ethical research and publication. It is written to provide researchers, academics, students, and professionals in various fields with a clear understanding of the ethical considerations involved in the research process and how to ensure that their work is conducted in an ethical manner. The book begins by introducing the concept of ethics in research and publication, highlighting the importance of ethical conduct in ensuring the integrity and credibility of research. It then delves into the core principles of research ethics, such as informed consent, confidentiality, and respect for participants' rights. The book also explores the ethical considerations involved in data collection, analysis, and reporting, including issues related to data falsification, plagiarism, and authorship.</t>
   </si>
   <si>
     <t>Mr. Vishal Verma is an accomplished author, educator, and researcher in the field of Commerce and Management. As an Assistant Professor at the F.A.A. Govt. PG College in Mahmudabad Sitapur, University of Lucknow-Lucknow has been actively involved in teaching and research for many years. Mr. Verma has an impressive academic background, having obtained his Bachelor's degree in Commerce from Delhi University and his Master's degree in Commerce from Lucknow University. He has also successfully qualified for the UGC NET JRF in Commerce, Management, Human Resource Management &amp; Economics. This indicates his in-depth understanding of the subjects and his exceptional proficiency in these areas.
 Dr. Geetika Tandon Kapoor has a rich teaching experience of 19 years. She has earlier taught at Avadh Girls Degree College, Lucknow, one of the renowned colleges in Lucknow and is currently working as Associate Professor in the Department of Commerce, Lucknow University. She has also been involved with industry as she has obtained a Company Secretary's qualification which gives her valuable practical application to her teaching. She has many publications and is successfully guiding many research scholars. He has presented research papers in many national and international seminars.</t>
   </si>
   <si>
     <t>Research and Publication Ethics is a comprehensive and practical guide that explores the fundamental principles, standards, and best practices that govern ethical research and scholarly publishing. Designed for researchers, academicians, faculty members, postgraduate students, doctoral scholars, and professionals across diverse disciplines, the book provides a thorough understanding of ethical responsibilities throughout the research lifecycle. In an era where academic integrity and responsible research practices are of paramount importance, this book serves as an essential resource for conducting, presenting, and publishing high-quality research in accordance with internationally accepted ethical standards.
 The book begins by introducing the concept of ethics in research and publication, emphasizing the critical role ethical conduct plays in maintaining the credibility, reliability, and integrity of scholarly work. It explains how ethical research not only safeguards the interests of participants and institutions but also strengthens public trust in scientific inquiry and academic scholarship. Through clear explanations and practical examples, readers gain an appreciation of why ethics forms the foundation of responsible research.
 A significant portion of the book is devoted to the core principles of research ethics, including honesty, transparency, accountability, fairness, and respect for human participants. It discusses the importance of obtaining informed consent, ensuring confidentiality and privacy, protecting participants' rights, and minimizing potential risks during research. These concepts are presented in a simple and accessible manner, enabling readers to understand both the theoretical foundations and practical implications of ethical decision-making.
 The book further examines ethical issues encountered during various stages of the research process, including research design, data collection, data management, statistical analysis, interpretation of findings, and reporting of results. It highlights the importance of maintaining accuracy and objectivity while collecting and analyzing data and explains how ethical lapses can compromise the validity and credibility of research outcomes.
@@ -2844,146 +4649,613 @@
   <si>
     <t>Dr. PRAVEENA K</t>
   </si>
   <si>
     <t>DR. RADHA THEVANNOOR</t>
   </si>
   <si>
     <t>978-9390818679</t>
   </si>
   <si>
     <t>18.25 x 1.25 x 23.75</t>
   </si>
   <si>
     <t>In the VUCA world, research is one area which is inevitable and also, the need of the time. Research spans across business units as well as academic units. Research writing is an art and needs a lot of effort, thinking and creativity as the whole work is to be put into comprehensive words for the readers. There are a lot of books on research methodology while there is a dearth in the area of research writing. This book provides a roadmap for the researchers and students in preparing a clear impressive research reports. This book has been crafted in simple language for a beginner/ layman to help through the writing process. The book also helps in drafting a research paper. The book is divided into different chapters keeping in mind the thesis/ project report styles. The book is meant to be a handbook for researchers from diverse fields with ample examples at various stages.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/415b042d-aad7-4b23-b16f-e0f85cc9ba82.webp</t>
   </si>
   <si>
     <t>BD00067306</t>
   </si>
   <si>
     <t>Discover Research Report Writing- Craft it well by Dr. PRAVEENA K. This book is published by Bharti Publications in Paperback format, ISBN 978-9390818679, ASIN 9390818672, under Writing.</t>
   </si>
   <si>
+    <t>Restart and Revival of Tourism and Hospitality Post COVID-19: Sustainable and Inclusive Tourism</t>
+  </si>
+  <si>
+    <t>Mr. Priyadarshan Lakhawat</t>
+  </si>
+  <si>
+    <t>Sunil Tiwari</t>
+  </si>
+  <si>
+    <t>Business &amp; Management</t>
+  </si>
+  <si>
+    <t>2022-06-20 00:00:00</t>
+  </si>
+  <si>
+    <t>15.7 x 2 x 23.75</t>
+  </si>
+  <si>
+    <t>This book aims to investigate the impact of COVID-19 pandemic on Indian tourism and hospitality industry comprehensively with the help of different approaches, frameworks, techniques and methods both qualitatively and quantitatively. Based on the impact assessment, both long and short term strategies are demonstrated for the restart and revival of tourism and hospitality post COVID-19. In this context, we have invited and interviewed many experts (Academician and Industry professionals) from tourism and hospitality, who are first hand witnessed of the pandemic. All in all, empirical findings of this book suggested that tourism and hospitality professionals, stakeholders, tourism boards, and policy makers need to focus and promote sustainable and inclusive tourism. Additionally, present research work has significant contribution to available literature and future researches in view of restart and revival of tourism and hospitality from any such crisis and pandemic.</t>
+  </si>
+  <si>
+    <t>Mr. Priyadarshan Lakhawat, Principal, IHM Jaipur is a two time National award winner for the Best Teacher in Hospitality Education from Ministry of Tourism besides numerous other accolades including Best Employee award at Oberoi Hotels and Indian Hospitality Educator’s award. An alumnus of IHM Bhopal, he has nearly 25 years of academic experience at institutes like IHM Ahmedabad, IHM Gurdaspur, IHM Jaipur including a two year stint at National Council for Hotel Management and Catering Technology as Dy. Director (Academics &amp; Training). Mr. Lakhawat is a Master Trainer for Certified Learning Facilitator program of NCHMCT. He has been a member of the syllabus committee for NCHMCT and also for the CBSE.
+Sunil Tiwari,Ph.D. is a Researcher &amp; Academician by profession and working with Ambedkar University Delhi, India, as an Assistant Professor. He was Gold Medalist in UG and PG, and holds BSc, M.B.A. and Ph.</t>
+  </si>
+  <si>
+    <t>COVID-19 and the Indian Tourism &amp; Hospitality Industry: Impact, Challenges and Revival Strategies examines the far-reaching impact of the COVID-19 pandemic on India's tourism and hospitality sector through a comprehensive combination of qualitative and quantitative approaches. The pandemic created unprecedented disruptions across tourism destinations, hospitality businesses, transportation services, employment, consumer behaviour, and related economic activities. This book provides a systematic assessment of these challenges while exploring practical pathways for the recovery and revival of the sector.
+The book employs a range of research approaches, analytical frameworks, techniques, and methodologies to examine the effects of the pandemic from multiple perspectives. By combining empirical evidence with expert insights, it seeks to provide a deeper understanding of how the crisis affected tourism and hospitality stakeholders and how the industry responded to rapidly changing circumstances.
+An important feature of the book is the inclusion of expert perspectives from academicians and industry professionals who experienced the pandemic and its consequences firsthand. Through interviews and discussions with these experts, the book captures practical experiences, observations, and recommendations concerning the challenges faced by the tourism and hospitality industry. These perspectives complement the empirical findings and provide a more comprehensive picture of the sector during and after the crisis.
+Based on the assessment of the pandemic's impact, the book presents short-term and long-term strategies for restarting and revitalizing tourism and hospitality. These strategies focus on strengthening the industry's resilience, responding to changing traveller expectations, addressing emerging risks, and creating more sustainable approaches to tourism development. The book emphasizes that recovery should not simply seek to restore pre-pandemic practices but should also provide an opportunity to build a more resilient and adaptable tourism ecosystem.
+A major conclusion emerging from the research is the need to promote sustainable and inclusive tourism. Tourism professionals, industry stakeholders, tourism boards, policymakers, and other concerned organizations have an important role to play in developing tourism models that are environmentally responsible, socially inclusive, economically viable, and better prepared to withstand future disruptions.
+The book also contributes to the growing body of academic literature on tourism crises and recovery. Its empirical findings and strategic recommendations can serve as a reference for understanding how tourism and hospitality sectors may respond to future pandemics, disasters, economic disruptions, and other unforeseen crises.
+Overall, COVID-19 and the Indian Tourism &amp; Hospitality Industry: Impact, Challenges and Revival Strategies provides a multidimensional examination of one of the most significant crises faced by the tourism sector in recent history. It combines research-based evidence, expert experiences, analytical perspectives, and practical strategies to offer valuable insights into the recovery and future development of Indian tourism and hospitality.
+The book will be useful for students, researchers, academicians, tourism and hospitality professionals, industry stakeholders, tourism boards, policymakers, and practitioners seeking to understand the impact of COVID-19 and develop effective strategies for sustainable, inclusive, and resilient tourism in the face of future challenges.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/324081eb-8f5f-4084-a8cc-9b6e17a0c7f4.webp</t>
+  </si>
+  <si>
+    <t>BD00070144</t>
+  </si>
+  <si>
+    <t>Discover Restart and Revival of Tourism and Hospitality Post COVID-19: Sustainable and Inclusive Tourism by Mr. Priyadarshan Lakhawat. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779006, ASIN 9394779000.</t>
+  </si>
+  <si>
     <t>Rethinking English Language Education Through Digital Technology</t>
   </si>
   <si>
     <t>Prof. (Dr.) Vinod Kumar Kanvaria</t>
   </si>
   <si>
     <t>Sarika</t>
   </si>
   <si>
     <t>English Learning</t>
   </si>
   <si>
     <t>The book ‘Rethinking English Language Education Through Digital Technology’ explores how English language education is being transformed by the rapid rise of digital technologies. Bringing together diverse chapters from scholars across India and beyond, the book examines major developments such as Computer-Assisted Language Learning, Mobile-Assisted Language Learning, online and blended learning, artificial intelligence, digital literacies, multimodal communication, equity in digital classrooms, assessment practices, and the changing role of teachers. The contributions combine theoretical perspectives with classroom-based insights, showing how technology is reshaping language teaching, learning, feedback, and learner engagement in the 21st century.</t>
   </si>
   <si>
     <t>Prof. (Dr.) Vinod Kumar Kanvaria is currently a Professor in the Department of Education, University of Delhi. He has over 24 years of teaching and research experience across the University of Delhi, NCERT, Delhi Government, and other educational institutions. He holds a Ph.D. in Education with specializations in ICT, Educational Technology, and Pedagogy of Mathematics, along with an honorary D.Litt., and Master’s degrees in Mathematics, Education, and Sociology.
 Sarika is currently a Research Fellow in the Department of Education, University of Delhi, Delhi, India. She has been associated with the university since 2023. Her research areas and interest include Educational Technology, ICT for Education and Language Education. She has published her work in national and international books. She has also participated in various national and international seminars and conferences.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/fa2347c2-286a-4f63-8d17-ef1742603edf.webp</t>
   </si>
   <si>
     <t>BD00067229</t>
   </si>
   <si>
     <t>Discover Rethinking English Language Education Through Digital Technology by Prof. (Dr.) Vinod Kumar Kanvaria. This book is published by Bharti Publications in Hardcover format, ISBN 9788169155168, ASIN 8169155169, under English Learning, Language.</t>
   </si>
   <si>
+    <t>Revive to Survive: Initiatives and Innovations</t>
+  </si>
+  <si>
+    <t>Dr. Meenu</t>
+  </si>
+  <si>
+    <t>Dr. Balpreet Kaur</t>
+  </si>
+  <si>
+    <t>978-93-90818-04-4</t>
+  </si>
+  <si>
+    <t>2021-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>The book titled “Revive to Survive: Initiatives and Innovations” attempts to throw some light on the challenges faced by every sector of the economy and how they have to frame their policies and strategies innovatively to survive in the era of crisis. The disruptions caused due to the pandemic accelerated the adoption of a new workplace model by the organizations to survive. The shift in the mindset of organizations has been a critical enabler for initiating the adoption of a hybrid workplace model by the organizations. this book, an effort has been made to provide a platform to researchers and academicians to put some light on the innovative ideas and strategies related to the revival of the business units in the period of crisis. This contribution will help the business and industry practitioners and policymakers design their digital strategies and solutions to survive in the critical period.</t>
+  </si>
+  <si>
+    <t>Revive to Survive: Initiatives and Innovations explores the challenges confronting different sectors of the economy during periods of crisis and examines how organizations can develop innovative policies, strategies, and practices to sustain themselves and emerge stronger. The book emphasizes that crises not only create disruptions but also compel organizations to rethink conventional approaches, embrace innovation, and adapt to rapidly changing economic and technological environments.
+The unprecedented disruptions caused by the COVID-19 pandemic significantly transformed the functioning of businesses, institutions, and workplaces. One of the most notable changes was the accelerated adoption of digital technologies and new models of work. The pandemic encouraged organizations to reconsider traditional workplace structures and paved the way for flexible and hybrid workplace models. The shift in organizational mindset became a critical enabler for adopting new approaches to employee engagement, productivity, collaboration, and business continuity.
+This edited volume provides a platform for researchers, academicians, practitioners, and policymakers to present innovative ideas, strategies, and solutions for the revival and sustainable development of business units and economic activities during periods of uncertainty and crisis. The contributions examine how organizations can respond proactively to disruptions through technological innovation, digital transformation, strategic restructuring, flexible work practices, and adaptive management approaches.
+A key theme of the book is the importance of innovation and resilience in navigating uncertain environments. Organizations that are willing to rethink their strategies, adopt emerging technologies, and respond effectively to changing market conditions are better positioned to survive crises and identify new opportunities for growth. The book therefore highlights the need for organizations to move beyond short-term crisis management and develop long-term strategies that strengthen their adaptability and competitiveness.
+The discussions presented in this volume are particularly relevant in an era characterized by rapid technological advancement, changing consumer expectations, evolving business models, and increasing economic uncertainties. The insights offered can assist business and industry practitioners in understanding emerging challenges and designing appropriate digital and organizational strategies. At the same time, policymakers can draw upon these perspectives to formulate supportive frameworks and interventions that promote innovation, resilience, employment, and sustainable economic recovery.
+Overall, Revive to Survive: Initiatives and Innovations presents a timely and multidisciplinary examination of how innovation, strategic thinking, digital transformation, and organizational adaptability can contribute to survival and revival during challenging times. The book will be useful to academicians, researchers, business leaders, industry professionals, entrepreneurs, management students, and policymakers interested in understanding the strategies and innovations that can help organizations navigate crises and build a more resilient future.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/8e2e16b9-bac9-4abf-a7bb-911539bacd98.webp</t>
+  </si>
+  <si>
+    <t>BD00070650</t>
+  </si>
+  <si>
+    <t>Discover Revive to Survive: Initiatives and Innovations by Dr. Meenu. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-04-4, ASIN 9390818044.</t>
+  </si>
+  <si>
+    <t>Role of Intellectual Property Rights in Economic Growth: Prospects and Challenges</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) Pradeep Kulshreshtha</t>
+  </si>
+  <si>
+    <t>978-93-90818-12-9</t>
+  </si>
+  <si>
+    <t>2021-07-30 00:00:00</t>
+  </si>
+  <si>
+    <t>This book is an endeavour to look into the contribution by various categories of Intellectual property Rights in boosting the economic growth. The chapters deliberate on the contribution of Traditional Knowledge and Geographical Indications in the national economy and what are the prospects and challenges. Different chapters throw light on the different Intellectual property Rights such as Subscription Models and Copyright, Standard Essential Patents, Protection of Database in 21st Century, Emergence of Designs, Trademark / Trade Secrets, Competition Law in liberalized economies and how they can be growth engine in the National economies.</t>
+  </si>
+  <si>
+    <t>This book is a comprehensive exploration of the role of Intellectual Property Rights (IPR) in promoting innovation, protecting knowledge, encouraging creativity, and contributing to economic growth. It examines how different forms of intellectual property can serve as important instruments for strengthening national economies, enhancing competitiveness, generating employment, and creating opportunities for sustainable development.
+A significant focus of the book is on Traditional Knowledge and Geographical Indications (GIs) and their contribution to the national economy. The discussions highlight the economic and cultural value of indigenous knowledge, traditional practices, and region-specific products, while also examining the prospects, challenges, and mechanisms required for their effective protection and commercialization.
+The book further explores several contemporary dimensions of Intellectual Property Rights, including subscription models and copyright, Standard Essential Patents, database protection in the twenty-first century, the emergence and significance of industrial designs, trademarks, and trade secrets. These discussions provide insights into how intellectual property frameworks are evolving in response to technological advancement, digital transformation, globalization, and changing business models.
+Another important dimension addressed is the relationship between Intellectual Property Rights and Competition Law, particularly in liberalized and increasingly knowledge-driven economies. The book considers the need to balance intellectual property protection with fair competition, market access, innovation, and consumer interests.
+By bringing together diverse perspectives on intellectual property, technology, business, law, and economic development, this volume demonstrates that IPR is not merely a legal mechanism for protecting intangible assets but can also function as a strategic growth engine for national economies. It will be valuable for researchers, academicians, legal professionals, policymakers, entrepreneurs, students, and anyone interested in understanding the evolving relationship between intellectual property and economic development.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/322ca1b5-5914-4db0-ba99-3c53d7e56aca.webp</t>
+  </si>
+  <si>
+    <t>BD00070648</t>
+  </si>
+  <si>
+    <t>Discover Role of Intellectual Property Rights in Economic Growth: Prospects and Challenges by Prof. (Dr.) Pradeep Kulshreshtha. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-12-9, ASIN 9390818125.</t>
+  </si>
+  <si>
+    <t>Shades of Womanhood: Historical &amp; Contemporary</t>
+  </si>
+  <si>
+    <t>Dr. Tanushri Purohit</t>
+  </si>
+  <si>
+    <t>Dr. Sapna Sharma</t>
+  </si>
+  <si>
+    <t>939168159X</t>
+  </si>
+  <si>
+    <t>Journey of women had been very critical and disdainful but they handled every challenge with poise and patience. Today they have come a long way emerging as the strong fraternity by spreading their wings in all directions. The present book Shades of Womanhood: Historical and Contemporary traverses a journey into the life of a woman may it be mother, sister, friend or even she herself. Part-I of the book is a literary journey from Renaissance times to contemporary times. Part II portrays the current stand which Indian women are taking in the contemporary dynamic environment facing the challenges and empowering themselves through their success path.</t>
+  </si>
+  <si>
+    <t>Shades of Womanhood: Historical and Contemporary presents a thoughtful exploration of the journey of women through history and into the contemporary world. It traces the experiences, struggles, aspirations, achievements, and changing identities of women while highlighting their remarkable ability to face challenges with resilience, patience, courage, and determination.
+Throughout history, the journey of women has often been marked by social restrictions, discrimination, unequal opportunities, and numerous challenges. Yet, women have continuously adapted, resisted limitations, and created their own paths toward dignity, independence, and empowerment. From traditional roles within families to their expanding presence in education, literature, professions, entrepreneurship, politics, and public life, women have travelled a remarkable distance and continue to redefine the meaning of womanhood.
+The book approaches womanhood through its many dimensions, portraying women not merely as a social category but as individuals whose identities are shaped by diverse relationships and experiences. A woman may be a mother, sister, daughter, friend, professional, leader, caregiver, or an individual discovering and defining her own identity. Through these different shades, the book seeks to present the complexity and richness of women's lives.
+The first part of the book takes readers on a literary journey from the Renaissance period to contemporary times. It examines representations and changing perceptions of women through literature and intellectual thought, allowing readers to understand how women's identities, roles, aspirations, and struggles have been portrayed across different historical periods. The literary perspective provides an opportunity to explore the evolution of ideas surrounding womanhood and the changing position of women in society.
+The second part shifts its focus to the contemporary Indian woman and her position within a rapidly changing social and economic environment. Modern Indian women are increasingly challenging conventional expectations and taking active roles in education, professional life, entrepreneurship, leadership, and decision-making. At the same time, they continue to navigate social expectations, cultural traditions, workplace challenges, and other barriers.
+The book highlights how contemporary women are responding to these challenges through self-confidence, education, determination, achievement, and empowerment. Their journeys demonstrate that empowerment is not simply about overcoming obstacles but also about creating opportunities, exercising agency, and shaping one's own future.
+Overall, Shades of Womanhood: Historical and Contemporary combines historical, literary, and contemporary perspectives to present a multidimensional picture of women's lives. It celebrates the resilience and achievements of women while encouraging readers to reflect on the social transformations that have shaped—and continue to shape—their journey.
+The book will be of interest to students, researchers, academicians, readers of literature and women's studies, and anyone interested in gender, society, history, and contemporary women's experiences. More importantly, it offers a meaningful reflection on how women have moved from being defined largely by societal expectations to increasingly defining themselves through their choices, aspirations, achievements, and voices.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/db997a3b-65bf-4383-8dc7-92f7a3a5c117.webp</t>
+  </si>
+  <si>
+    <t>BD00070166</t>
+  </si>
+  <si>
+    <t>Discover Shades of Womanhood: Historical and Contemporary by Dr. Tanushri Purohit. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681593, ASIN 939168159X.</t>
+  </si>
+  <si>
+    <t>Shaping the Global Order: Geopolitical Logics and Institutional Shifts</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) M. L. Meena</t>
+  </si>
+  <si>
+    <t>Ravi Dass</t>
+  </si>
+  <si>
+    <t>978-81-69155-25-0</t>
+  </si>
+  <si>
+    <t>2026-06-19 00:00:00</t>
+  </si>
+  <si>
+    <t>The global order has never been a finished structure. It has always been a work in motion, assembled through wars and treaties, sustained by institutions, challenged by crises and periodically rewritten by shifts in power and ideas. that once stabilized world politics no longer hold. We are living through one such moment. This book emerges from the recognition that the contemporary global order is not merely changing; it is being recomposed. The familiar grammar of international relations, built around post-Second World War liberal institutionalism, U.S.-centric leadership, Bretton Woods financial arrangements and UN-centered multilateralism, is increasingly strained. In its place, we observe a fragmented yet dynamic landscape marked by competing power centers, fluid alliances, resurgent territorial logics, technological disruptions or contested institutional legitimacy.</t>
+  </si>
+  <si>
+    <t>Prof. (Dr.) M. L. Meena is a Professor and Head of the Department of Geography, School of Basic Sciences, Central University of Haryana, Mahendergarh. A distinguished academician, researcher, and strategic thinker, he has made significant contributions to the fields of Political Geography, Geopolitics of Resources and the Indo-Pacific Region. With more than 18 years of teaching, research, and academic leadership experience, he has successfully led and participated in several research projects supported by government and academic institutions.
+Ravi Dass is an Assistant Professor (HES-II) in the Department of Higher Education, Government College, Goriwala, Govt of Haryana. Belonging to a new generation of Indian geographers, his work bridges Human Geography, Public Policy, Political Geography, International Relations, and Indo-Pacific Studies, with a particular focus on the relationship between geography, power, development, and strategic affairs.
+Dr. Monika Jagdish Dara is an Assistant Professor in Public Administration at Post Graduate Government College, Sector-11, Chandigarh (affiliated to Panjab University, Chandigarh). She holds a Ph.D. from Kurukshetra University on State Supervision and Control over Panchayati Raj Institutions in Haryana. Her academic interests include international governance studies, geopolitics of organizations, organizational behaviour, decentralization of power, public policy and the administrative dimensions of state functioning.</t>
+  </si>
+  <si>
+    <t>The global order has never been a finished or permanently settled structure. Throughout history, it has continuously evolved through wars and treaties, institutions and alliances, economic transformations, technological developments, crises, and shifts in political power and ideas. The international system that emerged after the Second World War provided a framework for global stability for decades, but many of its underlying assumptions and institutions are now facing unprecedented pressures.
+This book explores the profound transformation currently taking place in the global political and economic order. It argues that the contemporary international system is not simply undergoing gradual change; rather, it is being fundamentally recomposed as established structures interact with emerging powers, competing interests, technological disruption, and new forms of geopolitical contestation.
+The familiar architecture of international relations—shaped by post-Second World War liberal institutionalism, U.S.-centric leadership, Bretton Woods financial institutions, and UN-centered multilateralism—is increasingly being challenged. New centres of political and economic power are emerging, traditional alliances are becoming more fluid, and established institutions are facing questions about their effectiveness, legitimacy, and ability to respond to contemporary global challenges.
+Against this background, the book examines the emergence of a more fragmented yet highly dynamic international landscape. The return of territorial and geopolitical competition, changing patterns of influence, strategic rivalries, economic interdependence, technological transformation, and shifting alliances are reshaping the ways in which states interact with one another. These developments raise important questions about the future direction of international cooperation and the principles that will govern global affairs.
+The book also considers how established institutions and norms are adapting—or struggling to adapt—to a rapidly changing world. The growing importance of emerging and middle powers, the contestation of global governance mechanisms, and the increasing influence of technology and economic power suggest that the future international order may be considerably more pluralistic and complex than the one that dominated the previous decades.
+Rather than presenting the transformation of the global order as a simple transition from one dominant system to another, this work emphasizes the uncertainty, competition, and complexity that characterize the current moment. Multiple power centres, overlapping partnerships, competing institutional frameworks, and divergent visions of global governance are developing simultaneously. The result is an international environment in which cooperation and competition increasingly coexist.
+Ultimately, the book invites readers to reconsider conventional assumptions about international relations and to think critically about what a changing global order means for states, institutions, economies, and societies. It explores whether existing structures can adapt to new realities and whether emerging arrangements will produce greater cooperation, deeper fragmentation, or an entirely new form of global governance.
+By examining the forces reshaping contemporary international politics, this volume offers a timely perspective on one of the defining questions of our era: What kind of global order is emerging, and who will shape it?
+The book will be valuable for students, researchers, academics, policymakers, diplomats, and readers interested in international relations, geopolitics, global governance, political economy, strategic studies, and contemporary world affairs. It provides a framework for understanding a world in transition—one in which the rules, institutions, and distribution of power that once defined global politics are being questioned, renegotiated, and rewritten.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/85ebbbbf-4139-4a2f-acdc-ec9db5a14796.webp</t>
+  </si>
+  <si>
+    <t>BD00070507</t>
+  </si>
+  <si>
+    <t>Discover Shaping the Global Order: Geopolitical Logics and Institutional Shifts by Prof. (Dr.) M. L. Meena. This book is published by Bharti Publications in Hardcover format, ISBN 978-81-69155-25-0, ASIN 8169155258.</t>
+  </si>
+  <si>
+    <t>Social Sector in India: COVID-19 Issues and Challenges</t>
+  </si>
+  <si>
+    <t>Prof. Sudhakar Patra</t>
+  </si>
+  <si>
+    <t>Ashok Bhukta</t>
+  </si>
+  <si>
+    <t>2021-07-28 00:00:00</t>
+  </si>
+  <si>
+    <t>16 x 2.5 x 23.75</t>
+  </si>
+  <si>
+    <t>The book “Social Sector in India: COVID-19 Issues and Challenges” is the outcome of 26 research papers contributed by Professors, Researchers and educationists in India. The book is customized into four sections, i.e. Education, Health, Drinking Water and sanitation. The research papers have focused on impact of COVID-19 on these subsectors. The book is immensely useful for the students at UG, PG and research level in India and abroad.</t>
+  </si>
+  <si>
+    <t>Social Sector in India: COVID-19 Issues and Challenges presents a comprehensive examination of the impact of the COVID-19 pandemic on India's social sector, with particular focus on education, health, drinking water, and sanitation. The book brings together research-based perspectives from academics and researchers to document the challenges, disruptions, and emerging concerns experienced across these critical areas during the pandemic.
+The volume is the outcome of 26 research papers contributed by professors, researchers, and educationists from India, offering diverse academic perspectives on the social and developmental consequences of COVID-19. The contributions collectively examine how the pandemic affected essential social services and how individuals, institutions, and communities responded to unprecedented circumstances.
+The book is organized into four thematic sections—Education, Health, Drinking Water, and Sanitation. This structure enables readers to examine the pandemic's impact on each subsector while also understanding the broader interconnections between public health, human development, essential services, and social well-being.
+The education section explores the challenges created by the disruption of conventional educational systems during the pandemic. The sudden transition to alternative modes of learning raised important questions concerning accessibility, digital resources, educational continuity, and inequality. These experiences provide valuable insights into the need for more resilient and inclusive education systems capable of responding effectively to future crises.
+The health section examines the wide-ranging consequences of COVID-19 for healthcare systems and communities. The pandemic placed extraordinary pressure on health infrastructure and highlighted the importance of preparedness, accessibility, public health interventions, and effective healthcare delivery. The research presented in this section contributes to a better understanding of the challenges faced by the health sector during this period.
+The sections on drinking water and sanitation draw attention to the fundamental importance of basic services during a public-health crisis. Access to safe drinking water, sanitation, and hygiene became particularly significant in efforts to prevent the spread of infection. The research highlights the challenges associated with providing these essential services and their relationship with public health and social development.
+Taken together, the contributions demonstrate that the consequences of the pandemic extended well beyond the immediate health crisis. COVID-19 exposed existing inequalities and vulnerabilities within India's social sector while also highlighting the importance of strengthening essential services, institutional capacity, infrastructure, and inclusive development strategies.
+The book provides valuable research-based insights that can contribute to discussions on social-sector planning, public policy, crisis management, sustainable development, and post-pandemic recovery. The findings may also assist researchers and policymakers in identifying lessons that can strengthen India's preparedness for future public-health emergencies and other large-scale disruptions.
+Overall, Social Sector in India: COVID-19 Issues and Challenges is a useful academic resource that brings together diverse research on some of the most important dimensions of India's social development during the pandemic. It will be particularly valuable for undergraduate and postgraduate students, research scholars, academicians, educationists, policymakers, and researchers in India and abroad who are interested in COVID-19, social-sector development, public health, education, water and sanitation, and related policy challenges.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/69d5f450-8246-41f8-833f-75d0cb117d29.webp</t>
+  </si>
+  <si>
+    <t>BD00070173</t>
+  </si>
+  <si>
+    <t>Discover Social Sector in India: COVID-19 Issues and Challenges by Prof. Sudhakar Patra. This book is published by Bharti Publications in Hardcover format, ISBN 9789391681029, ASIN 9391681026.</t>
+  </si>
+  <si>
+    <t>Socio-economic Condition of Farmers and Labourers: Suicides, Causes and Remedies</t>
+  </si>
+  <si>
+    <t>Prof. Dr. C.B. Bhange</t>
+  </si>
+  <si>
+    <t>978-93-90818-26-6</t>
+  </si>
+  <si>
+    <t>2021-02-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Agriculture is the backbone of the Indian economy. At least two-thirds of India's population depends on agriculture for their livelihood. This book throws light on the historical background and present scenario Farmer and Working Class.. A notable feature of this book is that researchers have set out in their research papers on current developments and historical views on issues of farmers and agricultural laborers.</t>
+  </si>
+  <si>
+    <t>Agriculture has traditionally been regarded as the backbone of the Indian economy and continues to play a vital role in the livelihoods of millions of people. The condition of farmers and agricultural labourers is therefore closely connected with India’s economic development, social structure, and rural transformation. This book examines the historical background and contemporary realities of farmers and the working class, bringing together diverse perspectives on the challenges and developments affecting them.
+A notable feature of this work is its interdisciplinary approach, combining historical perspectives with research on contemporary issues. The research papers included in the book explore various dimensions of agriculture, farmers, agricultural labourers, and the working class, providing readers with an opportunity to understand how their circumstances have evolved over time.
+The book highlights important developments in the agricultural sector while also drawing attention to the experiences, concerns, and challenges of farming communities and agricultural workers. By bringing historical viewpoints and current developments together, it provides a broader understanding of the relationship between agriculture, labour, society, and economic change.
+The contributions presented in this volume are based on research and scholarly inquiry into issues of continuing relevance. They encourage readers to examine agricultural and labour-related questions from different perspectives and to appreciate the complex realities faced by farmers and agricultural workers in India.
+This book will be useful for students, research scholars, teachers, academicians, and readers interested in agriculture, rural development, labour studies, social sciences, and economic history. It can also serve as a valuable reference for understanding the historical and contemporary dimensions of farmers’ and agricultural labourers’ lives.
+Overall, the book provides a meaningful platform for examining the changing landscape of Indian agriculture and the working class. By combining historical insights with research on current developments, it contributes to a deeper understanding of the issues, challenges, and transformations shaping the lives of farmers and agricultural labourers in contemporary India.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/301951af-4e3b-4678-ad61-5c152ca7b2f0.webp</t>
+  </si>
+  <si>
+    <t>BD00070609</t>
+  </si>
+  <si>
+    <t>Discover Socio-economic Condition of Farmers and Labourers: Suicides, Causes and Remedies by Prof. Dr. C.B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-26-6, ASIN 9390818265.</t>
+  </si>
+  <si>
+    <t>SOCIOLOGY: A SUBJECT OF OPPORTUNITY</t>
+  </si>
+  <si>
+    <t>Dr. Ambrish Gautam</t>
+  </si>
+  <si>
+    <t>939477954X</t>
+  </si>
+  <si>
+    <t>Sociology</t>
+  </si>
+  <si>
+    <t>2022-10-17 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 1.5 x 21.25</t>
+  </si>
+  <si>
+    <t>Many books have been written about Sociology and presented the different dimensions of Society. But one of the questions always do come in the student’s mind that after studying Sociology what can we do? What are the areas where we can work? How this subject will be helpful for us? All these questions are enormous and possibly be answered by studying this book. This book includes the different areas which develop work opportunity after studying Sociology. The entire book is divided into 6 chapters. Each chapter has its own significance and importance for searching job in the field of Sociology. In every chapter area of work opportunities has been outlined by the author during the different stages of studying Sociology like of after Graduation what students can do. After Post Graduation and Ph.D. what are the areas where students can search the work? And in the last chapter use of Sociology in our day today activities have been summarized.</t>
+  </si>
+  <si>
+    <t>Dr. Ambrish Gautam, M.A. &amp; Ph.D. (Sociology) from Ranchi University, Ranchi, is a reputed scholar on Sociological and tribal studies. His research papers have been published by the renowned publications like Sage and cited by many researchers of different domain. He was UGC-JRF and SRF. He is actively involved with the NGOs and the other social research organizations of the state. His research interest includes, Tribal issues, Globalisation, Developmental interventions, Law and Custom of tribal society with migration related topics. He has attended and presented more than 20 research papers in various National and International seminars. His research papers have been published in various renowned National and International Journals with high level of h-index. One book has been recognized by Parliament of India in 2015. Title is “Tribalsin Global Era: Society and Economy”He had authored four books and very rec</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/bc8102b9-3ce5-4e68-a546-56c4170d5cff.webp</t>
+  </si>
+  <si>
+    <t>BD00070137</t>
+  </si>
+  <si>
+    <t>Discover SOCIOLOGY: A SUBJECT OF OPPORTUNITY by Dr. Ambrish Gautam. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779549, ASIN 939477954X, under Sociology.</t>
+  </si>
+  <si>
+    <t>South Asia Peace and Security Challenges</t>
+  </si>
+  <si>
+    <t>978-93-90818-03-7</t>
+  </si>
+  <si>
+    <t>13.75 x 2 x 21.5</t>
+  </si>
+  <si>
+    <t>The book “South Asia Peace and Security Challenges” study the challenges and issues to South Asia Peace and Security. The goal of this book is to inform the people about various dimensions of South Asian Peace and Security. This book will be very useful for students and researchers studying challenges and issues of South Asian Peace and Security. A notable feature of this book is that researchers have set out in their research papers on current developments and historical views on challenges and issues to South Asia Peace and Security. South Asia is a geographical region of the Asian continent. This region includes the territory of the Indian subcontinent. Geographically, South Asia is located on the Indian plateau south of the Himalayas and the Hindu Kush Mountains, with the Indian Ocean to the south. India, Pakistan, Bangladesh, Sri Lanka, Nepal, Afghanistan, Bhutan and Maldives are the eight countries generally considered to be South Asian countries. South Asian countries established SAARC in 1985 to strengthen regional political and trade ties and ratified the South Asian Free Trade Agreement in 2004. In general, issues like poverty, health, technological backwardness, regional conflicts, population, pollution, illiteracy, and lack of infrastructure, lack of unity, corruption, terrorism, and conflict among nations are problems in South Asia. For the better understanding of the issues with South Asia Peace and Security Challenges, the compiled the book on “South Asia Peace and Security Challenges”</t>
+  </si>
+  <si>
+    <t>South Asia Peace and Security Challenges examines the complex and multidimensional challenges affecting peace, security, stability, and development in South Asia. The book seeks to provide a comprehensive understanding of the political, social, economic, historical, and contemporary factors that influence peace and security in the region.
+South Asia is a strategically significant geographical region comprising the countries of the Indian subcontinent. India, Pakistan, Bangladesh, Sri Lanka, Nepal, Afghanistan, Bhutan, and Maldives are generally regarded as the eight South Asian countries. The region possesses considerable cultural, historical, demographic, and economic diversity, but it also faces a range of interconnected challenges that have significant implications for regional peace and stability.
+The establishment of the South Asian Association for Regional Cooperation (SAARC) in 1985 represented an important effort toward strengthening regional cooperation, political understanding, economic relations, and collective development. Similarly, the adoption of the South Asian Free Trade Agreement (SAFTA) in 2004 reflected aspirations for greater economic integration and stronger regional trade relations. However, despite these initiatives, South Asia continues to experience considerable obstacles to effective regional cooperation.
+The book brings together research contributions that examine both historical perspectives and current developments relating to peace and security in South Asia. The chapters address a broad range of issues, including regional conflicts, terrorism, political instability, poverty, illiteracy, corruption, population pressures, health challenges, technological backwardness, environmental pollution, inadequate infrastructure, and the lack of regional unity and cooperation. These challenges are often interconnected and require coordinated approaches at both national and regional levels.
+Particular attention is given to the complex relationships among South Asian countries and the factors that contribute to regional tensions and insecurity. Historical experiences, territorial disputes, political differences, economic inequalities, security concerns, and competing national interests continue to influence inter-state relations. At the same time, emerging challenges such as technological change, environmental concerns, population growth, and socio-economic inequalities have added new dimensions to the region's security landscape.
+By bringing together diverse scholarly perspectives, this volume attempts to provide a deeper understanding of the factors that hinder peace and cooperation in South Asia while also highlighting the possibilities for a more stable and prosperous region. The contributions encourage readers to consider the importance of dialogue, regional cooperation, economic integration, social development, and collaborative approaches to addressing common challenges.
+South Asia Peace and Security Challenges will be a valuable resource for students, researchers, academicians, policymakers, and scholars of international relations, political science, peace and conflict studies, security studies, and South Asian affairs. It provides a useful platform for understanding the historical foundations and contemporary dimensions of peace and security challenges in South Asia and encourages informed discussion on pathways toward regional peace, cooperation, and sustainable development.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/22995a42-1bf3-4cd4-b4f3-05034c1d0a2c.webp</t>
+  </si>
+  <si>
+    <t>BD00070652</t>
+  </si>
+  <si>
+    <t>Discover South Asia Peace and Security Challenges by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-03-7, ASIN 9390818036.</t>
+  </si>
+  <si>
+    <t>Stepping Stones: A Compendium of Case Studies</t>
+  </si>
+  <si>
+    <t>IAS C. P. Verma</t>
+  </si>
+  <si>
+    <t>978-93-90818-31-0</t>
+  </si>
+  <si>
+    <t>2021-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 1.5 x 21.5</t>
+  </si>
+  <si>
+    <t>The book has been attempted on the basis of different situations faced by the officials in the sector of development administration. The inputs for developing the cases has been provided by the different officials in workshop and training programmes organised in the Institute. We are grateful for their valuable inputs without which it was not possible to attempt the present document. It is hoped that these cases will help the faculty in the training institutions to imbibe the appropriate knowledge and learning to the participants. I place on record the efforts put in by Dr. Rajeev Bansal, Joint Director (Training &amp; Research) in writing the compendium containing valuable case studies and introductory chapters on use of case method in training. The comments, suggestions and observations from all the stakeholders are invited to enrich the document in future.</t>
+  </si>
+  <si>
+    <t>This book is a compilation of case studies developed from the diverse situations, challenges, and experiences encountered by officials working in the field of Development Administration. The cases are based on practical experiences and real-life situations shared by officials during various workshops and training programmes organized by the Institute. Their valuable contributions and insights have provided an important foundation for developing this collection.
+The primary objective of the book is to provide a practical and effective learning resource for participants and faculty involved in training and capacity-building programmes. By presenting realistic administrative situations through case studies, the book encourages readers to examine problems from multiple perspectives, understand the complexities of decision-making, and develop appropriate approaches to addressing challenges in development administration.
+Case-based learning provides an opportunity to connect theoretical knowledge with practical situations. The cases presented in this book are intended to help participants analyze administrative problems, identify possible solutions, evaluate alternative courses of action, and develop the knowledge and skills required for effective performance in their professional roles.
+The book is particularly useful for faculty members of training institutions, as it provides practical material that can be incorporated into training programmes and classroom discussions. It can also help trainers encourage active participation, critical thinking, problem-solving, and experience-based learning among participants.
+An important feature of the book is its introductory discussion on the use of the case method in training. This provides a framework for understanding how case studies can be effectively used as a teaching and learning tool. The combination of introductory chapters and practical case studies makes the book a useful reference for trainers, administrators, researchers, and professionals engaged in development administration and public-sector capacity building.
+The preparation of this compendium represents a collaborative effort involving officials, trainers, faculty members, and other stakeholders. The valuable inputs received through workshops and training programmes have enriched the cases and helped ensure that they reflect practical realities encountered in the field.
+Special recognition is given to Dr. Rajeev Bansal, Joint Director (Training &amp; Research), for his efforts in preparing the compendium and contributing valuable case studies and introductory chapters on the application of the case method in training.
+Overall, this book seeks to bridge the gap between theoretical understanding and practical administrative experience. It provides readers with opportunities to reflect on real-world situations, develop analytical abilities, strengthen decision-making skills, and enhance their understanding of development administration. The book also remains open to further improvement through comments, suggestions, observations, and experiences from stakeholders, thereby allowing it to evolve as a richer and more relevant resource for future training and learning.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f2ef56ac-878b-446c-972e-3519e4c3d575.webp</t>
+  </si>
+  <si>
+    <t>BD00070604</t>
+  </si>
+  <si>
+    <t>Discover Stepping Stones: A Compendium of Case Studies by Dr. Rajeev Bansal. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-31-0, ASIN 9390818311.</t>
+  </si>
+  <si>
     <t>Strategic Financial Management</t>
   </si>
   <si>
     <t>Monika AggrwalI</t>
   </si>
   <si>
     <t>2010-01-22 00:00:00</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/32e0dcf1-cf7a-47a8-a443-2021a453392a.webp</t>
   </si>
   <si>
     <t>BD00069473</t>
   </si>
   <si>
     <t>Discover Strategic Financial Management by Monika AggrwalI. This book is published by Bharti Publications in Paperback format, ISBN 9788190886987, ASIN 8190886983, under Finance, Management.</t>
   </si>
   <si>
+    <t>Strategic Management of Creativity and Innovation of Human Resources for Career Development in Servi</t>
+  </si>
+  <si>
+    <t>Dr. Vidya Jha</t>
+  </si>
+  <si>
+    <t>978-93-94779-29-7</t>
+  </si>
+  <si>
+    <t>15.6 x 2.5 x 24.75</t>
+  </si>
+  <si>
+    <t>Tourism in India is an ever growing in the industry and has the potential to surpass all the other industries in terms of employment generation and an economic development. It plays a major role in developing culture and natural harmony. Tourism is a highly labour intensive industry whereby the employees have to be hospitable and eager to serve at all points of time. It was statistically proved that the strategic management of creativity and innovation of human resources in the tourism sector would lead to career development of the employees. Further, positive and significant relationship was found between strategic management of creativity innovation and positive tourism as well as career development and positive tourism. This implies that the creativity and innovation as well as career development of the employees would lead to the development of tourism sector in Jharkhand. Hence, the employees as well as the organisation can take significant steps for developing a work culture that appreciates creativity and lays emphasis on career development of the employees for the overall development of the tourism sector. The book assess the opinion of the employees of the tourism sector about their concept and eagerness for creativity, innovation and career development and has also been done to assess their opinion on sustainable tourism.</t>
+  </si>
+  <si>
+    <t>Dr. Vidya Jha(Ph. D., UGC-NET, MBA (HRM)) is a faculty in Department of Management, Ranchi Women’s College, Ranchi. She has been in teaching profession since 2015 and has taught various subjects in the Department of BBA, MBA, Master of Commerce, Biotechnology and Fashion Designing. She is also a guest faculty in the Department of Management, Dr. Shyama Prasad Mukherjee University, Ranchi. She has many publications in national and international journals and chapters in the edited book. She is als</t>
+  </si>
+  <si>
+    <t>Tourism in India is one of the country’s rapidly expanding sectors and holds immense potential for employment generation, economic development, cultural enrichment, and the promotion of harmony with nature. As a highly labour-intensive industry, tourism depends significantly on the quality, commitment, creativity, and service orientation of its human resources. Employees in the tourism sector are expected to be hospitable, adaptable, innovative, and eager to serve visitors at every stage of their experience. Therefore, effective management and development of human resources are essential for the sustainable growth and competitiveness of the tourism industry.
+This book examines the important relationship between creativity, innovation, career development, and sustainable tourism, with particular emphasis on the tourism sector of Jharkhand. It explores how the strategic management of creativity and innovation among employees can contribute to their professional growth while simultaneously strengthening the overall performance and development of the tourism sector.
+The study assesses the opinions and perceptions of employees working in the tourism sector regarding their understanding of and enthusiasm for creativity, innovation, and career development. It seeks to understand how employees perceive opportunities to demonstrate creative ideas, adopt innovative approaches, develop their professional careers, and contribute meaningfully to the organisations in which they work. By focusing on the human element of tourism, the book highlights the importance of creating an organisational environment in which employees feel encouraged to think creatively, introduce new ideas, acquire new skills, and pursue long-term career growth.
+The findings indicate a positive and significant relationship between the strategic management of creativity and innovation and positive tourism development. Similarly, career development is found to have a positive and significant relationship with positive tourism outcomes. These findings suggest that investment in employees' creativity, innovative abilities, and professional development can play a crucial role in improving the tourism sector.
+The book further draws attention to the significance of sustainable tourism, recognising that tourism development should not be measured solely through economic gains. Long-term tourism growth requires a balanced approach that considers environmental protection, cultural preservation, community participation, employment opportunities, and responsible utilisation of natural resources. In this context, creative and innovative human resources can contribute to developing tourism practices that are both economically productive and environmentally and socially responsible.
+Jharkhand, with its rich natural landscapes, forests, waterfalls, wildlife, tribal heritage, cultural traditions, and historical attractions, possesses considerable tourism potential. However, effectively transforming this potential into sustainable tourism development requires skilled, motivated, and innovative human resources. The book therefore emphasises the need for tourism organisations, policymakers, and other stakeholders to create a work culture that appreciates creativity, encourages innovation, and gives importance to employee career development.
+Overall, this book provides valuable insights into the role of human resources in tourism development and demonstrates how creativity, innovation, and career advancement can contribute to a stronger and more sustainable tourism industry. It will be useful for researchers, academicians, tourism professionals, policymakers, students, and organisations interested in tourism management, human resource development, sustainable tourism, and the emerging tourism opportunities of Jharkhand and India.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/db8234c6-98ac-4453-8f53-63ff878f6641.webp</t>
+  </si>
+  <si>
+    <t>BD00070575</t>
+  </si>
+  <si>
+    <t>Discover Strategic Management of Creativity and Innovation of Human Resources for Career Development in Servi by Dr. Vidya Jha. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-94779-29-7, ASIN 9394779299.</t>
+  </si>
+  <si>
     <t>Strategic Management: Concepts and Cases</t>
   </si>
   <si>
+    <t>Dr. Sumanta Dutta</t>
+  </si>
+  <si>
     <t>Strategy</t>
-  </si>
-[...1 lines deleted...]
-    <t>2021-01-01 00:00:00</t>
   </si>
   <si>
     <t>16 x 2 x 23.75</t>
   </si>
   <si>
     <t>It is my privilege to introduce the third edition of the book among the academic community. The objective is to revise the book is to explain all the possible questions of Strategic Management in a clear, comprehensive, but concise way. It is initially designed as a text book for M. Com and MBA (General/Marketing/Finance/Any other areas) /PGDM (Marketing /Finance /any other areas) students of all Indian Central and State Universities. It particularly covers the syllabi of Biju Patnaik University of Technology (BPUT), Anna University, University of Madras, Panjab University, Ranchi University, Bundelkhand University, University of Calcutta, University of Burdwan, University of Kalyani, North Bengal University, Kazi Nazrul University as well as Sidho-Kanho-Birsha University to name a few. It is also useful for the students preparing for CBSC NET for Junior Research Fellowship and eligibility for Assistant Professor conducted by National Testing Agency (NTA). DISTINGUISHING FEATURES: Covering the syllabus of all major Indian Universities Includes numerous line diagrams and photographs that enhance presentation and understanding of the concepts Lucid language Exhibits are given for providing additional information Examination oriented Simple case-based learning Incorporation of new topics like Industry Life Cycle, SPACE Matrix and Competitive positioning in different industry environments. Simple case-based learning Useful for students preparing for CBSC NET for Junior Research Fellowship and eligibility for Assistant Professor.</t>
   </si>
   <si>
     <t>Dr. Sumanta Dutta is a senior faculty member of the Postgraduate and Research Department of Commerce (M. Com.), St. Xavier’s College (Autonomous), Kolkata, under the University of Calcutta. He is the State President (West Bengal) of the Department of Research and Innovation Wing of the Research Foundation of India. He has over 22 years of experience in teaching and research. He has contributed six edited books, two case books, and two research books to a reputed publishing house in India. He obtained one patent and two copyrights recently. He has acted as a resource person for more than 100 workshops conducted (both offline and online) by various research bodies in India. He has also contributed more than 47 research papers to various national and international journals, including UGC-Care, Scopus, and ABDC. His work has been well cited both in the SSRN top ten download list and in Google Scholar. For his outstanding contribution in the field of marketing research, he got the National Education Leadership Award in 2019. He also obtained the Teaching and Research Award 2020, the Outstanding Post-Graduate Faculty Mentoring Award 2020-2021, the Education Excellence Award 2021, and the Dr. Sarvepalli Radhakrishnan Education Excellence Award 2022. Recently, he obtained the Peter Drucker Legendary International Education &amp; Research Excellence Award 2024 on October 26, 2024.</t>
   </si>
   <si>
     <t>The third edition of Strategic Management has been thoroughly revised and updated to meet the evolving academic and professional requirements of management education in India. Designed as a comprehensive yet concise textbook, this edition aims to provide students with a clear understanding of the principles, concepts, tools, and practices of strategic management while addressing the examination and curriculum needs of leading universities and management institutions. With its structured presentation, simplified explanations, and practical orientation, the book serves as a reliable learning companion for postgraduate students, educators, researchers, and competitive examination aspirants.
 Strategic management has become one of the most important disciplines in contemporary business education. In an increasingly competitive, dynamic, and globalized business environment, organizations must continuously adapt their strategies to achieve sustainable growth and long-term success. This book introduces readers to the strategic management process by explaining how organizations formulate, implement, evaluate, and refine strategies to respond effectively to changing market conditions, technological advancements, and competitive pressures. The content combines theoretical foundations with practical applications, enabling students to appreciate both the conceptual and real-world dimensions of strategic decision-making.
 Originally developed as a textbook for M.Com., MBA (General, Marketing, Finance, and other specializations), and PGDM students, the book has been carefully aligned with the syllabi of numerous Central and State universities across India. It comprehensively addresses the curriculum requirements of institutions including Biju Patnaik University of Technology (BPUT), Anna University, the University of Madras, Panjab University, Ranchi University, Bundelkhand University, the University of Calcutta, the University of Burdwan, the University of Kalyani, North Bengal University, Kazi Nazrul University, and Sidho-Kanho-Birsha University, among others. Its broad curricular coverage makes it a valuable resource for students from diverse academic backgrounds pursuing management and commerce education.
 The third edition has been substantially updated to reflect recent developments in strategic management theory and practice. New topics have been incorporated to ensure that readers remain familiar with emerging concepts and analytical tools used by modern organizations. Important additions include discussions on the Industry Life Cycle, SPACE Matrix, and competitive positioning in different industry environments, providing students with contemporary frameworks for understanding strategic analysis and competitive advantage. These updates ensure that the book remains relevant in an era marked by rapid technological change, market disruption, and evolving business models.
 A key strength of the book lies in its student-friendly approach. Complex strategic concepts are explained in simple, lucid language without compromising academic depth. The material is presented systematically, allowing readers to build knowledge progressively from fundamental concepts to advanced strategic frameworks. Each chapter has been developed with clarity and precision, making the book equally useful for classroom learning, independent study, revision, and examination preparation.
 The book emphasizes conceptual clarity through visual learning. Numerous line diagrams, flowcharts, illustrations, tables, and photographs have been incorporated to simplify abstract theories and facilitate better understanding. These visual aids help students grasp strategic models, organizational processes, and decision-making frameworks more effectively while enhancing retention and recall during examinations. The use of exhibits throughout the text further enriches the learning experience by providing additional insights, examples, and supporting information related to key topics.
 Another distinguishing feature of the book is its case-based learning approach. Recognizing that strategic management is fundamentally an applied discipline, the authors have included simple case studies and practical business situations that demonstrate how strategic concepts are implemented in real organizational contexts. These cases encourage analytical thinking, problem-solving, and decision-making skills while enabling students to connect theoretical knowledge with practical business challenges. This application-oriented approach prepares learners not only for university examinations but also for professional careers in management and business leadership.
 The book has also been designed with a strong examination-oriented focus. It addresses the most important questions commonly asked in postgraduate management examinations and presents answers in a structured, concise, and easily understandable format. This feature makes it particularly useful for students preparing for semester examinations, university assessments, internal evaluations, and competitive academic tests. The clear organization of topics allows readers to revise efficiently while developing a comprehensive understanding of strategic management principles.
 In addition to serving university students, the book is an invaluable resource for candidates preparing for the UGC-NET examination conducted by the National Testing Agency (NTA) for Junior Research Fellowship (JRF) and eligibility for the post of Assistant Professor. The comprehensive treatment of strategic management concepts, combined with its conceptual clarity and systematic presentation, supports aspirants in strengthening their subject knowledge and improving examination performance.
 The revised edition reflects the author's commitment to maintaining academic excellence while adapting to the changing needs of management education. By integrating updated theories, contemporary strategic tools, practical examples, and pedagogical innovations, the book provides a balanced understanding of both classical and modern approaches to strategic management. Readers are encouraged not only to understand strategic concepts but also to develop the critical thinking and analytical capabilities required to evaluate business environments, formulate effective strategies, and contribute to organizational success.
 Overall, the third edition of Strategic Management is far more than a conventional textbook. It is a comprehensive academic resource that combines theoretical rigour, practical relevance, and examination-oriented learning within a single volume. Its broad university coverage, inclusion of contemporary topics, lucid language, visual presentation, case-based learning, and alignment with competitive examination requirements make it an indispensable guide for postgraduate students, educators, researchers, and management professionals. Whether used for academic study, competitive examination preparation, or professional reference, this edition provides readers with the knowledge, confidence, and strategic perspective necessary to understand and apply the principles of strategic management in today's complex and competitive business environment.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f3343bfe-edfa-4d5d-be63-00ffd112bff2.webp</t>
   </si>
   <si>
     <t>BD00069500</t>
   </si>
   <si>
     <t>Discover Strategic Management: Concepts and Cases by Dr. Sumanta Dutta. This book is published by Bharti Publications in Paperback format, ISBN 9789390818235, ASIN 9390818230, under Strategy, Management.</t>
   </si>
   <si>
+    <t>SUSTAINABLE DEVELOPMENT: INDIA AND BEYOND</t>
+  </si>
+  <si>
+    <t>Dr. Anjani Singh Tomar</t>
+  </si>
+  <si>
+    <t>Prof. Amit Kumar Kashyap</t>
+  </si>
+  <si>
+    <t>978-93-90818-21-1</t>
+  </si>
+  <si>
+    <t>2021-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/778e4eab-0105-4240-8503-c38be1c18437.webp</t>
+  </si>
+  <si>
+    <t>BD00070612</t>
+  </si>
+  <si>
+    <t>Discover SUSTAINABLE DEVELOPMENT: INDIA AND BEYOND by Dr. Anjani Singh Tomar. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-90818-21-1, ASIN 9390818214.</t>
+  </si>
+  <si>
+    <t>Sustenance and Development in the Tea Gardens of Assam and North Bengal</t>
+  </si>
+  <si>
+    <t>Anuja Saha</t>
+  </si>
+  <si>
+    <t>Imankalyan Lahiri</t>
+  </si>
+  <si>
+    <t>978-93-89657-63-0</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/b3c46b4c-e21a-4a03-b0b9-7396bd7bcf48.webp</t>
+  </si>
+  <si>
+    <t>BD00070678</t>
+  </si>
+  <si>
+    <t>Discover Sustenance and Development in the Tea Gardens of Assam and North Bengal by Anuja Saha. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-89657-63-0, ASIN 9389657636.</t>
+  </si>
+  <si>
+    <t>Taliban's Afghanistan: Boundaries &amp; Beyond</t>
+  </si>
+  <si>
+    <t>Dr. Kuldeep Verma</t>
+  </si>
+  <si>
+    <t>Ms. Suchita Sharma</t>
+  </si>
+  <si>
+    <t>2022-10-20 00:00:00</t>
+  </si>
+  <si>
+    <t>The goal of this book is to look at Afghanistan's challenges before and after the Taliban took over. A hardline government was set up by the Taliban. Experts and researchers believe that the Taliban can put citizens' civil, political and economic rights under a risky umbrella. The rights of women and children have previously been hampered and witnessed cruelty even now in 2021. Taliban could also allow terrorists to grow in their region, which possibly impact the global order. This book provides the readers with insights into the past, present and future of this region. The collection of well-curated and researched articles of this book will serve as a valuable source of knowledge and assist in the research and development of this subject.</t>
+  </si>
+  <si>
+    <t>Afghanistan Before and After the Taliban Takeover examines the complex political, social, economic, and security challenges confronting Afghanistan before and following the Taliban's return to power. The book provides a critical perspective on the country's evolving political landscape and explores the implications of the Taliban's governance for Afghan society, regional stability, and the wider international community.
+The Taliban's establishment of a hardline government has generated significant concerns regarding the protection and promotion of fundamental rights and freedoms. The book examines the potential impact of Taliban rule on civil, political, economic, and social rights, with particular attention to the experiences of vulnerable sections of Afghan society. The status and future of women and children receive special consideration, as restrictions on their freedoms, access to education, participation in public life, and broader social opportunities remain important issues in understanding Afghanistan's contemporary situation.
+Beyond domestic concerns, the book considers the broader regional and global security implications of developments in Afghanistan. The possibility of extremist and terrorist organizations finding opportunities to operate within or from the region raises questions about international security, political stability, and the future of the global order. The book therefore approaches Afghanistan not merely as an isolated national issue but as a subject with significant implications for neighbouring countries and the international community.
+Through a collection of carefully researched and thoughtfully curated chapters, the book provides insights into Afghanistan's past, present, and possible future. It considers the historical and political developments that shaped the country, the circumstances surrounding the Taliban's return to power, and the challenges that may influence Afghanistan's future trajectory.
+The book also encourages readers to reflect on the relationship between governance, human rights, security, and international relations. By bringing together diverse academic perspectives, it provides a broader understanding of the challenges involved in achieving peace, stability, justice, and sustainable development in Afghanistan.
+Overall, Afghanistan Before and After the Taliban Takeover is a valuable academic resource for students, researchers, academicians, policymakers, and readers interested in international relations, political science, human rights, security studies, and contemporary Afghan affairs. The collection of research-based contributions offers a meaningful foundation for further study and research while providing readers with a comprehensive understanding of one of the most significant political and humanitarian issues in the contemporary world.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f96fa54e-cf49-42dc-9adb-0169380f9e7c.webp</t>
+  </si>
+  <si>
+    <t>BD00070138</t>
+  </si>
+  <si>
+    <t>Discover Taliban's Afghanistan: Boundaries and Beyond by Dr. Kuldeep Verma. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779457, ASIN 9394779450.</t>
+  </si>
+  <si>
     <t>The Dark Side of Democracy: A Critical Inquiry into Power, Paradox, and Political Decline</t>
   </si>
   <si>
     <t>Dr. Shiv Prakash Sharma</t>
   </si>
   <si>
     <t>978-9347303432</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sociology</t>
   </si>
   <si>
     <t>14 x 1.5 x 21.5</t>
   </si>
   <si>
     <t>Democracy is the world’s most celebrated form of governance. It promises equality, freedom, and the rule of law. It has produced the most prosperous, peaceful, and rights respecting societies in human history. The chapters that follow examine democracy from multiple angles: its theoretical foundations and comparative context, its genuine achievements, its structural weaknesses, its darkest historical expressions, and the paths by which it might be renewed. The argument throughout is that democracy’s shadow is not an accident but a consequence of its own internal tensions and that confronting those tensions honestly is the only way to resolve them. The book draws on political theory, comparative politics, constitutional law, history, and political economy. It is addressed to students, scholars, practitioners, and engaged citizens — anyone who cares deeply about the quality of democratic governance and is willing to interrogate it with the same rigour they would apply to its alternatives.</t>
   </si>
   <si>
     <t>Dr. Shiv Prakash Sharma, author of Dark Side of Democracy, holds an LL.M. along with master’s degrees in Sociology, English Literature, and Psychology, reflecting a strong and diverse interdisciplinary academic foundation. His scholarly journey is marked by a deep engagement with the complexities of law, society, and human behavior. Recognized as a thought leader, Dr. Sharma brings a nuanced and critical perspective to contemporary socio-political issues. His work seamlessly integrates insights from multiple disciplines, allowing him to examine democracy not only as a political system but also as a lived social experience shaped by cultural, psychological, and institutional forces. Known for his intellectual depth and analytical rigor, he emphasizes reflective inquiry and informed debate.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/43845706-9f06-4360-b15b-195007fe292e.webp</t>
   </si>
   <si>
     <t>BD00067228</t>
   </si>
   <si>
     <t>Discover The Dark Side of Democracy: A Critical Inquiry into Power, Paradox, and Political Decline by Dr. Shiv Prakash Sharma. This book is published by Bharti Publications in Hardcover format, ISBN 978-9347303432, ASIN 9347303437, under Sociology, Politics.</t>
   </si>
   <si>
     <t>The Final Round: Answering Your Way to a Career in Finance</t>
   </si>
   <si>
     <t>Dr. Rajnish Kumar Mishra Rohit</t>
   </si>
@@ -3036,50 +5308,86 @@
   </si>
   <si>
     <t>Birth of railways constituted an important landmark in the history of India. They were launched and promoted by the British. It was undertaken by an associated enterprise with the capital coming from the share holders of a private com-pany and the Government acting as a supervisor and guarantor against the financial loss of the former. One such private company the Great Indian Peninsula Railway Company (henceforth referred as GIPR) was first to run a train for public on the Indian sub continent on 16th April 1853 and later became the nucleus of the current Central Railway. The aim of the book is to give a detailed and historical narrative regarding the construction and growth of the railways by the GIPR in India, an appreciation of the background against which the first tracks were laid and the expansion of the system since then. The large number of histories of the Railways and few on the GIPR have been published in times past is an indicator of its importance. However, there is one aspect of the GIPR which has not yet explored in detail that is the Contract System adopted by the Company for the construction of the railways. For the construction of the railway lines, Great Indian Peninsula Railway Company had followed the system of contracts and the lines were divided into different sections which were let to different contractors and each contract was given numbers. Total 19 Contracts were signed with contractors which are discussed in detailed in the book.</t>
   </si>
   <si>
     <t>The birth of the railways marked a transformative milestone in the history of modern India. Introduced and promoted during British rule, the railway system fundamentally changed patterns of transportation, trade, communication, mobility, and economic activity across the subcontinent. Among the pioneering enterprises responsible for this remarkable development was the Great Indian Peninsula Railway Company (GIPR), whose history forms the central focus of this book.
 On 16 April 1853, the GIPR operated the first passenger train on the Indian subcontinent, travelling from Bombay to Thane. This historic event marked the beginning of a railway network that would gradually expand across large parts of India and eventually form the foundation of what is now known as the Central Railway. The development of the GIPR was therefore not merely an engineering achievement but an important chapter in India's economic, administrative, and technological history.
 This book presents a detailed historical narrative of the construction, development, and expansion of the railway system undertaken by the Great Indian Peninsula Railway Company. It examines the circumstances and historical background in which the first railway tracks were planned and constructed, providing readers with an understanding of the political, financial, administrative, and economic environment surrounding the emergence of railways in nineteenth-century India.
 A distinctive feature of the book is its detailed examination of the contract system adopted by the GIPR for railway construction. While numerous works have documented the broader history of Indian railways and several studies have focused on the GIPR, the contractual arrangements through which railway lines were actually constructed have received comparatively limited attention. This book seeks to address that important gap.
 For the construction of its railway lines, the GIPR divided the proposed routes into different sections and awarded individual sections to separate contractors. Each agreement was assigned a specific contract number and established the framework within which the construction work was undertaken. The book provides a detailed discussion of the nineteen contracts entered into by the GIPR with various contractors, examining their role in the construction and expansion of the railway network.
 Through these contracts, the book sheds light on the practical realities behind the creation of India's early railway infrastructure. The contractual system provides an important lens through which to understand how large-scale railway projects were organised, financed, managed, and executed during the formative years of railway development. It also helps reveal the complexities involved in translating ambitious railway plans into physical infrastructure.
 Beyond documenting the construction process, the book places the development of the GIPR within the broader history of colonial India. It highlights the significance of railway expansion in shaping economic activity and connecting different regions while also providing insight into the institutional and commercial structures through which railway development was pursued.
 The Great Indian Peninsula Railway: Construction, Contracts and Growth in India will be valuable for historians, researchers, railway enthusiasts, students, academicians, and readers interested in India's colonial history, economic history, infrastructure development, and the evolution of Indian Railways. By focusing on an important but relatively underexplored aspect of railway history, the book contributes to a deeper understanding of the processes behind one of the most consequential infrastructural developments in nineteenth-century India.
 Ultimately, this work goes beyond the familiar story of India's first train. It seeks to uncover the people, contracts, organisation, and historical circumstances behind the tracks, offering readers a closer look at how the Great Indian Peninsula Railway helped lay the foundations of India's modern railway system.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/ece4b63d-bd14-4859-9321-70b76581c1ab.webp</t>
   </si>
   <si>
     <t>BD00070082</t>
   </si>
   <si>
     <t>Discover The Great Indian Peninsula Railway A Journey Through Time (1853-1871) by Dr. Rita P. Bhambi. This book is published by Bharti Publications in Hardcover format, ISBN 9789385000768, ASIN 9789385000768.</t>
   </si>
   <si>
+    <t>The Makers of Middle Class Society in British Bengal: Traversing the Unfrequented Past</t>
+  </si>
+  <si>
+    <t>Pratick Mallick</t>
+  </si>
+  <si>
+    <t>2022-09-17 00:00:00</t>
+  </si>
+  <si>
+    <t>12.5 x 2 x 20</t>
+  </si>
+  <si>
+    <t>This book explores the historiography of politics in colonial Bengal through examining political theologies as they had to emerge in the then Bengal. The discourses of the political theology make the disposition to regard few stalwart Bengalees for dialectically making, unmaking and re-making the epistemic interpretations of Hinduness. In fact, the outbreak of such ideas of theology was brought forth by the colonial oppressions, nepotism and cultural imperialism which altogether became instrumental to the formation of a middle class society in British Bengal. Therefore, what and how Bengal and the Bengalees acquired the present mode of modernity can be traced back to those few Bengalee intellectuals who in their philosophy and actions broadly focused on religion, religiosity and spirituality in different ways, that fulfilled the need for changes in socio-political landscape in the then Bengal by harnessing the ideas of Hindu Nationalism . This book selects eight such stalwart middle class Bengalees who gave shape to the British-era Bengali middle class society by garnering the ideas of Hindu Nationalism. This book is meant for the students of higher level, mainly from post-graduation level onwards, and the academicians in disciplines like Political Science, History, Philosophy, Sociology and Culture Studies, particularly those who are interested to know of the middle class historiography of modern Bengal.</t>
+  </si>
+  <si>
+    <t>Pratick Mallick is an Assistant Professor in Political Science at Acharya Prafulla Chandra College, New Barrackpore, Kolkata. Earlier he was associated with the Department of Humanities and Social Sciences, Indian Institute of Technology Kharagpur as a Research Assistant in an ICSSR Project. He has widely published in journals and edited volumes from publishers of international repute. His research areas cover politology of Indian middle class, political theology and subaltern studies of West Bengal.</t>
+  </si>
+  <si>
+    <t>Political Theology, Hindu Nationalism and the Making of Modern Bengal examines the historiography of politics in colonial Bengal through the lens of political theology and its emergence within the social, cultural, and political conditions of British India. The book explores how ideas surrounding religion, religiosity, spirituality, identity, and nationalism interacted with colonial rule and contributed to the formation and transformation of the Bengali middle class.
+Colonial Bengal witnessed profound political and intellectual changes shaped by colonial oppression, cultural imperialism, administrative practices, and social inequalities. These circumstances provided an environment in which new political and theological discourses emerged. The book investigates how these discourses influenced the ways in which Hinduness and Hindu identity were interpreted, constructed, questioned, and reconstructed by influential Bengali intellectuals.
+A central theme of the work is the relationship between political theology and the development of Hindu nationalism. Rather than treating religious and political ideas as separate domains, the book examines their intersection and demonstrates how religious philosophy, spirituality, and political thought became intertwined with the broader transformation of Bengal's socio-political landscape. The intellectual responses to colonialism played an important role in shaping new understandings of identity, society, nationalism, and modernity.
+The book focuses particularly on eight influential Bengali middle-class intellectuals whose ideas and actions contributed to the development of modern Bengali society during the British period. Through their philosophical reflections, social interventions, and political thought, these figures engaged with questions of religion, spirituality, social reform, cultural identity, and nationalism. Their contributions are examined to understand how the Bengali middle class developed its intellectual and cultural outlook in response to the challenges and opportunities presented by colonial modernity.
+The work also seeks to trace the historical roots of the modernity acquired by Bengal and its people. It argues that the emergence of modern social and political consciousness in Bengal cannot be understood without examining the intellectual debates and ideological transformations that took place during the colonial period. The interaction between indigenous traditions and colonial influences produced new forms of political and cultural thought that had a lasting impact on Bengali society.
+By bringing together political history, intellectual history, religious thought, sociology, philosophy, and cultural studies, the book offers a multidisciplinary approach to understanding the evolution of modern Bengal. It provides readers with an opportunity to examine how ideas of religion and nationalism became significant components of middle-class identity formation and political discourse during a crucial period in Indian history.
+Overall, Political Theology, Hindu Nationalism and the Making of Modern Bengal provides a detailed exploration of the intellectual and political processes that shaped colonial Bengal and contributed to the emergence of its modern middle-class society. It will be particularly valuable for postgraduate students, researchers, and academicians in Political Science, History, Philosophy, Sociology, and Cultural Studies, as well as readers interested in the intellectual history of modern Bengal, colonialism, political theology, nationalism, and the evolution of Bengali middle-class identity.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/6f6cbc71-f801-410d-8140-26745b2f9b71.webp</t>
+  </si>
+  <si>
+    <t>BD00070141</t>
+  </si>
+  <si>
+    <t>Discover The Makers of Middle Class Society in British Bengal: Traversing the Unfrequented Past by Pratick Mallick. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779532, ASIN 9394779531.</t>
+  </si>
+  <si>
     <t>The Stalwart of Catering Industry Sanjeev Kumar: Visionary Innovator &amp; Pioneer of Modern Catering Tr</t>
   </si>
   <si>
     <t>Dr. Chiranjib Kumar Choudhary</t>
   </si>
   <si>
     <t>Cooking Education &amp; Reference</t>
   </si>
   <si>
     <t>2025-12-30 00:00:00</t>
   </si>
   <si>
     <t>This book is about a hidden legend in the catering industry who, through his hard work and passion, not only reached the pinnacle of success in the industry but also serves as an example for all new aspirants and professionals already in this field. We hope that through this book, they will take inspiration and try to improve themselves in the modern catering landscape. This book is about one such creator: Sanjeev Kumar, a man whose hands, vision, and humility have quietly shaped India’s luxury catering landscape. This biographical reflection traces his personal and professional evolution—his sacrifices, philosophies, and relentless pursuit of perfection. It celebrates the spirit of a self-made visionary who redefined catering as an art of respect, passion, and innovation. To every dreamer who believes that excellence speaks louder than fame— this story is yours too.</t>
   </si>
   <si>
     <t>Dr. Chiranjib Kumar (Ph.D. in Tourism &amp; Hospitality) is a noted academician (Professor), trainers, and dynamic researcher in the field of tourism and hospitality services and versatile writer of fiction/non-fiction books. He has extensive experience of tourism and hospitality industry. His books on 1. Outdoor Catering &amp; Banquet Management; 2. Food &amp; Beverage Service- A Handbook for Tourism Hospitality; 3. Ecotourism Planning Development and Marketing; 4. Marketing - Art of Human Integrity; 5. Event Management-A Complete Handbook for Tourism &amp; Hospitality; 6. Introduction to Tourism &amp; Hospitality; 7. Front Office Operation; and 8. Tour Guiding, are some of his best academic and reference books for aspiring and working tourism and hospitality professionals. He has published 29 books and a large number of qualitative research papers, articles, case studies and reviews on tourism and hospitality subjects.</t>
   </si>
   <si>
     <t>This book tells the inspiring story of Sanjeev Kumar, a remarkable yet largely unsung figure whose dedication, hard work, and passion have helped shape India's luxury catering landscape. Far beyond a conventional success story, it is a biographical reflection on a self-made professional who transformed his passion for catering into a lifelong pursuit of excellence.
 From humble beginnings to the pinnacle of the catering industry, Sanjeev Kumar's journey is defined by perseverance, discipline, creativity, and an unwavering commitment to quality. His story reveals the sacrifices and challenges behind professional success and demonstrates how determination and a clear vision can turn a dream into a lasting legacy.
 At the heart of this book is the belief that catering is far more than preparing and serving food. In the hands of a true professional, it becomes an art—one that brings together hospitality, presentation, innovation, precision, and respect for every guest. Through his work and philosophy, Sanjeev Kumar has demonstrated that excellence is built through countless small details, continuous learning, and an understanding of the people one serves.
 The book explores his personal and professional evolution, offering insights into the principles that guided his career. His humility, dedication to his craft, willingness to adapt, and relentless pursuit of perfection provide valuable lessons for both aspiring caterers and established professionals. His experiences illustrate the changing nature of India's modern catering industry and the importance of innovation while remaining grounded in the fundamental values of hospitality.
 More than a biography, this book is a celebration of passion, perseverance, humility, and craftsmanship. It brings to light the journey of a person whose contribution may have remained behind the scenes, while his work has been experienced and appreciated by countless people.
 For students, aspiring entrepreneurs, hospitality professionals, caterers, and anyone dreaming of building a career in the food and hospitality industry, Sanjeev Kumar's story offers encouragement and inspiration. It demonstrates that success does not always require fame or recognition; sometimes, true achievement lies in consistently doing one's work with integrity, passion, and excellence.
 As the catering landscape continues to evolve with new technologies, changing consumer expectations, and increasing emphasis on creativity and experience, the lessons contained in this story remain highly relevant. Sanjeev Kumar's journey reminds us that excellence speaks louder than fame, and that a meaningful legacy is built through passion, hard work, and the courage to keep improving.
@@ -3101,56 +5409,50 @@
     <t>Dr. Chef Rajeev Kumar Bansal</t>
   </si>
   <si>
     <t>Food</t>
   </si>
   <si>
     <t>21 x 0.6 x 28</t>
   </si>
   <si>
     <t>The Timeless Sutras of Indian Cuisine is not merely a culinary manuscript; it is a reverent homage to the ancient wisdom of our ancestors, offering a narrative of how food and cooking were deeply intertwined with tradition, spirituality, and nature. It carries the voices of generations—of mothers and grandmothers who not only cooked but nurtured life itself. At its heart, the book affirms that cooking was never just a technical act but a spiritual connection with the earth, the seasons, and the essence of being. It presents cuisine as a way of life—an art that nourished both body and soul, rooted in the understanding that food is far more than sustenance. It is a bridge between human life and nature, shaped by seasonal rhythms, local produce, and enduring ethics.</t>
   </si>
   <si>
     <t>Dr. Chef Rajeev Kumar Bansal is a seasoned Chef &amp; Culinary Innovator with over three decades of experience across Taj hotels, resorts, palaces, and Taj SATS airline catering. His work reflects strong expertise in process-driven operations, sustainability, health-conscious cuisine, and precision, combining tradition with modern culinary innovations. He holds a PhD in Hospitality Management and is a Certified Executive Chef (World Chefs), Six Sigma Black Belt, and Lead Auditor for ISO 9001 and ISO 22000. He has also completed a specialized Kitchen Management Program from École Hôtelière de Lausanne, enabling him to integrate classical culinary knowledge with global industry standards.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/911b9cb5-f012-4219-afcb-81d48e6fafe1.webp</t>
   </si>
   <si>
     <t>BD00067232</t>
   </si>
   <si>
     <t>Discover The Timeless Sutras of Indian Cuisine by Dr. Chef Rajeev Kumar Bansal. This book is published by Bharti Publications in Paperback format, ISBN 9788169155052, ASIN 8169155053, under Cooking Education and Reference, Food.</t>
   </si>
   <si>
     <t>THEORIES OF INTERNATIONAL POLITICS</t>
-  </si>
-[...4 lines deleted...]
-    <t>2020-11-09 00:00:00</t>
   </si>
   <si>
     <t>The book “Theory of International Politics.” This book has been compiled to study the changing dimension of Indian foreign policy from idealism to realism. The goal of this book is to inform the people about various dimensions of International Political theories. This book will be very useful for students and researchers studying international politics and various aspects of Indian foreign policy. A notable feature of this book is that researchers have set out in their research papers on current developments and historical views on International Political theories. The journey of Indian policy from Pandit Nehru's idealistic policy to Narendra Modi's realistic policy has certainly had many ups and downs. The Cold War between the United States and Soviet Russia began before India became independent. Naturally, this resulted in a power rivalry in world politics. The whole world was divided into two poles, communism and capitalism. This book throws light on the historical background and present scenario in international politics,</t>
   </si>
   <si>
     <t>Theory of International Politics offers a comprehensive exploration of international political theories and the changing dimensions of India's foreign policy in the context of an evolving global order. The book brings together theoretical perspectives, historical developments, and contemporary issues to help readers understand the complex forces that shape relations among states and influence the behaviour of nations in world politics.
 International politics has undergone significant transformation over the decades. Concepts such as idealism, realism, power, national interest, sovereignty, diplomacy, security, conflict, cooperation, and international institutions continue to provide important frameworks for understanding global affairs. This book introduces readers to these diverse dimensions while examining how theoretical approaches can be applied to historical and contemporary developments in international relations.
 A central theme of the book is the evolution of Indian foreign policy from idealism towards a more pragmatic and realist orientation. India's foreign policy journey has been shaped by changing domestic priorities, regional developments, international power structures, security concerns, economic interests, and transformations in the global system. The book examines this evolution from the early years of independent India under Pandit Jawaharlal Nehru to the contemporary period associated with Prime Minister Narendra Modi, highlighting the continuities, changes, challenges, and strategic adjustments that have characterised India's engagement with the world.
 The historical context of the Cold War forms an important part of this discussion. Even before India's independence, rivalry between the United States and the Soviet Union was reshaping international politics. Following the Second World War, the emergence of competing ideological and strategic blocs divided much of the world into two broad spheres associated with capitalism and communism. India's response to this bipolar international environment, including its commitment to an independent foreign policy and non-alignment, provides an important foundation for understanding the country's subsequent diplomatic choices.
 The book examines how changing global circumstances have influenced India's foreign policy thinking and strategic behaviour. It considers the movement from principles rooted strongly in idealism and moral diplomacy towards an increasingly pragmatic approach in which national interest, strategic autonomy, economic considerations, security, and geopolitical realities play an important role. Rather than presenting foreign policy as a simple transition from one theory to another, the book encourages readers to understand the complex interaction between ideals, interests, power, and changing international circumstances.
 A notable feature of this volume is the inclusion of research contributions that address both historical perspectives and contemporary developments in international political theory. These contributions provide readers with multiple viewpoints and encourage critical engagement with the major debates surrounding international politics and India's place within the international system.
 The book is intended to provide a useful foundation for understanding both the historical background and contemporary scenario of international politics. It connects theoretical concepts with real-world developments, helping readers appreciate how international political theories can be used to analyse conflicts, alliances, power relations, foreign policy decisions, and transformations in the global order.
 Theory of International Politics will be particularly valuable for students, researchers, academicians, political science scholars, international relations professionals, and readers interested in Indian foreign policy and global affairs. It can serve as a reference resource for academic study, research, classroom discussion, and further exploration of international political theories.
 Ultimately, the book seeks to deepen the reader's understanding of how international politics has evolved and how India has navigated an increasingly complex global environment. By examining the interaction between idealism and realism, history and contemporary developments, principles and national interests, the book provides an insightful perspective on India's foreign policy journey and the changing nature of international politics.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f8d89bc0-2737-43e5-bd49-84f03bd8204d.webp</t>
   </si>
   <si>
     <t>BD00070121</t>
   </si>
   <si>
     <t>Discover THEORIES OF INTERNATIONAL POLITICS by Prof. (Dr.) C. B. Bhange. This book is published by Bharti Publications in Hardcover format, ISBN 9789389657821, ASIN 9389657822.</t>
   </si>
   <si>
@@ -3164,60 +5466,93 @@
   </si>
   <si>
     <t>Research papers are the foundation of contemporary science and the best means of disseminating knowledge over a large network. It is crucial for a researcher to comprehend the research procedure in order to prepare an extensive and legitimate research work. After choosing a topic, a researcher becomes very interested in carrying out the task since they are looking for relevant material in their field of expertise. Acquiring reliable and pertinent materials in their subject of interest and effectively organising them is a challenging task for a researcher. Free access to research articles is another somewhat difficult task for a researcher. Taking care of problems with plagiarism as they manage their writings. Following publication, a researcher’s primary responsibility is to locate reliable journals for publication and steer clear of unscrupulous publishers. It follows that choosing the appropriate journals for publication based on their ratings is inevitable. The book will open readers’ eyes and provide guidance on how to map their research in an ethical manner that aligns with the fundamental need, study aim, and object. It will also pique everyone’s curiosity about research.</t>
   </si>
   <si>
     <t>Research Methodology and Publication Ethics is a comprehensive guide designed to equip students, researchers, academicians, and scholars with the knowledge and practical skills required to conduct high-quality, ethical, and impactful research. In today's knowledge-driven world, research papers serve as the cornerstone of scientific advancement and academic communication. This book provides a systematic understanding of the research process, enabling readers to plan, execute, document, and publish their work with confidence and integrity.
 The book begins by introducing the fundamentals of research, guiding readers through the essential stages of selecting a research problem, defining objectives, formulating research questions, reviewing literature, and designing an appropriate research methodology. It explains how a well-structured research process contributes to the credibility, reliability, and validity of scholarly work while helping researchers address real-world problems effectively.
 A key focus of the book is on identifying, accessing, and organising reliable research resources. Readers are introduced to various methods of conducting literature reviews, locating authentic academic sources, and managing research materials efficiently. The book also discusses strategies for accessing open-access resources, digital libraries, scholarly databases, and other academic platforms that facilitate comprehensive and evidence-based research.
 Recognising the growing importance of academic integrity, the book provides an in-depth discussion of publication ethics and responsible research practices. It explains the ethical principles that govern scientific inquiry, including honesty, transparency, accountability, proper citation, authorship responsibilities, and respect for intellectual property. Special emphasis is placed on plagiarism awareness, prevention, and detection, enabling readers to understand the importance of producing original work while adhering to accepted academic standards.
 The book further explores the process of preparing research manuscripts for publication. It offers practical guidance on organising research findings, writing scholarly papers, formatting references, and presenting data effectively. Readers gain valuable insights into selecting suitable journals, understanding journal quality indicators, evaluating indexing and impact metrics, and avoiding predatory or unethical publishers. These discussions help researchers make informed publication decisions and enhance the visibility and credibility of their scholarly contributions.
 One of the distinguishing features of this book is its practical orientation. Complex concepts are explained in a clear, systematic, and reader-friendly manner, supported by examples, illustrations, and practical guidelines that simplify the research and publication process. The book encourages critical thinking, analytical reasoning, and ethical decision-making while fostering a culture of responsible research and academic excellence.
 Designed in accordance with contemporary academic requirements, the book is highly suitable for undergraduate and postgraduate students, doctoral scholars, faculty members, research supervisors, and professionals involved in academic and scientific research. It serves as both a classroom textbook and a practical reference for anyone seeking to strengthen their research capabilities and publication skills.
 Beyond teaching research techniques, the book inspires readers to cultivate curiosity, intellectual discipline, and a lifelong commitment to knowledge creation. It encourages researchers to conduct meaningful, socially relevant, and ethically responsible investigations that contribute to scientific progress and informed decision-making.
 Overall, Research Methodology and Publication Ethics provides a complete roadmap for conducting rigorous and ethical research, from conceptualising a study to publishing it in reputable academic journals. By integrating research methodology with ethical principles and practical publication guidance, the book prepares readers to become competent, responsible, and confident researchers capable of making valuable contributions to academia, industry, and society.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/6a81c9dd-23e8-4f3a-97b6-00f6f5f275eb.webp</t>
   </si>
   <si>
     <t>BD00069454</t>
   </si>
   <si>
     <t>Discover Tools for Mapping Research Papers by Dr. Sumanta Dutta. This book is published by Bharti Publications in Paperback format, ISBN 9788197765520, ASIN B0DFMV9DQ7, under Research.</t>
   </si>
   <si>
+    <t>Tourism and Hospitality Industry; Customer Query and Complaint Management</t>
+  </si>
+  <si>
+    <t>Dr. Anil Kumar Singh</t>
+  </si>
+  <si>
+    <t>Dr. Nishant Singh</t>
+  </si>
+  <si>
+    <t>2022-12-23 00:00:00</t>
+  </si>
+  <si>
+    <t>14.75 x 1.25 x 21.25</t>
+  </si>
+  <si>
+    <t>This book “Tourism and Hospitality Industry; Customer Query and Complaint Managements” an attempt to introduce tourism in a comprehensive yet simple form and it has been written to serve as a course book for Vocational education. The book has been crafted based on my 20 years of experience as a Teaching professional with Institute of Tourism Management Mahatma Gandhi Kashi Vidyapith, Banaras Hindu University and Invited faculty of other universities exploring tourism as a field of learning, through teaching, research and interaction with academician, students and industry Experts. This book sets out to provide to its reader the universal aspects of tourism and hospitality industry and its various service providers. The format of the book has been designed to help students pursuing systematic study of Tourism and Hospitality sector as a career both at undergraduate as well as higher education</t>
+  </si>
+  <si>
+    <t>Dr Anil Kumar Singh has done Bachelor in Tourism and Travel Management, Master in Tourism Management and Ph D in Tourism Management. Dr Singh is working as Assistant Professor, Tourism Management, Faculty of Arts, Banaras Hindu University.
+Dr. Nishant Singh,Master in Tourism Management and Ph.D. in Tourism Management. Dr. Singh working as a hospitality entrepreneur for the past 18 years. He is also a visiting faculty at B.VOC, Faculty of Arts, Banaras Hindu University.</t>
+  </si>
+  <si>
+    <t>Tourism and Hospitality Industry: Customer Query and Complaint Managements is a comprehensive yet accessible book designed to introduce readers to the fundamentals of the tourism and hospitality industry, with particular emphasis on customer queries, service quality, and complaint management. Written in a simple and systematic manner, the book is intended to serve as a valuable course book for students pursuing vocational, undergraduate, and higher education in tourism and hospitality.
+Drawing upon more than two decades of teaching experience, academic engagement, research, and interaction with students, academicians, and industry professionals, the book presents tourism as a dynamic and multidisciplinary field of learning and career development. It seeks to provide readers with a clear understanding of the universal aspects of tourism and hospitality, along with the wide range of service providers that form an integral part of the sector.
+A central focus of the book is the importance of customer interaction and complaint management within tourism and hospitality services. Since customer satisfaction plays a crucial role in the success and reputation of tourism businesses, understanding how to respond effectively to customer queries, concerns, and complaints is an essential professional skill. The book introduces learners to practical approaches that can help them understand customer expectations, communicate effectively, address service-related problems, and contribute to a positive customer experience.
+The book also explores the broader structure and functioning of the tourism and hospitality sector, helping readers understand its various components and the interrelationship between different service providers. Its systematic presentation makes complex concepts easier to understand while providing a foundation for further study and professional development.
+Designed with the needs of learners in mind, the book combines academic knowledge with practical perspectives gained through extensive teaching and interaction with the tourism industry. It aims not only to develop conceptual understanding but also to prepare students for the professional challenges and opportunities available within the rapidly evolving tourism and hospitality sector.
+Overall, Tourism and Hospitality Industry: Customer Query and Complaint Managements is a useful academic and vocational resource for students, teachers, researchers, and aspiring tourism professionals. By connecting theoretical concepts with practical understanding, the book provides a structured foundation for those seeking to pursue tourism and hospitality as a field of study and a rewarding career.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/072d0c44-3e46-424f-8924-2f63ae8eb91b.webp</t>
+  </si>
+  <si>
+    <t>BD00070135</t>
+  </si>
+  <si>
+    <t>Discover Tourism and Hospitality Industry; Customer Query and Complaint Management by Dr. Anil Kumar Singh. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779877, ASIN 9394779876.</t>
+  </si>
+  <si>
     <t>Tourism Travel and Hospitality Management: Principles &amp; Practices</t>
   </si>
   <si>
-    <t>Dr. Anil Kumar Singh</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-09-27 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>16 x 2.5 x 24</t>
   </si>
   <si>
     <t>This book "Tourism, Travel and Hospitality Management: T Principles &amp; Practices" an attempt to introduce basics of tourism in an inclusive yet simple form and it has been written to serve students and academicians of tourism, hospitality and Vocational education. This book has been crafted based on my 15 years of experience as a permanent faculty in Banaras Hindu University and more than 22 years of learning and Teaching professional with various reputed tourism and hospitality educational Institute throughout the India and Abroad, research and interaction with my colleagues, students and industry friends. I have gathered valuable insights into the expanse of the faculty of tourism and Hospitality Management. The book sets out to provide to its reader the universal aspects of tourism and hospitality industry and its various service providers. The format of the book has been designed to help researchers, students and academician pursuing systematic study of Tourism and Hospitality sector as a career both at undergraduate as well as higher education at school, college University, management institutes &amp; service providers also. Certain key aspect of the subject "Tourism, Travel and Hospitality Management: Principles &amp; Practices" has been discussed in the book. Suggestions for improvement will benefit in making this book a better piece of knowledge. I invite such valuable suggestions and will be gratefully acknowledging and incorporating the same.</t>
   </si>
   <si>
     <t>Tourism, Travel and Hospitality Management: Principles &amp; Practices is a comprehensive and accessible introduction to the fundamental concepts, principles, and practices of the tourism, travel, and hospitality industry. Written in a clear and inclusive manner, the book is designed to help students, academicians, researchers, and aspiring professionals develop a systematic understanding of one of the world's most dynamic and rapidly evolving service sectors.
 The book has been developed from the author's extensive academic and professional experience, including 15 years as a permanent faculty member at Banaras Hindu University and more than 22 years of experience in learning, teaching, research, and professional engagement with reputed tourism and hospitality institutions in India and abroad. Continuous interaction with students, colleagues, researchers, and industry professionals has provided valuable insights into the diverse and interconnected dimensions of tourism and hospitality management, which form the foundation of this work.
 Tourism is a multidisciplinary field that encompasses travel, accommodation, transportation, food and beverage services, recreation, destination management, and numerous other supporting activities. Understanding this complex ecosystem requires knowledge of both theoretical principles and practical applications. This book seeks to provide readers with a broad perspective on the functioning of the tourism and hospitality industry while introducing key concepts in a simple and structured manner.
 A major strength of the book is its emphasis on the universal aspects of tourism, travel, and hospitality and the various service providers that contribute to the overall visitor experience. It provides readers with an understanding of how different components of the sector interact with one another and how effective management practices contribute to the growth and sustainability of tourism destinations and businesses.
 The book is particularly relevant for learners pursuing tourism and hospitality as an academic discipline or career. Its contents can support students at the school, undergraduate, postgraduate, university, management institute, and vocational education levels, while also serving as a useful reference for researchers and professionals associated with tourism and hospitality services.
 Throughout the book, important aspects of Tourism, Travel and Hospitality Management: Principles &amp; Practices are discussed to help readers develop a structured understanding of the field. The approach combines foundational knowledge with practical perspectives, making the subject accessible to those beginning their academic journey as well as readers seeking to strengthen their existing understanding.
 The rapidly changing nature of tourism and hospitality makes continuous learning essential. Technological developments, changing traveller expectations, evolving service standards, globalisation, sustainability concerns, and new forms of tourism are continually reshaping the industry. Against this background, the book provides a foundation upon which readers can build further knowledge and explore specialised areas of tourism and hospitality management.
 Tourism, Travel and Hospitality Management: Principles &amp; Practices will be valuable for students, teachers, researchers, academicians, vocational learners, tourism professionals, hospitality managers, and individuals preparing for careers in the tourism and service industries. It can also serve as a supporting resource for institutions offering tourism, travel, hospitality, and management programmes.
 Ultimately, this book is an effort to make the study of tourism and hospitality accessible, systematic, and practically meaningful. It aims to encourage curiosity, professional learning, and deeper research into the vast and evolving world of tourism and hospitality. The author also welcomes constructive suggestions and scholarly feedback from readers, educators, researchers, and industry professionals, with the belief that continued dialogue and shared knowledge can contribute to making this work an even more valuable resource for future learners.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/89ef8e74-e5f4-4c63-9a93-284d5ca1a7ba.webp</t>
   </si>
   <si>
     <t>BD00070119</t>
   </si>
   <si>
     <t>Discover Tourism Travel and Hospitality Management: Principles and Practices by Dr. Anil Kumar Singh. This book is published by Bharti Publications in Hardcover format, ISBN 9788119757640, ASIN 8119757645.</t>
   </si>
   <si>
@@ -3236,105 +5571,168 @@
     <t>The book "Understanding Circular Economy”, provides a comprehensive overview of the concept and application of circular economy and its importance in achieving sustainability, making it an ideal resource for students, policymakers, and practitioners. The book is structured into five chapters, each of which delves into a critical aspect of the circular economy. Chapter one provides an overview of the linear economy and its limitations, highlighting the problems associated with the traditional "take-make-dispose" approach. Chapter two introduces the concept of circular economy as an alternative to the linear economy, explaining the principles of closed-loop systems, resource efficiency, and waste reduction. Chapter three focuses on Life Cycle Assessment (LCA) as a tool for evaluating the environmental impacts of products and services throughout their life cycle. The chapter discusses the importance of LCA in the transition towards a circular economy and explores its applications in different sectors. Chapter four explores Extended Producer Responsibility (EPR) as a critical policy tool in promoting sustainable resource management. The chapter mentions the legal and regulatory frameworks governing EPR and its role in incentivizing producers to design products that are easier to recycle and recover. Finally, chapter five explores the role of Industry 4.0 and organizational mindset in the transition towards a circular economy. The chapter examines the technological and organizational innovations necessary to create closed-loop systems and highlights the importance of collaboration and stakeholder engagement in achieving a sustainable future.</t>
   </si>
   <si>
     <t>Dr. Ashutosh Mishra is an academician by profession with an illustrious academic career of 15+ years, at the prestigious Birla Institute of Technology, (Jharkhand, INDIA). Preceding this, he had a result-oriented stint in the corporate world for 5 Years, imparting him well-required corp</t>
   </si>
   <si>
     <t>Understanding Circular Economy provides a comprehensive introduction to the principles, practices, and policy frameworks of the circular economy, emphasizing its significance in achieving sustainable development and responsible resource management. Designed for students, researchers, policymakers, and industry practitioners, the book explains how circular economy principles can address the environmental and economic challenges posed by the traditional linear model of production and consumption.
 The book is organized into five chapters, each focusing on a key dimension of the circular economy. The opening chapter examines the conventional linear economy, characterized by the "take-make-dispose" model, and highlights its inherent limitations. It discusses the growing concerns of resource depletion, waste generation, environmental degradation, and climate change, demonstrating why the existing economic model is no longer sustainable. This chapter establishes the need for a transition towards a more regenerative and resource-efficient economic system.
 The second chapter introduces the concept of the circular economy as a sustainable alternative to the linear model. It explains the core principles of designing out waste, extending product life cycles, promoting reuse, repair, remanufacturing, and recycling, while emphasizing resource efficiency and closed-loop systems. The chapter illustrates how circular economy practices can minimize environmental impacts, conserve natural resources, and generate economic opportunities by transforming waste into valuable resources.
 The third chapter focuses on Life Cycle Assessment (LCA) as a scientific and analytical tool for evaluating the environmental impacts of products and services throughout their entire life cycle—from raw material extraction and manufacturing to use, disposal, and recycling. It discusses the methodologies, benefits, and practical applications of LCA across various industries, demonstrating how it supports informed decision-making and contributes to the effective implementation of circular economy strategies.
 Chapter four examines Extended Producer Responsibility (EPR) as an essential policy instrument for sustainable resource management. The chapter explains the legal and regulatory frameworks governing EPR and explores how producer responsibility encourages environmentally responsible product design, efficient collection systems, recycling infrastructure, and waste recovery. It highlights the role of governments, industries, and consumers in creating effective EPR systems that reduce waste and promote circularity.
 The final chapter explores the relationship between the circular economy, Industry 4.0, and organizational transformation. It discusses how advanced technologies such as the Internet of Things (IoT), Artificial Intelligence (AI), big data analytics, blockchain, automation, and digital manufacturing can facilitate resource optimization, improve supply chain transparency, and enable efficient closed-loop production systems. The chapter also emphasizes the importance of organizational culture, leadership, innovation, and stakeholder collaboration in successfully implementing circular economy practices.
 Throughout the book, theoretical concepts are supported by practical examples and policy perspectives, making complex ideas accessible to readers from diverse academic and professional backgrounds. The discussion demonstrates that achieving a circular economy requires not only technological advancements but also supportive public policies, responsible business strategies, and active participation from consumers and communities.
 Overall, Understanding Circular Economy serves as a valuable resource for understanding the transition from a linear to a circular economic model. By integrating environmental, economic, technological, and policy perspectives, the book provides readers with a holistic understanding of sustainable resource management and equips them with the knowledge needed to contribute to a more resilient, resource-efficient, and environmentally sustainable future.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/9dd74ccf-4a78-441d-82d2-d3437994b12b.webp</t>
   </si>
   <si>
     <t>BD00069472</t>
   </si>
   <si>
     <t>Discover Understanding Circular Economy by Dr. Ashutosh Mishra. This book is published by Bharti Publications in Paperback format, ISBN 9788119079414, ASIN 8119079418, under Economics.</t>
   </si>
   <si>
+    <t>Values and Ethical Leadership: Reminiscence Learnings through Millennials Eyes</t>
+  </si>
+  <si>
+    <t>Dr. Vijit Chaturvedi</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/f5704839-fa27-41e8-9b5c-04749fd032e3.webp</t>
+  </si>
+  <si>
+    <t>BD00070174</t>
+  </si>
+  <si>
+    <t>Discover Values and Ethical Leadership: Reminiscence Learnings through Millennials Eyes by Dr. Sanjeev Bansal. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779495, ASIN 9394779493.</t>
+  </si>
+  <si>
     <t>Working Capital Management</t>
   </si>
   <si>
     <t>Dr. Barada Parsanna Mohapatra</t>
   </si>
   <si>
     <t>Dr. Biplah Kumar Biswal</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/10981b5d-cde9-454c-8e7b-b11c2d556913.webp</t>
   </si>
   <si>
     <t>BD00069555</t>
   </si>
   <si>
     <t>Discover Working Capital Management by Dr. Barada Parsanna Mohapatra. This book is published by Bharti Publications in Paperback format, ISBN 9789394779112, ASIN 9394779112, under Management.</t>
   </si>
   <si>
+    <t>ईश्वर विमर्श (ISHWAR VIMARSH)</t>
+  </si>
+  <si>
+    <t>Mahesh Prasad Pathak</t>
+  </si>
+  <si>
+    <t>2022-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>14.5 x 2.5 x 22</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/3dd164e4-1d68-419c-89e4-dc7d00b6af0f.webp</t>
+  </si>
+  <si>
+    <t>BD00070142</t>
+  </si>
+  <si>
+    <t>Discover ईश्वर विमर्श (ISHWAR VIMARSH) by Mahesh Prasad Pathak. This book is published by Bharti Publications in Hardcover format, ISBN 9789394779211, ASIN 9394779213.</t>
+  </si>
+  <si>
     <t>बिखरे अल्फ़ाज़ (BIKHRE ALFAZ)</t>
   </si>
   <si>
     <t>Urvashi Makkar</t>
   </si>
   <si>
     <t>Harinder Makkar</t>
   </si>
   <si>
     <t>2024-01-16 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>13.75 x 2.25 x 21.25</t>
   </si>
   <si>
     <t>"Bikhre Alfaaz" is an enchanting poetry collection by Dr. Urvashi Makkar and Mr. Harinder Makkar, intertwining their life journey as soulmates. The verses encapsulate a mosaic of emotions derived from diverse life encounters, imperfect yet poignant, illustrating specific moments in their states of mind. The poets, as a married couple, unfold a vivid tapestry of emotions, creating a symphony of souls painted with the brushstrokes of love.</t>
   </si>
   <si>
     <t>Dr. Urvashi Makkar, a distinguished author, harmoniously combines academia and poetic expressions in her 28-year journey. Holding a Ph.D., MBA, and EPHRM from IIM Calcutta, she has redefined management education, emphasizing quality and research. Her global impact extends through 85 publications and 14 books on CRM &amp; Retail. As Founder Chief Editor of the International Journal of Customer Relations, she actively contributes to international academic initiatives. Urvashi's poetry, a testament to unwavering hope, invites readers to explore her creative spirit, seamlessly blending slice-of-life perspectives, providing a unique and inspiring literary experience. Readers are welcomed to discover the soulful depth of a writer whose work illuminates even the darkest corners of the human experience.
 Harinder Kumar Makkar, a seasoned author and distinguished member of the Indian Telecom Services, brings over 33 years of expertise in telecom to his role as Chief General Manager at BSNL. Holding an MBA, EPHRM from IIM Calcutta, and a B.Tech, he has made significant contributions in telecom network planning and official language policy implementation. Beyond his professional accomplishments, Mr. Makkar invites readers to explore his literary creativity in poetry, sharing emotions and life experiences. He warmly welcomes readers to join this poetic odyssey through words.</t>
   </si>
   <si>
     <t>Bikhre Alfaaz is a heartfelt poetry collection by Dr. Urvashi Makkar and Mr. Harinder Makkar, offering an intimate glimpse into their journey of love, companionship, and togetherness as soulmates. Written through the shared emotional experiences of a married couple, the collection brings together verses that reflect the many shades of human emotions and relationships.
 The poems capture moments of love, longing, joy, reflection, tenderness, and vulnerability, transforming ordinary experiences into deeply personal expressions. Each verse carries the imprint of a particular moment, thought, or state of mind, revealing the beauty of emotions that are often difficult to express in everyday words.
 Rather than presenting love as perfect or idealised, Bikhre Alfaaz embraces its imperfections and complexities. The poets explore the silences, memories, dreams, companionship, and emotional bonds that gradually shape a shared life. Their individual voices come together to create a poetic dialogue between two souls, where personal experiences become universal expressions of love and human connection.
 The collection is also a celebration of companionship—the understanding that develops between two people who journey through life's changing seasons together. Through their poetry, Dr. Urvashi Makkar and Mr. Harinder Makkar portray marriage not merely as a social bond but as an evolving relationship built upon affection, trust, memories, emotional support, and shared experiences.
 Bikhre Alfaaz invites readers to pause and connect with the emotions hidden within life's seemingly simple moments. Its verses move between the personal and the universal, allowing readers to discover reflections of their own experiences in the poets' words.
 Ultimately, this collection is a symphony of two souls, where scattered words come together to tell a story of love, life, and togetherness. It is a poetic celebration of the imperfect yet beautiful journey of two people who have chosen to walk through life together, leaving behind verses that are as tender, genuine, and evocative as the emotions from which they were born.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/19af561c-1a92-4d71-a00b-13bc44901939.webp</t>
   </si>
   <si>
     <t>BD00070075</t>
   </si>
   <si>
     <t>Discover बिखरे अल्फ़ाज़ (BIKHRE ALFAZ) by Urvashi Makkar. This book is published by Bharti Publications in Hardcover format, ISBN 9788119757862, ASIN 8119757866.</t>
+  </si>
+  <si>
+    <t>वर्तमान वैश्विक परिदृश्य में भारत-अमेरिका सहयोगः रणनीति से आर्थिक संघर्ष तक</t>
+  </si>
+  <si>
+    <t>डाॅ. यशार्थ गौतम</t>
+  </si>
+  <si>
+    <t>978-93-47303-03-6</t>
+  </si>
+  <si>
+    <t>2026-02-15 00:00:00</t>
+  </si>
+  <si>
+    <t>14 x 2.9 x 22</t>
+  </si>
+  <si>
+    <t>यह पुस्तक भारत-अमेरिका संबंधों के वर्तमान स्वरूप और उनके भविष्य की दिशा को गहराई से प्रस्तुत करती है। इसमें स्पष्ट किया गया है कि दोनों देशों के राजनीतिक और सामरिक संबंध अब केवल प्रतीकात्मक नहीं रहे, बल्कि दीर्घकालिक रणनीतिक साझेदारी की ओर अग्रसर हैं। प्रौद्योगिकी, रक्षा और आर्थिक विकास को इस साझेदारी के प्रमुख स्तंभ के रूप में रेखांकित किया गया है। पुस्तक में वर्ष 2026 के टैरिफ विवादों और उनके समाधान का विश्लेषण करते हुए भारत की कूटनीतिक दक्षता को उजागर किया गया है। यह भी बताया गया है कि भारत ने व्यापार समझौते को परस्पर सम्मान और समानता के सिद्धांतों पर आधारित कर अमेरिका केंद्रित दृष्टिकोण से दूर रखा।</t>
+  </si>
+  <si>
+    <t>डॉ. यशार्थ गौतम महात्मा ज्योतिबा फुले रूहेलखंड विश्वविद्यालय बरेली उत्तर प्रदेश से सम्बद्ध उत्तर भारत का ऐतिहासिक, प्राचीन महाविद्यालय (1837 में स्थापित) बरेली कॉलेज बरेली में रक्षा एवं स्त्रातेजिक अध्ययन विषय में उत्तर प्रदेश उच्चतर शिक्षा सेवा चयन आयोग, प्रयागराज द्वारा चयनित होकर असिस्टेंट प्रोफेसर पद पर सेवारत है। डॉ. गौतम ने रक्षा एवं स्त्रातेजिक अध्ययन विषय से एम.ए. की उपाधि इलाहाबाद केंद्रीय विश्वविद्यालय द्वारा प्रथम श्रेणी में उत्तीर्ण करने के साथ ही अपने प्रथम प्रयास में यूजीसी, नई दिल्ली द्वारा संचालित नेट जेआरएफ की परीक्षा भी उत्तीर्ण की एवं डी फिल की उपाधि इलाहाबाद केंद्रीय विश्वविद्यालय से पूर्ण की।</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211077/72948a4e-f6cd-4506-b54a-a3bd9ae0ce8a.webp</t>
+  </si>
+  <si>
+    <t>BD00070626</t>
+  </si>
+  <si>
+    <t>Discover वर्तमान वैश्विक परिदृश्य में भारत-अमेरिका सहयोगः रणनीति से आर्थिक संघर्ष तक by डाॅ. यशार्थ गौतम. This book is published by Bharti Publications in Hardcover format, ISBN 978-93-47303-03-6, ASIN 9347303038.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -3674,55 +6072,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF87"/>
+  <dimension ref="A1:AF156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:AF87"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:AF156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="22" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" customWidth="true" style="0"/>
     <col min="15" max="15" width="18" customWidth="true" style="0"/>
     <col min="16" max="16" width="28" customWidth="true" style="0"/>
     <col min="17" max="17" width="24" customWidth="true" style="0"/>
     <col min="18" max="18" width="18" customWidth="true" style="0"/>
     <col min="19" max="19" width="18" customWidth="true" style="0"/>
     <col min="20" max="20" width="12" customWidth="true" style="0"/>
     <col min="21" max="21" width="45" customWidth="true" style="0"/>
@@ -4162,6619 +6560,12121 @@
       </c>
       <c r="AE5" s="2" t="s">
         <v>84</v>
       </c>
       <c r="AF5" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:32" customHeight="1" ht="72">
       <c r="A6" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="2">
-        <v>9788197289705</v>
-[...2 lines deleted...]
-        <v>8197289700</v>
+        <v>9789347303166</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="2">
-        <v>338</v>
+        <v>236</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L6" s="2">
-        <v>450.0</v>
+        <v>950.0</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
-      <c r="S6" s="2"/>
+      <c r="S6" s="2" t="s">
+        <v>92</v>
+      </c>
       <c r="T6" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="U6" s="2">
         <v>450</v>
       </c>
-      <c r="V6" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC6" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AD6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE6" s="2" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="AF6" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:32" customHeight="1" ht="72">
       <c r="A7" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="F7" s="2">
+        <v>9788197289705</v>
+      </c>
+      <c r="G7" s="2">
+        <v>8197289700</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="2">
-        <v>216</v>
+        <v>338</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L7" s="2">
-        <v>345.0</v>
-[...2 lines deleted...]
-      <c r="N7" s="2"/>
+        <v>450.0</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>100</v>
+      </c>
       <c r="O7" s="2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="P7" s="2"/>
+        <v>101</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>102</v>
+      </c>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="U7" s="2">
+        <v>450</v>
+      </c>
+      <c r="V7" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="W7" s="2" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X7" s="2" t="s">
         <v>106</v>
       </c>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC7" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE7" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF7" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:32" customHeight="1" ht="72">
       <c r="A8" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="D8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...9 lines deleted...]
-        <v>9347303011</v>
+      <c r="G8" s="2" t="s">
+        <v>114</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="2">
-        <v>980.0</v>
+        <v>345.0</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="U8" s="2">
-        <v>450</v>
+        <v>260</v>
       </c>
       <c r="V8" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="W8" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="X8" s="2" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC8" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AD8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE8" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AF8" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:32" customHeight="1" ht="72">
       <c r="A9" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2">
-        <v>9789394779488</v>
+        <v>9789348059277</v>
       </c>
       <c r="G9" s="2">
-        <v>9394779485</v>
+        <v>9348059270</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="2">
-        <v>128</v>
+        <v>196</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="2">
-        <v>245.0</v>
+        <v>860.0</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="T9" s="2" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="U9" s="2">
-        <v>160</v>
+        <v>425</v>
       </c>
       <c r="V9" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="W9" s="2" t="s">
+      <c r="W9" s="2"/>
+      <c r="X9" s="2" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC9" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AD9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE9" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF9" s="2" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:32" customHeight="1" ht="72">
       <c r="A10" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>8119757068</v>
+        <v>8169155010</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="2">
-        <v>296</v>
+        <v>244</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="2">
-        <v>399.0</v>
+        <v>680.0</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="P10" s="2"/>
+      <c r="P10" s="2" t="s">
+        <v>77</v>
+      </c>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
-      <c r="S10" s="2"/>
+      <c r="S10" s="2" t="s">
+        <v>136</v>
+      </c>
       <c r="T10" s="2" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="U10" s="2">
         <v>350</v>
       </c>
       <c r="V10" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="W10" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="X10" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB10" s="2"/>
+      <c r="AB10" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC10" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AD10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AF10" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:32" customHeight="1" ht="72">
       <c r="A11" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="2">
-        <v>9788119079025</v>
+        <v>9789347303593</v>
       </c>
       <c r="G11" s="2">
-        <v>8119079027</v>
+        <v>9347303593</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="2">
-        <v>152</v>
+        <v>267</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L11" s="2">
-        <v>285.0</v>
-[...3 lines deleted...]
-      <c r="O11" s="2"/>
+        <v>1180.0</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="O11" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="T11" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="U11" s="2">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="V11" s="2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="W11" s="2"/>
+        <v>149</v>
+      </c>
+      <c r="W11" s="2" t="s">
+        <v>150</v>
+      </c>
       <c r="X11" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC11" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AF11" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="12" spans="1:32" customHeight="1" ht="72">
       <c r="A12" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C12" s="2"/>
+        <v>156</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>157</v>
+      </c>
       <c r="D12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2">
-        <v>9789349566651</v>
+        <v>9789347303012</v>
       </c>
       <c r="G12" s="2">
-        <v>9349566656</v>
+        <v>9347303011</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="J12" s="2">
-        <v>120</v>
+        <v>206</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L12" s="2">
-        <v>450.0</v>
+        <v>980.0</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
-      <c r="O12" s="2"/>
-      <c r="P12" s="2"/>
+      <c r="O12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
-      <c r="S12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S12" s="2"/>
       <c r="T12" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="U12" s="2">
-        <v>350</v>
+        <v>450</v>
       </c>
       <c r="V12" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="W12" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>159</v>
       </c>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC12" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AD12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AF12" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:32" customHeight="1" ht="72">
       <c r="A13" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F13" s="2">
-        <v>9789394779051</v>
+      <c r="F13" s="2" t="s">
+        <v>167</v>
       </c>
       <c r="G13" s="2">
-        <v>9394779051</v>
+        <v>9391681778</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="2">
-        <v>88</v>
+        <v>196</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L13" s="2">
-        <v>199.0</v>
+        <v>775.0</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
-      <c r="O13" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="T13" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="U13" s="2">
-        <v>90</v>
+        <v>390</v>
       </c>
       <c r="V13" s="2" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="W13" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="W13" s="2"/>
       <c r="X13" s="2" t="s">
         <v>171</v>
       </c>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC13" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AD13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AF13" s="2" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:32" customHeight="1" ht="72">
       <c r="A14" s="2" t="s">
         <v>175</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F14" s="2">
-        <v>9789389657548</v>
+      <c r="F14" s="2" t="s">
+        <v>178</v>
       </c>
       <c r="G14" s="2">
-        <v>9389657547</v>
+        <v>9391681247</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="2">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L14" s="2">
-        <v>785.0</v>
+        <v>580.0</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
-      <c r="S14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S14" s="2"/>
       <c r="T14" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="U14" s="2">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="V14" s="2"/>
       <c r="W14" s="2"/>
-      <c r="X14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC14" s="2" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE14" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF14" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:32" customHeight="1" ht="72">
       <c r="A15" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="C15" s="2"/>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2">
-        <v>9389657326</v>
+        <v>9789394779488</v>
       </c>
       <c r="G15" s="2">
-        <v>9389657326</v>
+        <v>9394779485</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="2">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L15" s="2">
-        <v>950.0</v>
+        <v>245.0</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="T15" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="U15" s="2">
-        <v>950</v>
+        <v>160</v>
       </c>
       <c r="V15" s="2" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="W15" s="2"/>
+        <v>188</v>
+      </c>
+      <c r="W15" s="2" t="s">
+        <v>189</v>
+      </c>
       <c r="X15" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC15" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AF15" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:32" customHeight="1" ht="72">
       <c r="A16" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2">
-        <v>9788119079445</v>
+        <v>9789390818648</v>
       </c>
       <c r="G16" s="2">
-        <v>8119079442</v>
+        <v>9390818648</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="2">
-        <v>106</v>
+        <v>364</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L16" s="2">
-        <v>295.0</v>
+        <v>1180.0</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
-      <c r="O16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2" t="s">
         <v>196</v>
       </c>
       <c r="T16" s="2" t="s">
         <v>197</v>
       </c>
       <c r="U16" s="2">
-        <v>110</v>
+        <v>490</v>
       </c>
       <c r="V16" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="W16" s="2" t="s">
+      <c r="W16" s="2"/>
+      <c r="X16" s="2" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC16" s="2" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE16" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="AF16" s="2" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:32" customHeight="1" ht="72">
       <c r="A17" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="2"/>
       <c r="F17" s="2">
-        <v>9789389657340</v>
+        <v>9788119757060</v>
       </c>
       <c r="G17" s="2">
-        <v>9389657342</v>
+        <v>8119757068</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="2">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L17" s="2">
-        <v>885.0</v>
+        <v>399.0</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
-      <c r="S17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S17" s="2"/>
       <c r="T17" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="U17" s="2">
+        <v>350</v>
+      </c>
+      <c r="V17" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="W17" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="X17" s="2" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17" s="2"/>
       <c r="AC17" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="AF17" s="2" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:32" customHeight="1" ht="72">
       <c r="A18" s="2" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="2">
-        <v>9788119079896</v>
+        <v>9788119079025</v>
       </c>
       <c r="G18" s="2">
-        <v>8119079892</v>
+        <v>8119079027</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="2">
-        <v>272</v>
+        <v>152</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L18" s="2">
-        <v>395.0</v>
+        <v>285.0</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
-      <c r="O18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
-      <c r="S18" s="2"/>
+      <c r="S18" s="2" t="s">
+        <v>216</v>
+      </c>
       <c r="T18" s="2" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="U18" s="2">
-        <v>375</v>
+        <v>245</v>
       </c>
       <c r="V18" s="2" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="W18" s="2"/>
       <c r="X18" s="2" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC18" s="2" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="AD18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE18" s="2" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="AF18" s="2" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:32" customHeight="1" ht="72">
       <c r="A19" s="2" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="C19" s="2"/>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="2">
-        <v>9788119079346</v>
+        <v>9789349566651</v>
       </c>
       <c r="G19" s="2">
-        <v>8119079345</v>
+        <v>9349566656</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="J19" s="2">
-        <v>220</v>
+        <v>120</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L19" s="2">
-        <v>299.0</v>
+        <v>450.0</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
-      <c r="O19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="T19" s="2" t="s">
-        <v>231</v>
+        <v>93</v>
       </c>
       <c r="U19" s="2">
-        <v>220</v>
+        <v>350</v>
       </c>
       <c r="V19" s="2" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="W19" s="2"/>
+        <v>227</v>
+      </c>
+      <c r="W19" s="2" t="s">
+        <v>228</v>
+      </c>
       <c r="X19" s="2" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC19" s="2" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="2" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="AF19" s="2" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:32" customHeight="1" ht="72">
       <c r="A20" s="2" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="G20" s="2">
-        <v>8119757033</v>
+        <v>9391681379</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="2">
-        <v>136</v>
+        <v>264</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L20" s="2">
-        <v>275.0</v>
+        <v>1280.0</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
-      <c r="O20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="T20" s="2" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="U20" s="2">
-        <v>250</v>
+        <v>480</v>
       </c>
       <c r="V20" s="2" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="W20" s="2"/>
+        <v>239</v>
+      </c>
+      <c r="W20" s="2" t="s">
+        <v>240</v>
+      </c>
       <c r="X20" s="2" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC20" s="2" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE20" s="2" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="AF20" s="2" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:32" customHeight="1" ht="72">
       <c r="A21" s="2" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="2">
-        <v>9789394779334</v>
-[...2 lines deleted...]
-        <v>9394779337</v>
+        <v>9789391681289</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>247</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="2">
-        <v>143</v>
+        <v>337</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="L21" s="2">
-        <v>580.0</v>
+        <v>1180.0</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="T21" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="U21" s="2">
+        <v>470</v>
+      </c>
+      <c r="V21" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE21" s="2" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="AF21" s="2" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:32" customHeight="1" ht="72">
       <c r="A22" s="2" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C22" s="2"/>
+        <v>257</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>258</v>
+      </c>
       <c r="D22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="2">
-        <v>9789347303098</v>
+        <v>9789394779051</v>
       </c>
       <c r="G22" s="2">
-        <v>9347303097</v>
+        <v>9394779051</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="2">
-        <v>439</v>
+        <v>88</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L22" s="2">
-        <v>1660.0</v>
+        <v>199.0</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
-      <c r="O22" s="2"/>
-      <c r="P22" s="2"/>
+      <c r="O22" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="P22" s="2" t="s">
+        <v>206</v>
+      </c>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="T22" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="U22" s="2">
+        <v>90</v>
+      </c>
+      <c r="V22" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="T22" s="2" t="s">
+      <c r="W22" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="U22" s="2">
-[...2 lines deleted...]
-      <c r="V22" s="2" t="s">
+      <c r="X22" s="2" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC22" s="2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="AD22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE22" s="2" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="AF22" s="2" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="23" spans="1:32" customHeight="1" ht="72">
       <c r="A23" s="2" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>271</v>
+        <v>53</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F23" s="2" t="s">
-        <v>273</v>
+      <c r="F23" s="2">
+        <v>9789389657548</v>
       </c>
       <c r="G23" s="2">
-        <v>9348059068</v>
+        <v>9389657547</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="2">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L23" s="2">
-        <v>390.0</v>
+        <v>785.0</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="T23" s="2" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="U23" s="2">
-        <v>425</v>
+        <v>465</v>
       </c>
       <c r="V23" s="2" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="W23" s="2"/>
       <c r="X23" s="2" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC23" s="2" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE23" s="2" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="AF23" s="2" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:32" customHeight="1" ht="72">
       <c r="A24" s="2" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="C24" s="2"/>
       <c r="D24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="2">
-        <v>9789389657029</v>
+        <v>9389657326</v>
       </c>
       <c r="G24" s="2">
-        <v>9389657024</v>
+        <v>9389657326</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="2">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L24" s="2">
-        <v>290.0</v>
+        <v>950.0</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
-      <c r="O24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
-      <c r="S24" s="2"/>
+      <c r="S24" s="2" t="s">
+        <v>270</v>
+      </c>
       <c r="T24" s="2" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="U24" s="2">
-        <v>299</v>
+        <v>950</v>
       </c>
       <c r="V24" s="2" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="W24" s="2"/>
       <c r="X24" s="2" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC24" s="2" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="AD24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="2" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="AF24" s="2" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="25" spans="1:32" customHeight="1" ht="72">
       <c r="A25" s="2" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="2">
-        <v>9789347303258</v>
+        <v>9788119079445</v>
       </c>
       <c r="G25" s="2">
-        <v>9347303259</v>
+        <v>8119079442</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J25" s="2">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L25" s="2">
-        <v>860.0</v>
+        <v>295.0</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="P25" s="2" t="s">
-        <v>114</v>
+        <v>288</v>
       </c>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
-      <c r="S25" s="2"/>
+      <c r="S25" s="2" t="s">
+        <v>289</v>
+      </c>
       <c r="T25" s="2" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>290</v>
+      </c>
+      <c r="U25" s="2">
+        <v>110</v>
       </c>
       <c r="V25" s="2" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="W25" s="2" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="X25" s="2" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC25" s="2" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="2" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="AF25" s="2" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="26" spans="1:32" customHeight="1" ht="72">
       <c r="A26" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="2">
-        <v>9788169155076</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>9789349566835</v>
+      </c>
+      <c r="G26" s="2">
+        <v>9349566834</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J26" s="2">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L26" s="2">
-        <v>930.0</v>
+        <v>980.0</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
-      <c r="O26" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
-      <c r="S26" s="2"/>
+      <c r="S26" s="2" t="s">
+        <v>300</v>
+      </c>
       <c r="T26" s="2" t="s">
-        <v>308</v>
+        <v>93</v>
       </c>
       <c r="U26" s="2">
-        <v>250</v>
+        <v>450</v>
       </c>
       <c r="V26" s="2" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="W26" s="2" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="X26" s="2" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC26" s="2" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="2" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="AF26" s="2" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="27" spans="1:32" customHeight="1" ht="72">
       <c r="A27" s="2" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="2">
-        <v>9789347303852</v>
+        <v>9789391681975</v>
       </c>
       <c r="G27" s="2">
-        <v>9347303852</v>
+        <v>9391681972</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J27" s="2">
-        <v>288</v>
+        <v>361</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L27" s="2">
-        <v>1180.0</v>
+        <v>1480.0</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
-      <c r="O27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
-      <c r="S27" s="2"/>
+      <c r="S27" s="2" t="s">
+        <v>310</v>
+      </c>
       <c r="T27" s="2" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="U27" s="2">
-        <v>450</v>
+        <v>750</v>
       </c>
       <c r="V27" s="2" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="W27" s="2"/>
       <c r="X27" s="2" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC27" s="2" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="2" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="AF27" s="2" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
     </row>
     <row r="28" spans="1:32" customHeight="1" ht="72">
       <c r="A28" s="2" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F28" s="2">
-[...3 lines deleted...]
-        <v>8119079930</v>
+      <c r="F28" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>321</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J28" s="2">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L28" s="2">
-        <v>399.0</v>
+        <v>325.0</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
-      <c r="O28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="T28" s="2" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="U28" s="2">
-        <v>350</v>
+        <v>325</v>
       </c>
       <c r="V28" s="2" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="W28" s="2"/>
       <c r="X28" s="2" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC28" s="2" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE28" s="2" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="AF28" s="2" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="29" spans="1:32" customHeight="1" ht="72">
       <c r="A29" s="2" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F29" s="2">
-[...2 lines deleted...]
-      <c r="G29" s="2"/>
+      <c r="F29" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G29" s="2">
+        <v>9390818028</v>
+      </c>
       <c r="H29" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J29" s="2">
-        <v>118</v>
+        <v>242</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L29" s="2">
-        <v>680.0</v>
+        <v>860.0</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
-      <c r="O29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
-      <c r="S29" s="2"/>
+      <c r="S29" s="2" t="s">
+        <v>333</v>
+      </c>
       <c r="T29" s="2" t="s">
-        <v>337</v>
+        <v>279</v>
       </c>
       <c r="U29" s="2">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="V29" s="2"/>
+        <v>860</v>
+      </c>
+      <c r="V29" s="2" t="s">
+        <v>334</v>
+      </c>
       <c r="W29" s="2"/>
-      <c r="X29" s="2"/>
+      <c r="X29" s="2" t="s">
+        <v>335</v>
+      </c>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC29" s="2" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE29" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="AF29" s="2" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="30" spans="1:32" customHeight="1" ht="72">
       <c r="A30" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="B30" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>9349566095</v>
+        <v>9390818796</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J30" s="2">
-        <v>207</v>
+        <v>464</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L30" s="2">
-        <v>480.0</v>
+        <v>1285.0</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="T30" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="U30" s="2">
+        <v>990</v>
+      </c>
+      <c r="V30" s="2" t="s">
         <v>344</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
       <c r="W30" s="2"/>
       <c r="X30" s="2" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC30" s="2" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE30" s="2" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="AF30" s="2" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="31" spans="1:32" customHeight="1" ht="72">
       <c r="A31" s="2" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F31" s="2">
-        <v>9788119079353</v>
+      <c r="F31" s="2" t="s">
+        <v>351</v>
       </c>
       <c r="G31" s="2">
-        <v>8119079353</v>
+        <v>9386608987</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J31" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J31" s="2"/>
       <c r="K31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L31" s="2">
-        <v>299.0</v>
+        <v>480.0</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
-      <c r="O31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
-      <c r="S31" s="2"/>
+      <c r="S31" s="2" t="s">
+        <v>352</v>
+      </c>
       <c r="T31" s="2" t="s">
         <v>353</v>
       </c>
       <c r="U31" s="2">
-        <v>180</v>
-[...9 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC31" s="2" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="AD31" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="2" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="AF31" s="2" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="32" spans="1:32" customHeight="1" ht="72">
       <c r="A32" s="2" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="C32" s="2"/>
+        <v>358</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>359</v>
+      </c>
       <c r="D32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="2">
-        <v>9789390818051</v>
+        <v>9789389657340</v>
       </c>
       <c r="G32" s="2">
-        <v>9390818052</v>
+        <v>9389657342</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J32" s="2">
-        <v>372</v>
+        <v>283</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L32" s="2">
-        <v>445.0</v>
+        <v>885.0</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="P32" s="2"/>
+        <v>360</v>
+      </c>
+      <c r="P32" s="2" t="s">
+        <v>361</v>
+      </c>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T32" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="U32" s="2">
+        <v>450</v>
+      </c>
+      <c r="V32" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="T32" s="2"/>
-[...3 lines deleted...]
-      <c r="V32" s="2" t="s">
+      <c r="W32" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="W32" s="2"/>
       <c r="X32" s="2" t="s">
         <v>365</v>
       </c>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC32" s="2" t="s">
         <v>366</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>367</v>
       </c>
       <c r="AF32" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="33" spans="1:32" customHeight="1" ht="72">
       <c r="A33" s="2" t="s">
         <v>369</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="2">
-        <v>9789389657043</v>
+        <v>9788119079896</v>
       </c>
       <c r="G33" s="2">
-        <v>9389657040</v>
+        <v>8119079892</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J33" s="2"/>
+      <c r="J33" s="2">
+        <v>272</v>
+      </c>
       <c r="K33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L33" s="2">
-        <v>880.0</v>
+        <v>395.0</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
-      <c r="O33" s="2"/>
-      <c r="P33" s="2"/>
+      <c r="O33" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="P33" s="2" t="s">
+        <v>373</v>
+      </c>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
-      <c r="S33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S33" s="2"/>
       <c r="T33" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="U33" s="2">
-        <v>300</v>
+        <v>375</v>
       </c>
       <c r="V33" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="W33" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="X33" s="2" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC33" s="2" t="s">
         <v>377</v>
       </c>
       <c r="AD33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE33" s="2" t="s">
         <v>378</v>
       </c>
       <c r="AF33" s="2" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="34" spans="1:32" customHeight="1" ht="72">
       <c r="A34" s="2" t="s">
         <v>380</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>74</v>
+        <v>381</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="2">
-        <v>9789349566644</v>
+        <v>9788119079346</v>
       </c>
       <c r="G34" s="2">
-        <v>9349566648</v>
+        <v>8119079345</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J34" s="2">
-        <v>592</v>
+        <v>220</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L34" s="2">
-        <v>699.0</v>
+        <v>299.0</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="P34" s="2"/>
+        <v>372</v>
+      </c>
+      <c r="P34" s="2" t="s">
+        <v>373</v>
+      </c>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2" t="s">
         <v>383</v>
       </c>
       <c r="T34" s="2" t="s">
         <v>384</v>
       </c>
       <c r="U34" s="2">
-        <v>1010</v>
+        <v>220</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="W34" s="2" t="s">
+      <c r="W34" s="2"/>
+      <c r="X34" s="2" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC34" s="2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="AD34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="AF34" s="2" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="35" spans="1:32" customHeight="1" ht="72">
       <c r="A35" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>391</v>
       </c>
-      <c r="B35" s="2" t="s">
+      <c r="C35" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="D35" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35" s="2">
+        <v>9789391681142</v>
+      </c>
+      <c r="G35" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="D35" s="2" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="H35" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J35" s="2">
-        <v>132</v>
+        <v>278</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L35" s="2">
-        <v>325.0</v>
+        <v>1180.0</v>
       </c>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
-      <c r="O35" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
-      <c r="S35" s="2"/>
-[...1 lines deleted...]
-      <c r="U35" s="2"/>
+      <c r="S35" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="T35" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="U35" s="2">
+        <v>1180</v>
+      </c>
       <c r="V35" s="2" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="W35" s="2" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="X35" s="2" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB35" s="2"/>
+      <c r="AB35" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC35" s="2" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE35" s="2" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AF35" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="36" spans="1:32" customHeight="1" ht="72">
       <c r="A36" s="2" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="2">
-        <v>9788193317242</v>
+        <v>9788119757572</v>
       </c>
       <c r="G36" s="2">
-        <v>8193317246</v>
+        <v>8119757572</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J36" s="2"/>
+      <c r="J36" s="2">
+        <v>124</v>
+      </c>
       <c r="K36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L36" s="2">
-        <v>585.0</v>
+        <v>660.0</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
-      <c r="O36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
-      <c r="S36" s="2"/>
-[...1 lines deleted...]
-      <c r="U36" s="2"/>
+      <c r="S36" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="T36" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="U36" s="2">
+        <v>350</v>
+      </c>
       <c r="V36" s="2" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="W36" s="2"/>
+        <v>406</v>
+      </c>
+      <c r="W36" s="2" t="s">
+        <v>407</v>
+      </c>
       <c r="X36" s="2" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC36" s="2" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="2" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="AF36" s="2" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="37" spans="1:32" customHeight="1" ht="72">
       <c r="A37" s="2" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F37" s="2">
-        <v>9789394779303</v>
+      <c r="F37" s="2" t="s">
+        <v>415</v>
       </c>
       <c r="G37" s="2">
-        <v>9394779302</v>
+        <v>8119757033</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J37" s="2">
-        <v>170</v>
+        <v>136</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L37" s="2">
-        <v>285.0</v>
+        <v>275.0</v>
       </c>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="P37" s="2"/>
+        <v>416</v>
+      </c>
+      <c r="P37" s="2" t="s">
+        <v>417</v>
+      </c>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
-      <c r="S37" s="2"/>
+      <c r="S37" s="2" t="s">
+        <v>418</v>
+      </c>
       <c r="T37" s="2" t="s">
-        <v>168</v>
+        <v>419</v>
       </c>
       <c r="U37" s="2">
-        <v>210</v>
+        <v>250</v>
       </c>
       <c r="V37" s="2" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="W37" s="2"/>
       <c r="X37" s="2" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC37" s="2" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="2" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="AF37" s="2" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
     </row>
     <row r="38" spans="1:32" customHeight="1" ht="72">
       <c r="A38" s="2" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="C38" s="2"/>
       <c r="D38" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="2">
-        <v>9788119079919</v>
+        <v>9789394779334</v>
       </c>
       <c r="G38" s="2">
-        <v>8119079914</v>
+        <v>9394779337</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J38" s="2">
-        <v>296</v>
+        <v>143</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L38" s="2">
-        <v>445.0</v>
+        <v>580.0</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
-      <c r="O38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
-      <c r="S38" s="2"/>
+      <c r="S38" s="2" t="s">
+        <v>427</v>
+      </c>
       <c r="T38" s="2" t="s">
-        <v>337</v>
+        <v>428</v>
       </c>
       <c r="U38" s="2">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="V38" s="2" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="W38" s="2"/>
+        <v>429</v>
+      </c>
+      <c r="W38" s="2" t="s">
+        <v>430</v>
+      </c>
       <c r="X38" s="2" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
       <c r="AA38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC38" s="2" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="2" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="AF38" s="2" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
     </row>
     <row r="39" spans="1:32" customHeight="1" ht="72">
       <c r="A39" s="2" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>425</v>
+        <v>269</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>426</v>
+        <v>54</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F39" s="2">
-        <v>9789389657463</v>
+      <c r="F39" s="2" t="s">
+        <v>436</v>
       </c>
       <c r="G39" s="2">
-        <v>9389657466</v>
+        <v>9391681433</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J39" s="2">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>427</v>
+        <v>37</v>
       </c>
       <c r="L39" s="2">
-        <v>275.0</v>
+        <v>860.0</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
-      <c r="O39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
-      <c r="S39" s="2"/>
+      <c r="S39" s="2" t="s">
+        <v>437</v>
+      </c>
       <c r="T39" s="2" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="U39" s="2"/>
       <c r="V39" s="2" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="W39" s="2"/>
       <c r="X39" s="2" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC39" s="2" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="AD39" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE39" s="2" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="AF39" s="2" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
     </row>
     <row r="40" spans="1:32" customHeight="1" ht="72">
       <c r="A40" s="2" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="2">
-        <v>9789347303760</v>
+        <v>9789349566552</v>
       </c>
       <c r="G40" s="2">
-        <v>9347303763</v>
+        <v>9349566559</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J40" s="2">
-        <v>127</v>
+        <v>410</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L40" s="2">
-        <v>795.0</v>
-[...2 lines deleted...]
-      <c r="N40" s="2"/>
+        <v>1580.0</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="O40" s="2" t="s">
-        <v>114</v>
+        <v>447</v>
       </c>
       <c r="P40" s="2" t="s">
-        <v>293</v>
+        <v>135</v>
       </c>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
-      <c r="S40" s="2"/>
+      <c r="S40" s="2" t="s">
+        <v>448</v>
+      </c>
       <c r="T40" s="2" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="U40" s="2">
-        <v>400</v>
+        <v>495</v>
       </c>
       <c r="V40" s="2" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="W40" s="2"/>
       <c r="X40" s="2" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC40" s="2" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="AD40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE40" s="2" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="AF40" s="2" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="41" spans="1:32" customHeight="1" ht="72">
       <c r="A41" s="2" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="C41" s="2"/>
       <c r="D41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="2">
-        <v>9788119079094</v>
+        <v>9789347303098</v>
       </c>
       <c r="G41" s="2">
-        <v>8119079094</v>
+        <v>9347303097</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J41" s="2">
-        <v>244</v>
+        <v>439</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L41" s="2">
-        <v>885.0</v>
+        <v>1660.0</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="T41" s="2" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="U41" s="2">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="V41" s="2" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="W41" s="2"/>
+        <v>459</v>
+      </c>
+      <c r="W41" s="2" t="s">
+        <v>460</v>
+      </c>
       <c r="X41" s="2" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC41" s="2" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE41" s="2" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="AF41" s="2" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
     </row>
     <row r="42" spans="1:32" customHeight="1" ht="72">
       <c r="A42" s="2" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F42" s="2">
-        <v>9789349566064</v>
+      <c r="F42" s="2" t="s">
+        <v>468</v>
       </c>
       <c r="G42" s="2">
-        <v>9349566060</v>
+        <v>9348059068</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J42" s="2">
-        <v>330</v>
+        <v>220</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L42" s="2">
-        <v>499.0</v>
+        <v>390.0</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
-      <c r="O42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2" t="s">
-        <v>455</v>
+        <v>469</v>
       </c>
       <c r="T42" s="2" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="U42" s="2">
-        <v>450</v>
+        <v>425</v>
       </c>
       <c r="V42" s="2" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="W42" s="2"/>
       <c r="X42" s="2" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
       <c r="AA42" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC42" s="2" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE42" s="2" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="AF42" s="2" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
     </row>
     <row r="43" spans="1:32" customHeight="1" ht="72">
       <c r="A43" s="2" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="C43" s="2"/>
+        <v>477</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>478</v>
+      </c>
       <c r="D43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="2">
-        <v>9789389657487</v>
+        <v>9789389657029</v>
       </c>
       <c r="G43" s="2">
-        <v>9389657482</v>
+        <v>9389657024</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J43" s="2">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L43" s="2">
-        <v>245.0</v>
+        <v>290.0</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="U43" s="2">
-        <v>245</v>
+        <v>299</v>
       </c>
       <c r="V43" s="2" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="W43" s="2"/>
       <c r="X43" s="2" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC43" s="2" t="s">
-        <v>469</v>
+        <v>483</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE43" s="2" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="AF43" s="2" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
     </row>
     <row r="44" spans="1:32" customHeight="1" ht="72">
       <c r="A44" s="2" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E44" s="2"/>
-[...1 lines deleted...]
-        <v>9789390818532</v>
+      <c r="E44" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>489</v>
       </c>
       <c r="G44" s="2">
-        <v>9390818532</v>
+        <v>8169155134</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J44" s="2">
-        <v>252</v>
+        <v>104</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L44" s="2">
-        <v>385.0</v>
+        <v>680.0</v>
       </c>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
-      <c r="O44" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
-      <c r="S44" s="2"/>
+      <c r="S44" s="2" t="s">
+        <v>78</v>
+      </c>
       <c r="T44" s="2" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="U44" s="2">
-        <v>370</v>
+        <v>200</v>
       </c>
       <c r="V44" s="2" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="W44" s="2" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="X44" s="2" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB44" s="2"/>
+      <c r="AB44" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC44" s="2" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="AD44" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE44" s="2" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="AF44" s="2" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:32" customHeight="1" ht="72">
       <c r="A45" s="2" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="C45" s="2"/>
       <c r="D45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="2">
-        <v>9788119757510</v>
+        <v>9789347303258</v>
       </c>
       <c r="G45" s="2">
-        <v>8119757513</v>
+        <v>9347303259</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J45" s="2">
-        <v>308</v>
+        <v>200</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L45" s="2">
-        <v>1280.0</v>
+        <v>860.0</v>
       </c>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2" t="s">
-        <v>485</v>
+        <v>447</v>
       </c>
       <c r="P45" s="2" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
-      <c r="S45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S45" s="2"/>
       <c r="T45" s="2" t="s">
-        <v>487</v>
-[...6 lines deleted...]
-      <c r="X45" s="2"/>
+        <v>499</v>
+      </c>
+      <c r="U45" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="V45" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="W45" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="X45" s="2" t="s">
+        <v>503</v>
+      </c>
       <c r="Y45" s="2"/>
       <c r="Z45" s="2"/>
       <c r="AA45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC45" s="2" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE45" s="2" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="AF45" s="2" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
     </row>
     <row r="46" spans="1:32" customHeight="1" ht="72">
       <c r="A46" s="2" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="C46" s="2"/>
+        <v>508</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>509</v>
+      </c>
       <c r="D46" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="2">
-        <v>9789386608031</v>
-[...2 lines deleted...]
-        <v>9386608030</v>
+        <v>9788169155076</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>510</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J46" s="2"/>
+      <c r="J46" s="2">
+        <v>192</v>
+      </c>
       <c r="K46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L46" s="2">
-        <v>680.0</v>
+        <v>930.0</v>
       </c>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
-      <c r="O46" s="2"/>
-      <c r="P46" s="2"/>
+      <c r="O46" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="P46" s="2" t="s">
+        <v>512</v>
+      </c>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
-      <c r="S46" s="2" t="s">
-[...3 lines deleted...]
-      <c r="U46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="U46" s="2">
+        <v>250</v>
+      </c>
       <c r="V46" s="2" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="W46" s="2"/>
+        <v>514</v>
+      </c>
+      <c r="W46" s="2" t="s">
+        <v>515</v>
+      </c>
       <c r="X46" s="2" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="Y46" s="2"/>
       <c r="Z46" s="2"/>
       <c r="AA46" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB46" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC46" s="2" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE46" s="2" t="s">
-        <v>497</v>
+        <v>517</v>
       </c>
       <c r="AF46" s="2" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
     </row>
     <row r="47" spans="1:32" customHeight="1" ht="72">
       <c r="A47" s="2" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="C47" s="2"/>
+        <v>520</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>521</v>
+      </c>
       <c r="D47" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="2">
-        <v>9789347303654</v>
+        <v>9789347303852</v>
       </c>
       <c r="G47" s="2">
-        <v>9347303658</v>
+        <v>9347303852</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J47" s="2">
-        <v>352</v>
+        <v>288</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L47" s="2">
-        <v>795.0</v>
+        <v>1180.0</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
-      <c r="O47" s="2"/>
+      <c r="O47" s="2" t="s">
+        <v>522</v>
+      </c>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
-      <c r="S47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S47" s="2"/>
       <c r="T47" s="2" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="U47" s="2">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="V47" s="2" t="s">
-        <v>503</v>
+        <v>524</v>
       </c>
       <c r="W47" s="2" t="s">
-        <v>504</v>
+        <v>525</v>
       </c>
       <c r="X47" s="2" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="Y47" s="2"/>
       <c r="Z47" s="2"/>
       <c r="AA47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC47" s="2" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE47" s="2" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="AF47" s="2" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
     </row>
     <row r="48" spans="1:32" customHeight="1" ht="72">
       <c r="A48" s="2" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="C48" s="2"/>
+        <v>530</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>531</v>
+      </c>
       <c r="D48" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F48" s="2" t="s">
-        <v>511</v>
+      <c r="F48" s="2">
+        <v>9788119079933</v>
       </c>
       <c r="G48" s="2">
-        <v>9389657563</v>
+        <v>8119079930</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J48" s="2">
-        <v>123</v>
+        <v>302</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L48" s="2">
-        <v>880.0</v>
+        <v>399.0</v>
       </c>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="P48" s="2"/>
+        <v>532</v>
+      </c>
+      <c r="P48" s="2" t="s">
+        <v>373</v>
+      </c>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
-      <c r="S48" s="2"/>
+      <c r="S48" s="2" t="s">
+        <v>533</v>
+      </c>
       <c r="T48" s="2" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="U48" s="2">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="V48" s="2" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="W48" s="2"/>
       <c r="X48" s="2" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="Y48" s="2"/>
       <c r="Z48" s="2"/>
       <c r="AA48" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC48" s="2" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE48" s="2" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="AF48" s="2" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
     </row>
     <row r="49" spans="1:32" customHeight="1" ht="72">
       <c r="A49" s="2" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="2">
-        <v>9788119079148</v>
-[...3 lines deleted...]
-      </c>
+        <v>9789394779471</v>
+      </c>
+      <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J49" s="2">
-        <v>348</v>
+        <v>118</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L49" s="2">
-        <v>395.0</v>
+        <v>680.0</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
       <c r="T49" s="2" t="s">
-        <v>337</v>
+        <v>542</v>
       </c>
       <c r="U49" s="2">
-        <v>450</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="V49" s="2"/>
       <c r="W49" s="2"/>
-      <c r="X49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
       <c r="AA49" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC49" s="2" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE49" s="2" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="AF49" s="2" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
     </row>
     <row r="50" spans="1:32" customHeight="1" ht="72">
       <c r="A50" s="2" t="s">
-        <v>526</v>
+        <v>546</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="2">
-        <v>9788119079995</v>
+        <v>9789349566095</v>
       </c>
       <c r="G50" s="2">
-        <v>8119079995</v>
+        <v>9349566095</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J50" s="2"/>
+      <c r="J50" s="2">
+        <v>207</v>
+      </c>
       <c r="K50" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L50" s="2">
-        <v>495.0</v>
+        <v>480.0</v>
       </c>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
-      <c r="O50" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-      <c r="U50" s="2"/>
+        <v>549</v>
+      </c>
+      <c r="T50" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="U50" s="2">
+        <v>400</v>
+      </c>
       <c r="V50" s="2" t="s">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="W50" s="2"/>
       <c r="X50" s="2" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB50" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC50" s="2" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
       <c r="AD50" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE50" s="2" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="AF50" s="2" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
     </row>
     <row r="51" spans="1:32" customHeight="1" ht="72">
       <c r="A51" s="2" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F51" s="2">
-        <v>9789389657494</v>
+      <c r="F51" s="2" t="s">
+        <v>559</v>
       </c>
       <c r="G51" s="2">
-        <v>9389657490</v>
+        <v>9394779256</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J51" s="2">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L51" s="2">
-        <v>880.0</v>
+        <v>980.0</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2" t="s">
-        <v>177</v>
+        <v>560</v>
       </c>
       <c r="T51" s="2" t="s">
-        <v>186</v>
+        <v>42</v>
       </c>
       <c r="U51" s="2">
-        <v>880</v>
+        <v>450</v>
       </c>
       <c r="V51" s="2" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="W51" s="2"/>
+        <v>561</v>
+      </c>
+      <c r="W51" s="2" t="s">
+        <v>562</v>
+      </c>
       <c r="X51" s="2" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="Y51" s="2"/>
       <c r="Z51" s="2"/>
       <c r="AA51" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC51" s="2" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
       <c r="AD51" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE51" s="2" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="AF51" s="2" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
     </row>
     <row r="52" spans="1:32" customHeight="1" ht="72">
       <c r="A52" s="2" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>545</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="C52" s="2"/>
       <c r="D52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F52" s="2">
-        <v>978934956610</v>
+      <c r="F52" s="2" t="s">
+        <v>569</v>
       </c>
       <c r="G52" s="2">
-        <v>9349566109</v>
+        <v>9385000160</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J52" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J52" s="2"/>
       <c r="K52" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L52" s="2">
-        <v>495.0</v>
+        <v>590.0</v>
       </c>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
-      <c r="O52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="T52" s="2"/>
+      <c r="U52" s="2"/>
       <c r="V52" s="2" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="W52" s="2"/>
       <c r="X52" s="2" t="s">
-        <v>551</v>
+        <v>572</v>
       </c>
       <c r="Y52" s="2"/>
       <c r="Z52" s="2"/>
       <c r="AA52" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB52" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC52" s="2" t="s">
-        <v>552</v>
+        <v>573</v>
       </c>
       <c r="AD52" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE52" s="2" t="s">
-        <v>553</v>
+        <v>574</v>
       </c>
       <c r="AF52" s="2" t="s">
-        <v>554</v>
+        <v>575</v>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="72">
       <c r="A53" s="2" t="s">
-        <v>555</v>
+        <v>576</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="C53" s="2"/>
       <c r="D53" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F53" s="2">
-        <v>9789348059215</v>
+        <v>9789394779723</v>
       </c>
       <c r="G53" s="2">
-        <v>9348059211</v>
+        <v>9394779728</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J53" s="2">
-        <v>529</v>
+        <v>168</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L53" s="2">
-        <v>775.0</v>
+        <v>680.0</v>
       </c>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
-      <c r="O53" s="2"/>
-      <c r="P53" s="2"/>
+      <c r="O53" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="P53" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
-      <c r="S53" s="2"/>
+      <c r="S53" s="2" t="s">
+        <v>578</v>
+      </c>
       <c r="T53" s="2" t="s">
-        <v>557</v>
+        <v>579</v>
       </c>
       <c r="U53" s="2">
-        <v>490</v>
+        <v>350</v>
       </c>
       <c r="V53" s="2" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="W53" s="2"/>
       <c r="X53" s="2" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB53" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC53" s="2" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="AD53" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE53" s="2" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="AF53" s="2" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
     </row>
     <row r="54" spans="1:32" customHeight="1" ht="72">
       <c r="A54" s="2" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="C54" s="2"/>
       <c r="D54" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F54" s="2">
-        <v>9789349566262</v>
+        <v>9788119079353</v>
       </c>
       <c r="G54" s="2">
-        <v>9349566265</v>
+        <v>8119079353</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J54" s="2">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L54" s="2">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2" t="s">
-        <v>76</v>
+        <v>373</v>
       </c>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
-      <c r="S54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S54" s="2"/>
       <c r="T54" s="2" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="U54" s="2">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="V54" s="2" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="W54" s="2" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="X54" s="2" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
       <c r="AA54" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC54" s="2" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE54" s="2" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="AF54" s="2" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
     </row>
     <row r="55" spans="1:32" customHeight="1" ht="72">
       <c r="A55" s="2" t="s">
-        <v>575</v>
+        <v>594</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="C55" s="2"/>
       <c r="D55" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F55" s="2">
-        <v>9789390818518</v>
+        <v>9789390818051</v>
       </c>
       <c r="G55" s="2">
-        <v>9390818516</v>
+        <v>9390818052</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="2">
-        <v>187</v>
+        <v>372</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L55" s="2">
-        <v>860.0</v>
+        <v>445.0</v>
       </c>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
-      <c r="O55" s="2"/>
+      <c r="O55" s="2" t="s">
+        <v>596</v>
+      </c>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
       <c r="T55" s="2"/>
-      <c r="U55" s="2"/>
+      <c r="U55" s="2">
+        <v>490</v>
+      </c>
       <c r="V55" s="2" t="s">
-        <v>579</v>
+        <v>598</v>
       </c>
       <c r="W55" s="2"/>
       <c r="X55" s="2" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
       <c r="AA55" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB55" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC55" s="2" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="AD55" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE55" s="2" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="AF55" s="2" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="72">
       <c r="A56" s="2" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C56" s="2"/>
+        <v>604</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="D56" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F56" s="2">
-        <v>9789389657760</v>
+        <v>9789389657043</v>
       </c>
       <c r="G56" s="2">
-        <v>9389657768</v>
+        <v>9389657040</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J56" s="2"/>
       <c r="K56" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L56" s="2">
-        <v>560.0</v>
+        <v>880.0</v>
       </c>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
-      <c r="O56" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
-      <c r="S56" s="2"/>
+      <c r="S56" s="2" t="s">
+        <v>352</v>
+      </c>
       <c r="T56" s="2" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="U56" s="2">
-        <v>450</v>
+        <v>300</v>
       </c>
       <c r="V56" s="2" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="W56" s="2"/>
+        <v>607</v>
+      </c>
+      <c r="W56" s="2" t="s">
+        <v>608</v>
+      </c>
       <c r="X56" s="2" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC56" s="2" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE56" s="2" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="AF56" s="2" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
     </row>
     <row r="57" spans="1:32" customHeight="1" ht="72">
       <c r="A57" s="2" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>272</v>
+        <v>614</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F57" s="2">
-        <v>9789349566200</v>
+        <v>9789348059772</v>
       </c>
       <c r="G57" s="2">
-        <v>9349566206</v>
+        <v>9348059777</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J57" s="2">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="L57" s="2">
-        <v>495.0</v>
+        <v>860.0</v>
       </c>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
-      <c r="O57" s="2"/>
-      <c r="P57" s="2"/>
+      <c r="O57" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="P57" s="2" t="s">
+        <v>617</v>
+      </c>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="T57" s="2" t="s">
-        <v>596</v>
+        <v>93</v>
       </c>
       <c r="U57" s="2">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="V57" s="2" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>619</v>
+      </c>
+      <c r="W57" s="2"/>
       <c r="X57" s="2" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
       <c r="AA57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC57" s="2" t="s">
-        <v>600</v>
+        <v>621</v>
       </c>
       <c r="AD57" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE57" s="2" t="s">
-        <v>601</v>
+        <v>622</v>
       </c>
       <c r="AF57" s="2" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
     </row>
     <row r="58" spans="1:32" customHeight="1" ht="72">
       <c r="A58" s="2" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>604</v>
+        <v>625</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F58" s="2">
-        <v>9789349566811</v>
+        <v>9789394779150</v>
       </c>
       <c r="G58" s="2">
-        <v>9349566818</v>
+        <v>9394779159</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J58" s="2">
-        <v>328</v>
+        <v>248</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L58" s="2">
-        <v>495.0</v>
+        <v>885.0</v>
       </c>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
-      <c r="O58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
       <c r="T58" s="2" t="s">
-        <v>487</v>
+        <v>628</v>
       </c>
       <c r="U58" s="2">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="V58" s="2" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="W58" s="2" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="X58" s="2" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="Y58" s="2"/>
       <c r="Z58" s="2"/>
       <c r="AA58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE58" s="2" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="AF58" s="2" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
     </row>
     <row r="59" spans="1:32" customHeight="1" ht="72">
       <c r="A59" s="2" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>556</v>
+        <v>637</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F59" s="2">
-        <v>9788193317297</v>
+      <c r="F59" s="2" t="s">
+        <v>638</v>
       </c>
       <c r="G59" s="2">
-        <v>8193317297</v>
+        <v>9389657873</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J59" s="2"/>
+      <c r="J59" s="2">
+        <v>200</v>
+      </c>
       <c r="K59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L59" s="2">
-        <v>175.0</v>
+        <v>780.0</v>
       </c>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
-      <c r="O59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
-      <c r="S59" s="2"/>
-[...1 lines deleted...]
-      <c r="U59" s="2"/>
+      <c r="S59" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T59" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U59" s="2">
+        <v>780</v>
+      </c>
       <c r="V59" s="2" t="s">
-        <v>615</v>
+        <v>639</v>
       </c>
       <c r="W59" s="2"/>
       <c r="X59" s="2" t="s">
-        <v>616</v>
+        <v>640</v>
       </c>
       <c r="Y59" s="2"/>
       <c r="Z59" s="2"/>
       <c r="AA59" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC59" s="2" t="s">
-        <v>617</v>
+        <v>641</v>
       </c>
       <c r="AD59" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE59" s="2" t="s">
-        <v>618</v>
+        <v>642</v>
       </c>
       <c r="AF59" s="2" t="s">
-        <v>619</v>
+        <v>643</v>
       </c>
     </row>
     <row r="60" spans="1:32" customHeight="1" ht="72">
       <c r="A60" s="2" t="s">
-        <v>620</v>
+        <v>644</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="C60" s="2"/>
+        <v>645</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>646</v>
+      </c>
       <c r="D60" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F60" s="2">
-        <v>9788119079087</v>
+        <v>9789390818693</v>
       </c>
       <c r="G60" s="2">
-        <v>8119079086</v>
+        <v>9390818699</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>622</v>
+        <v>55</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="J60" s="2">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L60" s="2">
-        <v>780.0</v>
+        <v>980.0</v>
       </c>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
-      <c r="O60" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
-      <c r="S60" s="2"/>
+      <c r="S60" s="2" t="s">
+        <v>647</v>
+      </c>
       <c r="T60" s="2" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
       <c r="U60" s="2">
-        <v>340</v>
+        <v>980</v>
       </c>
       <c r="V60" s="2" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="W60" s="2"/>
       <c r="X60" s="2" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
       <c r="Y60" s="2"/>
       <c r="Z60" s="2"/>
       <c r="AA60" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB60" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC60" s="2" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="AD60" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE60" s="2" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
       <c r="AF60" s="2" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
     </row>
     <row r="61" spans="1:32" customHeight="1" ht="72">
       <c r="A61" s="2" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="C61" s="2"/>
+        <v>74</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>655</v>
+      </c>
       <c r="D61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F61" s="2">
-        <v>9789390818815</v>
+        <v>9789349566644</v>
       </c>
       <c r="G61" s="2">
-        <v>9390818818</v>
+        <v>9349566648</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J61" s="2"/>
+      <c r="J61" s="2">
+        <v>592</v>
+      </c>
       <c r="K61" s="2" t="s">
-        <v>427</v>
+        <v>37</v>
       </c>
       <c r="L61" s="2">
-        <v>480.0</v>
+        <v>699.0</v>
       </c>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
-      <c r="O61" s="2"/>
+      <c r="O61" s="2" t="s">
+        <v>656</v>
+      </c>
       <c r="P61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="R61" s="2"/>
       <c r="S61" s="2" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="T61" s="2" t="s">
-        <v>632</v>
+        <v>658</v>
       </c>
       <c r="U61" s="2">
-        <v>300</v>
+        <v>1010</v>
       </c>
       <c r="V61" s="2" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="W61" s="2"/>
+        <v>659</v>
+      </c>
+      <c r="W61" s="2" t="s">
+        <v>660</v>
+      </c>
       <c r="X61" s="2" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="Y61" s="2"/>
       <c r="Z61" s="2"/>
       <c r="AA61" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC61" s="2" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="AD61" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE61" s="2" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="AF61" s="2" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
     </row>
     <row r="62" spans="1:32" customHeight="1" ht="72">
       <c r="A62" s="2" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="2"/>
       <c r="F62" s="2">
-        <v>9789347303371</v>
+        <v>9789386608611</v>
       </c>
       <c r="G62" s="2">
-        <v>9347303372</v>
+        <v>9386608618</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J62" s="2">
-        <v>375</v>
+        <v>132</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L62" s="2">
-        <v>1450.0</v>
+        <v>325.0</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2" t="s">
-        <v>306</v>
+        <v>206</v>
       </c>
       <c r="P62" s="2" t="s">
-        <v>293</v>
+        <v>115</v>
       </c>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
-      <c r="T62" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
       <c r="V62" s="2" t="s">
-        <v>642</v>
+        <v>668</v>
       </c>
       <c r="W62" s="2" t="s">
-        <v>643</v>
+        <v>669</v>
       </c>
       <c r="X62" s="2" t="s">
-        <v>642</v>
+        <v>668</v>
       </c>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62" s="2"/>
       <c r="AC62" s="2" t="s">
-        <v>644</v>
+        <v>670</v>
       </c>
       <c r="AD62" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE62" s="2" t="s">
-        <v>645</v>
+        <v>671</v>
       </c>
       <c r="AF62" s="2" t="s">
-        <v>646</v>
+        <v>672</v>
       </c>
     </row>
     <row r="63" spans="1:32" customHeight="1" ht="72">
       <c r="A63" s="2" t="s">
-        <v>647</v>
+        <v>673</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="C63" s="2"/>
+        <v>330</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>674</v>
+      </c>
       <c r="D63" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F63" s="2">
-        <v>9789391681012</v>
+      <c r="F63" s="2" t="s">
+        <v>675</v>
       </c>
       <c r="G63" s="2">
-        <v>9391681018</v>
+        <v>9389657830</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J63" s="2">
-        <v>520</v>
+        <v>144</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L63" s="2">
-        <v>534.0</v>
+        <v>580.0</v>
       </c>
       <c r="M63" s="2"/>
       <c r="N63" s="2"/>
       <c r="O63" s="2"/>
       <c r="P63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="R63" s="2"/>
-      <c r="S63" s="2"/>
+      <c r="S63" s="2" t="s">
+        <v>676</v>
+      </c>
       <c r="T63" s="2" t="s">
-        <v>649</v>
+        <v>279</v>
       </c>
       <c r="U63" s="2">
-        <v>495</v>
+        <v>580</v>
       </c>
       <c r="V63" s="2" t="s">
-        <v>650</v>
+        <v>677</v>
       </c>
       <c r="W63" s="2"/>
       <c r="X63" s="2" t="s">
-        <v>651</v>
+        <v>678</v>
       </c>
       <c r="Y63" s="2"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC63" s="2" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE63" s="2" t="s">
-        <v>653</v>
+        <v>680</v>
       </c>
       <c r="AF63" s="2" t="s">
-        <v>654</v>
+        <v>681</v>
       </c>
     </row>
     <row r="64" spans="1:32" customHeight="1" ht="72">
       <c r="A64" s="2" t="s">
-        <v>655</v>
+        <v>682</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>656</v>
+        <v>683</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>657</v>
+        <v>684</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F64" s="2">
-        <v>9789348059956</v>
+      <c r="F64" s="2" t="s">
+        <v>685</v>
       </c>
       <c r="G64" s="2">
-        <v>9348059955</v>
+        <v>9349566931</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J64" s="2">
-        <v>423</v>
+        <v>244</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L64" s="2">
-        <v>2480.0</v>
+        <v>980.0</v>
       </c>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="S64" s="2" t="s">
-        <v>658</v>
+        <v>686</v>
       </c>
       <c r="T64" s="2" t="s">
-        <v>659</v>
+        <v>148</v>
       </c>
       <c r="U64" s="2">
-        <v>760</v>
+        <v>450</v>
       </c>
       <c r="V64" s="2" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>687</v>
+      </c>
+      <c r="W64" s="2"/>
       <c r="X64" s="2" t="s">
-        <v>662</v>
+        <v>688</v>
       </c>
       <c r="Y64" s="2"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC64" s="2" t="s">
-        <v>663</v>
+        <v>689</v>
       </c>
       <c r="AD64" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE64" s="2" t="s">
-        <v>664</v>
+        <v>690</v>
       </c>
       <c r="AF64" s="2" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
     </row>
     <row r="65" spans="1:32" customHeight="1" ht="72">
       <c r="A65" s="2" t="s">
-        <v>666</v>
+        <v>692</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
       <c r="C65" s="2"/>
       <c r="D65" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F65" s="2">
-        <v>9789389657531</v>
+        <v>9788193317242</v>
       </c>
       <c r="G65" s="2">
-        <v>9389657539</v>
+        <v>8193317246</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>622</v>
+        <v>55</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J65" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J65" s="2"/>
       <c r="K65" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L65" s="2">
-        <v>495.0</v>
+        <v>585.0</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2"/>
-      <c r="O65" s="2"/>
+      <c r="O65" s="2" t="s">
+        <v>694</v>
+      </c>
       <c r="P65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="R65" s="2"/>
-      <c r="S65" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="S65" s="2"/>
+      <c r="T65" s="2"/>
+      <c r="U65" s="2"/>
       <c r="V65" s="2" t="s">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="W65" s="2"/>
       <c r="X65" s="2" t="s">
-        <v>670</v>
+        <v>696</v>
       </c>
       <c r="Y65" s="2"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB65" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC65" s="2" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="AD65" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE65" s="2" t="s">
-        <v>672</v>
+        <v>698</v>
       </c>
       <c r="AF65" s="2" t="s">
-        <v>673</v>
+        <v>699</v>
       </c>
     </row>
     <row r="66" spans="1:32" customHeight="1" ht="72">
       <c r="A66" s="2" t="s">
-        <v>674</v>
+        <v>700</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="C66" s="2"/>
+        <v>701</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>702</v>
+      </c>
       <c r="D66" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F66" s="2">
-        <v>9789386608970</v>
+        <v>9789394779303</v>
       </c>
       <c r="G66" s="2">
-        <v>9386608979</v>
+        <v>9394779302</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I66" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J66" s="2">
-        <v>384</v>
+        <v>170</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L66" s="2">
-        <v>980.0</v>
+        <v>285.0</v>
       </c>
       <c r="M66" s="2"/>
       <c r="N66" s="2"/>
-      <c r="O66" s="2"/>
+      <c r="O66" s="2" t="s">
+        <v>694</v>
+      </c>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
-      <c r="S66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S66" s="2"/>
       <c r="T66" s="2" t="s">
-        <v>676</v>
+        <v>261</v>
       </c>
       <c r="U66" s="2">
-        <v>450</v>
+        <v>210</v>
       </c>
       <c r="V66" s="2" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
       <c r="W66" s="2"/>
       <c r="X66" s="2" t="s">
-        <v>678</v>
+        <v>704</v>
       </c>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
       <c r="AA66" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC66" s="2" t="s">
-        <v>679</v>
+        <v>705</v>
       </c>
       <c r="AD66" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE66" s="2" t="s">
-        <v>680</v>
+        <v>706</v>
       </c>
       <c r="AF66" s="2" t="s">
-        <v>681</v>
+        <v>707</v>
       </c>
     </row>
     <row r="67" spans="1:32" customHeight="1" ht="72">
       <c r="A67" s="2" t="s">
-        <v>682</v>
+        <v>708</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>683</v>
+        <v>709</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>684</v>
+        <v>710</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F67" s="2">
-        <v>9788119079131</v>
+        <v>9788119079919</v>
       </c>
       <c r="G67" s="2">
-        <v>8119079132</v>
+        <v>8119079914</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I67" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J67" s="2">
-        <v>219</v>
+        <v>296</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L67" s="2">
-        <v>885.0</v>
+        <v>445.0</v>
       </c>
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="P67" s="2"/>
+        <v>694</v>
+      </c>
+      <c r="P67" s="2" t="s">
+        <v>711</v>
+      </c>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
-      <c r="S67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S67" s="2"/>
       <c r="T67" s="2" t="s">
-        <v>687</v>
+        <v>542</v>
       </c>
       <c r="U67" s="2">
-        <v>490</v>
+        <v>400</v>
       </c>
       <c r="V67" s="2" t="s">
-        <v>688</v>
+        <v>712</v>
       </c>
       <c r="W67" s="2"/>
       <c r="X67" s="2" t="s">
-        <v>689</v>
+        <v>713</v>
       </c>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC67" s="2" t="s">
-        <v>690</v>
+        <v>714</v>
       </c>
       <c r="AD67" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE67" s="2" t="s">
-        <v>691</v>
+        <v>715</v>
       </c>
       <c r="AF67" s="2" t="s">
-        <v>692</v>
+        <v>716</v>
       </c>
     </row>
     <row r="68" spans="1:32" customHeight="1" ht="72">
       <c r="A68" s="2" t="s">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>694</v>
+        <v>718</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>695</v>
+        <v>719</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F68" s="2">
-        <v>9788119079315</v>
+        <v>9789389657463</v>
       </c>
       <c r="G68" s="2">
-        <v>8119079310</v>
+        <v>9389657466</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J68" s="2">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="L68" s="2">
-        <v>285.0</v>
+        <v>275.0</v>
       </c>
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2" t="s">
-        <v>135</v>
+        <v>694</v>
       </c>
       <c r="P68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="U68" s="2">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="V68" s="2" t="s">
-        <v>697</v>
-[...3 lines deleted...]
-      </c>
+        <v>721</v>
+      </c>
+      <c r="W68" s="2"/>
       <c r="X68" s="2" t="s">
-        <v>697</v>
+        <v>722</v>
       </c>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB68" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC68" s="2" t="s">
-        <v>699</v>
+        <v>723</v>
       </c>
       <c r="AD68" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE68" s="2" t="s">
-        <v>700</v>
+        <v>724</v>
       </c>
       <c r="AF68" s="2" t="s">
-        <v>701</v>
+        <v>725</v>
       </c>
     </row>
     <row r="69" spans="1:32" customHeight="1" ht="72">
       <c r="A69" s="2" t="s">
-        <v>702</v>
+        <v>726</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="C69" s="2"/>
+        <v>727</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>728</v>
+      </c>
       <c r="D69" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E69" s="2"/>
+      <c r="E69" s="2" t="s">
+        <v>34</v>
+      </c>
       <c r="F69" s="2">
-        <v>9789390818709</v>
+        <v>9788119079810</v>
       </c>
       <c r="G69" s="2">
-        <v>9390818702</v>
+        <v>8119079817</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J69" s="2">
-        <v>228</v>
+        <v>335</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L69" s="2">
-        <v>325.0</v>
+        <v>1180.0</v>
       </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
-      <c r="O69" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O69" s="2"/>
+      <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
-      <c r="S69" s="2"/>
+      <c r="S69" s="2" t="s">
+        <v>729</v>
+      </c>
       <c r="T69" s="2" t="s">
-        <v>704</v>
+        <v>730</v>
       </c>
       <c r="U69" s="2">
-        <v>401</v>
+        <v>600</v>
       </c>
       <c r="V69" s="2" t="s">
-        <v>705</v>
+        <v>731</v>
       </c>
       <c r="W69" s="2" t="s">
-        <v>706</v>
+        <v>732</v>
       </c>
       <c r="X69" s="2" t="s">
-        <v>705</v>
+        <v>733</v>
       </c>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB69" s="2"/>
+      <c r="AB69" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC69" s="2" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="AD69" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE69" s="2" t="s">
-        <v>708</v>
+        <v>735</v>
       </c>
       <c r="AF69" s="2" t="s">
-        <v>709</v>
+        <v>736</v>
       </c>
     </row>
     <row r="70" spans="1:32" customHeight="1" ht="72">
       <c r="A70" s="2" t="s">
-        <v>710</v>
+        <v>737</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>738</v>
+      </c>
+      <c r="C70" s="2"/>
       <c r="D70" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E70" s="2"/>
+      <c r="E70" s="2" t="s">
+        <v>34</v>
+      </c>
       <c r="F70" s="2">
-        <v>9788119079759</v>
+        <v>9789391681081</v>
       </c>
       <c r="G70" s="2">
-        <v>8119079752</v>
+        <v>9391681085</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J70" s="2">
-        <v>408</v>
+        <v>215</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L70" s="2">
-        <v>495.0</v>
+        <v>1080.0</v>
       </c>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
-      <c r="O70" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O70" s="2"/>
+      <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
-      <c r="S70" s="2"/>
+      <c r="S70" s="2" t="s">
+        <v>739</v>
+      </c>
       <c r="T70" s="2" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
       <c r="U70" s="2">
-        <v>490</v>
+        <v>450</v>
       </c>
       <c r="V70" s="2" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>741</v>
+      </c>
+      <c r="W70" s="2"/>
       <c r="X70" s="2" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB70" s="2"/>
+      <c r="AB70" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC70" s="2" t="s">
-        <v>717</v>
+        <v>743</v>
       </c>
       <c r="AD70" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE70" s="2" t="s">
-        <v>718</v>
+        <v>744</v>
       </c>
       <c r="AF70" s="2" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
     </row>
     <row r="71" spans="1:32" customHeight="1" ht="72">
       <c r="A71" s="2" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>721</v>
+        <v>330</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>722</v>
+        <v>674</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E71" s="2"/>
-[...1 lines deleted...]
-        <v>9788119757626</v>
+      <c r="E71" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>747</v>
       </c>
       <c r="G71" s="2">
-        <v>8119757629</v>
+        <v>9389657954</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J71" s="2">
-        <v>178</v>
+        <v>212</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L71" s="2">
-        <v>295.0</v>
+        <v>685.0</v>
       </c>
       <c r="M71" s="2"/>
       <c r="N71" s="2"/>
-      <c r="O71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
-      <c r="S71" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S71" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="T71" s="2"/>
       <c r="U71" s="2">
-        <v>350</v>
-[...9 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="V71" s="2"/>
+      <c r="W71" s="2"/>
+      <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB71" s="2"/>
+      <c r="AB71" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC71" s="2" t="s">
-        <v>726</v>
+        <v>749</v>
       </c>
       <c r="AD71" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE71" s="2" t="s">
-        <v>727</v>
+        <v>750</v>
       </c>
       <c r="AF71" s="2" t="s">
-        <v>728</v>
+        <v>751</v>
       </c>
     </row>
     <row r="72" spans="1:32" customHeight="1" ht="72">
       <c r="A72" s="2" t="s">
-        <v>729</v>
+        <v>752</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>730</v>
+        <v>753</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F72" s="2">
-        <v>9789349566613</v>
+        <v>9789347303760</v>
       </c>
       <c r="G72" s="2">
-        <v>9349566613</v>
+        <v>9347303763</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J72" s="2">
-        <v>336</v>
+        <v>127</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L72" s="2">
-        <v>590.0</v>
+        <v>795.0</v>
       </c>
       <c r="M72" s="2"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2" t="s">
-        <v>306</v>
+        <v>135</v>
       </c>
       <c r="P72" s="2" t="s">
-        <v>104</v>
+        <v>447</v>
       </c>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
-      <c r="S72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S72" s="2"/>
       <c r="T72" s="2" t="s">
-        <v>502</v>
+        <v>755</v>
       </c>
       <c r="U72" s="2">
         <v>400</v>
       </c>
       <c r="V72" s="2" t="s">
-        <v>733</v>
+        <v>756</v>
       </c>
       <c r="W72" s="2" t="s">
-        <v>734</v>
+        <v>757</v>
       </c>
       <c r="X72" s="2" t="s">
-        <v>735</v>
+        <v>756</v>
       </c>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB72" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC72" s="2" t="s">
-        <v>736</v>
+        <v>758</v>
       </c>
       <c r="AD72" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE72" s="2" t="s">
-        <v>737</v>
+        <v>759</v>
       </c>
       <c r="AF72" s="2" t="s">
-        <v>738</v>
+        <v>760</v>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="72">
       <c r="A73" s="2" t="s">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>740</v>
+        <v>762</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>741</v>
+        <v>520</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F73" s="2" t="s">
-        <v>742</v>
+      <c r="F73" s="2">
+        <v>9788119079094</v>
       </c>
       <c r="G73" s="2">
-        <v>9390818672</v>
+        <v>8119079094</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J73" s="2">
-        <v>144</v>
+        <v>244</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L73" s="2">
-        <v>190.0</v>
+        <v>885.0</v>
       </c>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
-      <c r="O73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
-      <c r="S73" s="2"/>
+      <c r="S73" s="2" t="s">
+        <v>763</v>
+      </c>
       <c r="T73" s="2" t="s">
-        <v>743</v>
+        <v>764</v>
       </c>
       <c r="U73" s="2">
-        <v>190</v>
+        <v>450</v>
       </c>
       <c r="V73" s="2" t="s">
-        <v>744</v>
+        <v>765</v>
       </c>
       <c r="W73" s="2"/>
       <c r="X73" s="2" t="s">
-        <v>744</v>
+        <v>766</v>
       </c>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC73" s="2" t="s">
-        <v>745</v>
+        <v>767</v>
       </c>
       <c r="AD73" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE73" s="2" t="s">
-        <v>746</v>
+        <v>768</v>
       </c>
       <c r="AF73" s="2" t="s">
-        <v>747</v>
+        <v>769</v>
       </c>
     </row>
     <row r="74" spans="1:32" customHeight="1" ht="72">
       <c r="A74" s="2" t="s">
-        <v>748</v>
+        <v>770</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>749</v>
+        <v>771</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>750</v>
+        <v>772</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F74" s="2">
-        <v>9788169155168</v>
+        <v>9789391681753</v>
       </c>
       <c r="G74" s="2">
-        <v>8169155169</v>
+        <v>9391681751</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J74" s="2">
-        <v>144</v>
+        <v>244</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L74" s="2">
-        <v>1250.0</v>
+        <v>860.0</v>
       </c>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
-      <c r="O74" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O74" s="2"/>
+      <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
-      <c r="S74" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S74" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="T74" s="2"/>
+      <c r="U74" s="2"/>
       <c r="V74" s="2" t="s">
-        <v>752</v>
-[...3 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="W74" s="2"/>
       <c r="X74" s="2" t="s">
-        <v>752</v>
+        <v>775</v>
       </c>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC74" s="2" t="s">
-        <v>754</v>
+        <v>776</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE74" s="2" t="s">
-        <v>755</v>
+        <v>777</v>
       </c>
       <c r="AF74" s="2" t="s">
-        <v>756</v>
+        <v>778</v>
       </c>
     </row>
     <row r="75" spans="1:32" customHeight="1" ht="72">
       <c r="A75" s="2" t="s">
-        <v>757</v>
+        <v>779</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>758</v>
-[...1 lines deleted...]
-      <c r="C75" s="2"/>
+        <v>780</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>781</v>
+      </c>
       <c r="D75" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F75" s="2">
-        <v>9788190886987</v>
+      <c r="F75" s="2" t="s">
+        <v>782</v>
       </c>
       <c r="G75" s="2">
-        <v>8190886983</v>
+        <v>9347303305</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J75" s="2"/>
+      <c r="J75" s="2">
+        <v>584</v>
+      </c>
       <c r="K75" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L75" s="2">
-        <v>225.0</v>
+        <v>2495.0</v>
       </c>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
-      <c r="O75" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-      <c r="X75" s="2"/>
+        <v>783</v>
+      </c>
+      <c r="T75" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="U75" s="2">
+        <v>1000</v>
+      </c>
+      <c r="V75" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="W75" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="X75" s="2" t="s">
+        <v>787</v>
+      </c>
       <c r="Y75" s="2"/>
       <c r="Z75" s="2"/>
       <c r="AA75" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC75" s="2" t="s">
-        <v>760</v>
+        <v>788</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE75" s="2" t="s">
-        <v>761</v>
+        <v>789</v>
       </c>
       <c r="AF75" s="2" t="s">
-        <v>762</v>
+        <v>790</v>
       </c>
     </row>
     <row r="76" spans="1:32" customHeight="1" ht="72">
       <c r="A76" s="2" t="s">
-        <v>763</v>
+        <v>791</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>703</v>
+        <v>792</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F76" s="2">
-        <v>9789390818235</v>
+        <v>9789394779884</v>
       </c>
       <c r="G76" s="2">
-        <v>9390818230</v>
+        <v>9394779884</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J76" s="2">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L76" s="2">
-        <v>350.0</v>
+        <v>1985.0</v>
       </c>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
-      <c r="O76" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O76" s="2"/>
+      <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2" t="s">
-        <v>765</v>
+        <v>793</v>
       </c>
       <c r="T76" s="2" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
       <c r="U76" s="2">
-        <v>360</v>
-[...9 lines deleted...]
-      </c>
+        <v>950</v>
+      </c>
+      <c r="V76" s="2"/>
+      <c r="W76" s="2"/>
+      <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC76" s="2" t="s">
-        <v>770</v>
+        <v>795</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE76" s="2" t="s">
-        <v>771</v>
+        <v>796</v>
       </c>
       <c r="AF76" s="2" t="s">
-        <v>772</v>
+        <v>797</v>
       </c>
     </row>
     <row r="77" spans="1:32" customHeight="1" ht="72">
       <c r="A77" s="2" t="s">
-        <v>773</v>
+        <v>798</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>774</v>
+        <v>799</v>
       </c>
       <c r="C77" s="2"/>
       <c r="D77" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F77" s="2" t="s">
-        <v>775</v>
+      <c r="F77" s="2">
+        <v>9789391681852</v>
       </c>
       <c r="G77" s="2">
-        <v>9347303437</v>
+        <v>9391681859</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I77" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J77" s="2">
-        <v>177</v>
+        <v>464</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L77" s="2">
-        <v>880.0</v>
+        <v>1480.0</v>
       </c>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
-      <c r="O77" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O77" s="2"/>
+      <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
-      <c r="S77" s="2"/>
+      <c r="S77" s="2" t="s">
+        <v>800</v>
+      </c>
       <c r="T77" s="2" t="s">
-        <v>777</v>
+        <v>438</v>
       </c>
       <c r="U77" s="2">
-        <v>350</v>
+        <v>750</v>
       </c>
       <c r="V77" s="2" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
       <c r="W77" s="2" t="s">
-        <v>779</v>
+        <v>802</v>
       </c>
       <c r="X77" s="2" t="s">
-        <v>778</v>
+        <v>803</v>
       </c>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
       <c r="AA77" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB77" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC77" s="2" t="s">
-        <v>780</v>
+        <v>804</v>
       </c>
       <c r="AD77" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE77" s="2" t="s">
-        <v>781</v>
+        <v>805</v>
       </c>
       <c r="AF77" s="2" t="s">
-        <v>782</v>
+        <v>806</v>
       </c>
     </row>
     <row r="78" spans="1:32" customHeight="1" ht="72">
       <c r="A78" s="2" t="s">
-        <v>783</v>
+        <v>807</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>784</v>
+        <v>33</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>785</v>
+        <v>808</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F78" s="2">
-        <v>9789347303807</v>
+      <c r="F78" s="2" t="s">
+        <v>809</v>
       </c>
       <c r="G78" s="2">
-        <v>9347303801</v>
+        <v>9390818443</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J78" s="2">
-        <v>140</v>
+        <v>375</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L78" s="2">
-        <v>295.0</v>
+        <v>1280.0</v>
       </c>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
-      <c r="O78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="T78" s="2" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="U78" s="2"/>
       <c r="V78" s="2" t="s">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="W78" s="2"/>
       <c r="X78" s="2" t="s">
-        <v>789</v>
+        <v>813</v>
       </c>
       <c r="Y78" s="2"/>
       <c r="Z78" s="2"/>
       <c r="AA78" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB78" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC78" s="2" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="AD78" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE78" s="2" t="s">
-        <v>791</v>
+        <v>815</v>
       </c>
       <c r="AF78" s="2" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
     </row>
     <row r="79" spans="1:32" customHeight="1" ht="72">
       <c r="A79" s="2" t="s">
-        <v>793</v>
+        <v>817</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="C79" s="2"/>
+        <v>818</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>819</v>
+      </c>
       <c r="D79" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F79" s="2">
-        <v>9789385000768</v>
+        <v>9789349566064</v>
       </c>
       <c r="G79" s="2">
-        <v>9789385000768</v>
+        <v>9349566060</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J79" s="2">
-        <v>880</v>
+        <v>330</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L79" s="2">
-        <v>750.0</v>
+        <v>499.0</v>
       </c>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
-      <c r="O79" s="2"/>
+      <c r="O79" s="2" t="s">
+        <v>206</v>
+      </c>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2" t="s">
-        <v>795</v>
+        <v>820</v>
       </c>
       <c r="T79" s="2" t="s">
-        <v>676</v>
+        <v>821</v>
       </c>
       <c r="U79" s="2">
-        <v>880</v>
+        <v>450</v>
       </c>
       <c r="V79" s="2" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="W79" s="2"/>
+        <v>822</v>
+      </c>
+      <c r="W79" s="2" t="s">
+        <v>823</v>
+      </c>
       <c r="X79" s="2" t="s">
-        <v>797</v>
+        <v>824</v>
       </c>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB79" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC79" s="2" t="s">
-        <v>798</v>
+        <v>825</v>
       </c>
       <c r="AD79" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE79" s="2" t="s">
-        <v>799</v>
+        <v>826</v>
       </c>
       <c r="AF79" s="2" t="s">
-        <v>800</v>
+        <v>827</v>
       </c>
     </row>
     <row r="80" spans="1:32" customHeight="1" ht="72">
       <c r="A80" s="2" t="s">
-        <v>801</v>
+        <v>828</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F80" s="2">
-[...3 lines deleted...]
-        <v>9347303771</v>
+      <c r="F80" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>831</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J80" s="2">
-        <v>104</v>
+        <v>180</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L80" s="2">
-        <v>690.0</v>
+        <v>660.0</v>
       </c>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
-      <c r="O80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O80" s="2"/>
       <c r="P80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
       <c r="S80" s="2" t="s">
-        <v>804</v>
+        <v>832</v>
       </c>
       <c r="T80" s="2" t="s">
-        <v>156</v>
+        <v>648</v>
       </c>
       <c r="U80" s="2">
-        <v>450</v>
+        <v>375</v>
       </c>
       <c r="V80" s="2" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="W80" s="2"/>
       <c r="X80" s="2" t="s">
-        <v>807</v>
+        <v>834</v>
       </c>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
       <c r="AA80" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC80" s="2" t="s">
-        <v>808</v>
+        <v>835</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE80" s="2" t="s">
-        <v>809</v>
+        <v>836</v>
       </c>
       <c r="AF80" s="2" t="s">
-        <v>810</v>
+        <v>837</v>
       </c>
     </row>
     <row r="81" spans="1:32" customHeight="1" ht="72">
       <c r="A81" s="2" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="C81" s="2"/>
       <c r="D81" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F81" s="2">
-        <v>9788169155052</v>
+        <v>9789389657487</v>
       </c>
       <c r="G81" s="2">
-        <v>8169155053</v>
+        <v>9389657482</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I81" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J81" s="2">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L81" s="2">
-        <v>395.0</v>
+        <v>245.0</v>
       </c>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>840</v>
+      </c>
+      <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="R81" s="2"/>
       <c r="S81" s="2"/>
       <c r="T81" s="2" t="s">
-        <v>814</v>
+        <v>841</v>
       </c>
       <c r="U81" s="2">
-        <v>350</v>
+        <v>245</v>
       </c>
       <c r="V81" s="2" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>842</v>
+      </c>
+      <c r="W81" s="2"/>
       <c r="X81" s="2" t="s">
-        <v>815</v>
+        <v>843</v>
       </c>
       <c r="Y81" s="2"/>
       <c r="Z81" s="2"/>
       <c r="AA81" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB81" s="2"/>
+      <c r="AB81" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC81" s="2" t="s">
-        <v>817</v>
+        <v>844</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE81" s="2" t="s">
-        <v>818</v>
+        <v>845</v>
       </c>
       <c r="AF81" s="2" t="s">
-        <v>819</v>
+        <v>846</v>
       </c>
     </row>
     <row r="82" spans="1:32" customHeight="1" ht="72">
       <c r="A82" s="2" t="s">
-        <v>820</v>
+        <v>847</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>537</v>
+        <v>848</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>821</v>
+        <v>849</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="2"/>
       <c r="F82" s="2">
-        <v>9789389657821</v>
+        <v>9789390818532</v>
       </c>
       <c r="G82" s="2">
-        <v>9389657822</v>
+        <v>9390818532</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J82" s="2">
-        <v>128</v>
+        <v>252</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L82" s="2">
-        <v>580.0</v>
+        <v>385.0</v>
       </c>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
-      <c r="O82" s="2"/>
-      <c r="P82" s="2"/>
+      <c r="O82" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="P82" s="2" t="s">
+        <v>850</v>
+      </c>
       <c r="Q82" s="2"/>
       <c r="R82" s="2"/>
-      <c r="S82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S82" s="2"/>
       <c r="T82" s="2" t="s">
-        <v>186</v>
+        <v>851</v>
       </c>
       <c r="U82" s="2">
-        <v>580</v>
+        <v>370</v>
       </c>
       <c r="V82" s="2" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="W82" s="2"/>
+        <v>852</v>
+      </c>
+      <c r="W82" s="2" t="s">
+        <v>853</v>
+      </c>
       <c r="X82" s="2" t="s">
-        <v>824</v>
+        <v>852</v>
       </c>
       <c r="Y82" s="2"/>
       <c r="Z82" s="2"/>
       <c r="AA82" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AB82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB82" s="2"/>
       <c r="AC82" s="2" t="s">
-        <v>825</v>
+        <v>854</v>
       </c>
       <c r="AD82" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE82" s="2" t="s">
-        <v>826</v>
+        <v>855</v>
       </c>
       <c r="AF82" s="2" t="s">
-        <v>827</v>
+        <v>856</v>
       </c>
     </row>
     <row r="83" spans="1:32" customHeight="1" ht="72">
       <c r="A83" s="2" t="s">
-        <v>828</v>
+        <v>857</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="C83" s="2"/>
+        <v>858</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>859</v>
+      </c>
       <c r="D83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F83" s="2">
-        <v>9788197765520</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>9788119757510</v>
+      </c>
+      <c r="G83" s="2">
+        <v>8119757513</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J83" s="2">
-        <v>144</v>
+        <v>308</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L83" s="2">
-        <v>290.0</v>
+        <v>1280.0</v>
       </c>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="P83" s="2"/>
+        <v>860</v>
+      </c>
+      <c r="P83" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="Q83" s="2"/>
       <c r="R83" s="2"/>
-      <c r="S83" s="2"/>
+      <c r="S83" s="2" t="s">
+        <v>861</v>
+      </c>
       <c r="T83" s="2" t="s">
-        <v>830</v>
+        <v>862</v>
       </c>
       <c r="U83" s="2">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="V83" s="2"/>
       <c r="W83" s="2"/>
-      <c r="X83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X83" s="2"/>
       <c r="Y83" s="2"/>
       <c r="Z83" s="2"/>
       <c r="AA83" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC83" s="2" t="s">
-        <v>833</v>
+        <v>863</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE83" s="2" t="s">
-        <v>834</v>
+        <v>864</v>
       </c>
       <c r="AF83" s="2" t="s">
-        <v>835</v>
+        <v>865</v>
       </c>
     </row>
     <row r="84" spans="1:32" customHeight="1" ht="72">
       <c r="A84" s="2" t="s">
-        <v>836</v>
+        <v>866</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>837</v>
+        <v>867</v>
       </c>
       <c r="C84" s="2"/>
       <c r="D84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F84" s="2">
-        <v>9788119757640</v>
+        <v>9789386608031</v>
       </c>
       <c r="G84" s="2">
-        <v>8119757645</v>
+        <v>9386608030</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I84" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J84" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J84" s="2"/>
       <c r="K84" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L84" s="2">
-        <v>980.0</v>
+        <v>680.0</v>
       </c>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="R84" s="2"/>
       <c r="S84" s="2" t="s">
-        <v>838</v>
-[...6 lines deleted...]
-      </c>
+        <v>868</v>
+      </c>
+      <c r="T84" s="2"/>
+      <c r="U84" s="2"/>
       <c r="V84" s="2" t="s">
-        <v>840</v>
+        <v>869</v>
       </c>
       <c r="W84" s="2"/>
       <c r="X84" s="2" t="s">
-        <v>841</v>
+        <v>870</v>
       </c>
       <c r="Y84" s="2"/>
       <c r="Z84" s="2"/>
-      <c r="AA84" s="2"/>
-      <c r="AB84" s="2"/>
+      <c r="AA84" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB84" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="AC84" s="2" t="s">
-        <v>842</v>
+        <v>871</v>
       </c>
       <c r="AD84" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE84" s="2" t="s">
-        <v>843</v>
+        <v>872</v>
       </c>
       <c r="AF84" s="2" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
     </row>
     <row r="85" spans="1:32" customHeight="1" ht="72">
       <c r="A85" s="2" t="s">
-        <v>845</v>
+        <v>874</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>846</v>
+        <v>875</v>
       </c>
       <c r="C85" s="2"/>
       <c r="D85" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F85" s="2">
-        <v>9788119079414</v>
+        <v>9789347303654</v>
       </c>
       <c r="G85" s="2">
-        <v>8119079418</v>
+        <v>9347303658</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I85" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J85" s="2">
-        <v>132</v>
+        <v>352</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L85" s="2">
-        <v>275.0</v>
+        <v>795.0</v>
       </c>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
-      <c r="O85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O85" s="2"/>
       <c r="P85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="R85" s="2"/>
       <c r="S85" s="2" t="s">
-        <v>847</v>
+        <v>876</v>
       </c>
       <c r="T85" s="2" t="s">
-        <v>848</v>
+        <v>877</v>
       </c>
       <c r="U85" s="2">
-        <v>250</v>
+        <v>425</v>
       </c>
       <c r="V85" s="2" t="s">
-        <v>849</v>
+        <v>878</v>
       </c>
       <c r="W85" s="2" t="s">
-        <v>850</v>
+        <v>879</v>
       </c>
       <c r="X85" s="2" t="s">
-        <v>851</v>
+        <v>880</v>
       </c>
       <c r="Y85" s="2"/>
       <c r="Z85" s="2"/>
       <c r="AA85" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB85" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC85" s="2" t="s">
-        <v>852</v>
+        <v>881</v>
       </c>
       <c r="AD85" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE85" s="2" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="AF85" s="2" t="s">
-        <v>854</v>
+        <v>883</v>
       </c>
     </row>
     <row r="86" spans="1:32" customHeight="1" ht="72">
       <c r="A86" s="2" t="s">
-        <v>855</v>
+        <v>884</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>885</v>
+      </c>
+      <c r="C86" s="2"/>
       <c r="D86" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F86" s="2">
-        <v>9789394779112</v>
+      <c r="F86" s="2" t="s">
+        <v>886</v>
       </c>
       <c r="G86" s="2">
-        <v>9394779112</v>
+        <v>9389657563</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I86" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="J86" s="2"/>
+      <c r="J86" s="2">
+        <v>123</v>
+      </c>
       <c r="K86" s="2" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="L86" s="2"/>
+        <v>37</v>
+      </c>
+      <c r="L86" s="2">
+        <v>880.0</v>
+      </c>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="P86" s="2"/>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
       <c r="S86" s="2"/>
-      <c r="T86" s="2"/>
-[...1 lines deleted...]
-      <c r="V86" s="2"/>
+      <c r="T86" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="U86" s="2">
+        <v>250</v>
+      </c>
+      <c r="V86" s="2" t="s">
+        <v>888</v>
+      </c>
       <c r="W86" s="2"/>
-      <c r="X86" s="2"/>
+      <c r="X86" s="2" t="s">
+        <v>889</v>
+      </c>
       <c r="Y86" s="2"/>
       <c r="Z86" s="2"/>
       <c r="AA86" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC86" s="2" t="s">
-        <v>858</v>
+        <v>890</v>
       </c>
       <c r="AD86" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE86" s="2" t="s">
-        <v>859</v>
+        <v>891</v>
       </c>
       <c r="AF86" s="2" t="s">
-        <v>860</v>
+        <v>892</v>
       </c>
     </row>
     <row r="87" spans="1:32" customHeight="1" ht="72">
       <c r="A87" s="2" t="s">
-        <v>861</v>
+        <v>893</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>862</v>
+        <v>894</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>863</v>
+        <v>895</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F87" s="2">
-        <v>9788119757862</v>
+        <v>9788119079148</v>
       </c>
       <c r="G87" s="2">
-        <v>8119757866</v>
+        <v>8119079140</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="J87" s="2">
-        <v>194</v>
+        <v>348</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L87" s="2">
-        <v>450.0</v>
+        <v>395.0</v>
       </c>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
-      <c r="O87" s="2"/>
-      <c r="P87" s="2"/>
+      <c r="O87" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="P87" s="2" t="s">
+        <v>206</v>
+      </c>
       <c r="Q87" s="2"/>
       <c r="R87" s="2"/>
-      <c r="S87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S87" s="2"/>
       <c r="T87" s="2" t="s">
-        <v>865</v>
+        <v>542</v>
       </c>
       <c r="U87" s="2">
-        <v>400</v>
+        <v>450</v>
       </c>
       <c r="V87" s="2" t="s">
-        <v>866</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="W87" s="2"/>
       <c r="X87" s="2" t="s">
-        <v>868</v>
+        <v>897</v>
       </c>
       <c r="Y87" s="2"/>
       <c r="Z87" s="2"/>
       <c r="AA87" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AB87" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC87" s="2" t="s">
-        <v>869</v>
+        <v>898</v>
       </c>
       <c r="AD87" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE87" s="2" t="s">
-        <v>870</v>
+        <v>899</v>
       </c>
       <c r="AF87" s="2" t="s">
-        <v>871</v>
+        <v>900</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32" customHeight="1" ht="72">
+      <c r="A88" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88" s="2">
+        <v>9788119079995</v>
+      </c>
+      <c r="G88" s="2">
+        <v>8119079995</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L88" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2"/>
+      <c r="O88" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="P88" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q88" s="2"/>
+      <c r="R88" s="2"/>
+      <c r="S88" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="T88" s="2"/>
+      <c r="U88" s="2"/>
+      <c r="V88" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="W88" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="X88" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="Y88" s="2"/>
+      <c r="Z88" s="2"/>
+      <c r="AA88" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB88" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC88" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="AD88" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE88" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="AF88" s="2" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32" customHeight="1" ht="72">
+      <c r="A89" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="G89" s="2">
+        <v>9390818621</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J89" s="2">
+        <v>243</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L89" s="2">
+        <v>1180.0</v>
+      </c>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2"/>
+      <c r="O89" s="2"/>
+      <c r="P89" s="2"/>
+      <c r="Q89" s="2"/>
+      <c r="R89" s="2"/>
+      <c r="S89" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="T89" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="U89" s="2">
+        <v>550</v>
+      </c>
+      <c r="V89" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="W89" s="2"/>
+      <c r="X89" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="Y89" s="2"/>
+      <c r="Z89" s="2"/>
+      <c r="AA89" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB89" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC89" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="AD89" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE89" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="AF89" s="2" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" customHeight="1" ht="72">
+      <c r="A90" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="G90" s="2">
+        <v>9390818419</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L90" s="2">
+        <v>690.0</v>
+      </c>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="2"/>
+      <c r="R90" s="2"/>
+      <c r="S90" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="T90" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="U90" s="2">
+        <v>450</v>
+      </c>
+      <c r="V90" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="W90" s="2"/>
+      <c r="X90" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="Y90" s="2"/>
+      <c r="Z90" s="2"/>
+      <c r="AA90" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB90" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC90" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="AD90" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE90" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="AF90" s="2" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32" customHeight="1" ht="72">
+      <c r="A91" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91" s="2">
+        <v>9789391681654</v>
+      </c>
+      <c r="G91" s="2">
+        <v>9391681654</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J91" s="2">
+        <v>176</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L91" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2"/>
+      <c r="O91" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="P91" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="Q91" s="2"/>
+      <c r="R91" s="2"/>
+      <c r="S91" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="T91" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="U91" s="2">
+        <v>680</v>
+      </c>
+      <c r="V91" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="W91" s="2"/>
+      <c r="X91" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="Y91" s="2"/>
+      <c r="Z91" s="2"/>
+      <c r="AA91" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB91" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC91" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="AD91" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE91" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="AF91" s="2" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32" customHeight="1" ht="72">
+      <c r="A92" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92" s="2">
+        <v>9789391681210</v>
+      </c>
+      <c r="G92" s="2">
+        <v>9391681212</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J92" s="2">
+        <v>172</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L92" s="2">
+        <v>785.0</v>
+      </c>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="O92" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="P92" s="2"/>
+      <c r="Q92" s="2"/>
+      <c r="R92" s="2"/>
+      <c r="S92" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="T92" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="U92" s="2">
+        <v>395</v>
+      </c>
+      <c r="V92" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="W92" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="X92" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="Y92" s="2"/>
+      <c r="Z92" s="2"/>
+      <c r="AA92" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB92" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC92" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="AD92" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE92" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="AF92" s="2" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32" customHeight="1" ht="72">
+      <c r="A93" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93" s="2">
+        <v>9789389657494</v>
+      </c>
+      <c r="G93" s="2">
+        <v>9389657490</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J93" s="2">
+        <v>232</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L93" s="2">
+        <v>880.0</v>
+      </c>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="2"/>
+      <c r="Q93" s="2"/>
+      <c r="R93" s="2"/>
+      <c r="S93" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T93" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U93" s="2">
+        <v>880</v>
+      </c>
+      <c r="V93" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="W93" s="2"/>
+      <c r="X93" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="Y93" s="2"/>
+      <c r="Z93" s="2"/>
+      <c r="AA93" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB93" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC93" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="AD93" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE93" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="AF93" s="2" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32" customHeight="1" ht="72">
+      <c r="A94" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="G94" s="2">
+        <v>9389657598</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J94" s="2">
+        <v>216</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L94" s="2">
+        <v>825.0</v>
+      </c>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="Q94" s="2"/>
+      <c r="R94" s="2"/>
+      <c r="S94" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="T94" s="2"/>
+      <c r="U94" s="2">
+        <v>400</v>
+      </c>
+      <c r="V94" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="W94" s="2"/>
+      <c r="X94" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="Y94" s="2"/>
+      <c r="Z94" s="2"/>
+      <c r="AA94" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB94" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC94" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="AD94" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE94" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="AF94" s="2" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32" customHeight="1" ht="72">
+      <c r="A95" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95" s="2">
+        <v>978934956610</v>
+      </c>
+      <c r="G95" s="2">
+        <v>9349566109</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J95" s="2">
+        <v>208</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L95" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
+      <c r="R95" s="2"/>
+      <c r="S95" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="T95" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="U95" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="V95" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="W95" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="X95" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="Y95" s="2"/>
+      <c r="Z95" s="2"/>
+      <c r="AA95" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB95" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC95" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="AD95" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE95" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="AF95" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32" customHeight="1" ht="72">
+      <c r="A96" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C96" s="2"/>
+      <c r="D96" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96" s="2">
+        <v>9789348059215</v>
+      </c>
+      <c r="G96" s="2">
+        <v>9348059211</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J96" s="2">
+        <v>529</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L96" s="2">
+        <v>775.0</v>
+      </c>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="O96" s="2"/>
+      <c r="P96" s="2"/>
+      <c r="Q96" s="2"/>
+      <c r="R96" s="2"/>
+      <c r="S96" s="2"/>
+      <c r="T96" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="U96" s="2">
+        <v>490</v>
+      </c>
+      <c r="V96" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="W96" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="X96" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="Y96" s="2"/>
+      <c r="Z96" s="2"/>
+      <c r="AA96" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB96" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC96" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="AD96" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE96" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="AF96" s="2" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="97" spans="1:32" customHeight="1" ht="72">
+      <c r="A97" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97" s="2">
+        <v>9789349566262</v>
+      </c>
+      <c r="G97" s="2">
+        <v>9349566265</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J97" s="2">
+        <v>240</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L97" s="2">
+        <v>399.0</v>
+      </c>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+      <c r="R97" s="2"/>
+      <c r="S97" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="T97" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="U97" s="2">
+        <v>240</v>
+      </c>
+      <c r="V97" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="W97" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="X97" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="Y97" s="2"/>
+      <c r="Z97" s="2"/>
+      <c r="AA97" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB97" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC97" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="AD97" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE97" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="AF97" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32" customHeight="1" ht="72">
+      <c r="A98" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F98" s="2">
+        <v>9789390818518</v>
+      </c>
+      <c r="G98" s="2">
+        <v>9390818516</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J98" s="2">
+        <v>187</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L98" s="2">
+        <v>860.0</v>
+      </c>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2"/>
+      <c r="O98" s="2"/>
+      <c r="P98" s="2"/>
+      <c r="Q98" s="2"/>
+      <c r="R98" s="2"/>
+      <c r="S98" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="T98" s="2"/>
+      <c r="U98" s="2"/>
+      <c r="V98" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="W98" s="2"/>
+      <c r="X98" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="Y98" s="2"/>
+      <c r="Z98" s="2"/>
+      <c r="AA98" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB98" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC98" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AD98" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE98" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AF98" s="2" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32" customHeight="1" ht="72">
+      <c r="A99" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F99" s="2">
+        <v>9789389657760</v>
+      </c>
+      <c r="G99" s="2">
+        <v>9389657768</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L99" s="2">
+        <v>560.0</v>
+      </c>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="P99" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="Q99" s="2"/>
+      <c r="R99" s="2"/>
+      <c r="S99" s="2"/>
+      <c r="T99" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="U99" s="2">
+        <v>450</v>
+      </c>
+      <c r="V99" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="W99" s="2"/>
+      <c r="X99" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="Y99" s="2"/>
+      <c r="Z99" s="2"/>
+      <c r="AA99" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB99" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC99" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AD99" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE99" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AF99" s="2" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32" customHeight="1" ht="72">
+      <c r="A100" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100" s="2">
+        <v>9789349566200</v>
+      </c>
+      <c r="G100" s="2">
+        <v>9349566206</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J100" s="2">
+        <v>204</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L100" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="O100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="Q100" s="2"/>
+      <c r="R100" s="2"/>
+      <c r="S100" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="T100" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="U100" s="2">
+        <v>350</v>
+      </c>
+      <c r="V100" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="W100" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="X100" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="Y100" s="2"/>
+      <c r="Z100" s="2"/>
+      <c r="AA100" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB100" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC100" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AD100" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE100" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AF100" s="2" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32" customHeight="1" ht="72">
+      <c r="A101" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F101" s="2">
+        <v>9789349566811</v>
+      </c>
+      <c r="G101" s="2">
+        <v>9349566818</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J101" s="2">
+        <v>328</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L101" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="O101" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="P101" s="2"/>
+      <c r="Q101" s="2"/>
+      <c r="R101" s="2"/>
+      <c r="S101" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="T101" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="U101" s="2">
+        <v>425</v>
+      </c>
+      <c r="V101" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="W101" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="X101" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="Y101" s="2"/>
+      <c r="Z101" s="2"/>
+      <c r="AA101" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB101" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC101" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AD101" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE101" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AF101" s="2" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32" customHeight="1" ht="72">
+      <c r="A102" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G102" s="2">
+        <v>9389657849</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J102" s="2">
+        <v>152</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L102" s="2">
+        <v>660.0</v>
+      </c>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2"/>
+      <c r="O102" s="2"/>
+      <c r="P102" s="2"/>
+      <c r="Q102" s="2"/>
+      <c r="R102" s="2"/>
+      <c r="S102" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="T102" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U102" s="2">
+        <v>680</v>
+      </c>
+      <c r="V102" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="W102" s="2"/>
+      <c r="X102" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="Y102" s="2"/>
+      <c r="Z102" s="2"/>
+      <c r="AA102" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB102" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC102" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AD102" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE102" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AF102" s="2" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32" customHeight="1" ht="72">
+      <c r="A103" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F103" s="2">
+        <v>9788193317297</v>
+      </c>
+      <c r="G103" s="2">
+        <v>8193317297</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L103" s="2">
+        <v>175.0</v>
+      </c>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="P103" s="2"/>
+      <c r="Q103" s="2"/>
+      <c r="R103" s="2"/>
+      <c r="S103" s="2"/>
+      <c r="T103" s="2"/>
+      <c r="U103" s="2"/>
+      <c r="V103" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="W103" s="2"/>
+      <c r="X103" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Y103" s="2"/>
+      <c r="Z103" s="2"/>
+      <c r="AA103" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB103" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC103" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AD103" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE103" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AF103" s="2" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" customHeight="1" ht="72">
+      <c r="A104" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C104" s="2"/>
+      <c r="D104" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F104" s="2">
+        <v>9788119079087</v>
+      </c>
+      <c r="G104" s="2">
+        <v>8119079086</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J104" s="2">
+        <v>216</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L104" s="2">
+        <v>780.0</v>
+      </c>
+      <c r="M104" s="2"/>
+      <c r="N104" s="2"/>
+      <c r="O104" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="P104" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q104" s="2"/>
+      <c r="R104" s="2"/>
+      <c r="S104" s="2"/>
+      <c r="T104" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="U104" s="2">
+        <v>340</v>
+      </c>
+      <c r="V104" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="W104" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="X104" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Y104" s="2"/>
+      <c r="Z104" s="2"/>
+      <c r="AA104" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB104" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC104" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AD104" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE104" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AF104" s="2" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32" customHeight="1" ht="72">
+      <c r="A105" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F105" s="2">
+        <v>9789390818815</v>
+      </c>
+      <c r="G105" s="2">
+        <v>9390818818</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="L105" s="2">
+        <v>480.0</v>
+      </c>
+      <c r="M105" s="2"/>
+      <c r="N105" s="2"/>
+      <c r="O105" s="2"/>
+      <c r="P105" s="2"/>
+      <c r="Q105" s="2"/>
+      <c r="R105" s="2"/>
+      <c r="S105" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="T105" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="U105" s="2">
+        <v>300</v>
+      </c>
+      <c r="V105" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="W105" s="2"/>
+      <c r="X105" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="Y105" s="2"/>
+      <c r="Z105" s="2"/>
+      <c r="AA105" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB105" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC105" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AD105" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE105" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AF105" s="2" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" customHeight="1" ht="72">
+      <c r="A106" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F106" s="2">
+        <v>9789391681128</v>
+      </c>
+      <c r="G106" s="2">
+        <v>9391681123</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J106" s="2">
+        <v>156</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L106" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M106" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N106" s="2"/>
+      <c r="O106" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="P106" s="2"/>
+      <c r="Q106" s="2"/>
+      <c r="R106" s="2"/>
+      <c r="S106" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="T106" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="U106" s="2">
+        <v>680</v>
+      </c>
+      <c r="V106" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="W106" s="2"/>
+      <c r="X106" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="Y106" s="2"/>
+      <c r="Z106" s="2"/>
+      <c r="AA106" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB106" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC106" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AD106" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE106" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="AF106" s="2" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" customHeight="1" ht="72">
+      <c r="A107" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F107" s="2">
+        <v>9789390818716</v>
+      </c>
+      <c r="G107" s="2">
+        <v>9390818710</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J107" s="2">
+        <v>480</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L107" s="2">
+        <v>480.0</v>
+      </c>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2"/>
+      <c r="O107" s="2"/>
+      <c r="P107" s="2"/>
+      <c r="Q107" s="2"/>
+      <c r="R107" s="2"/>
+      <c r="S107" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="T107" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="U107" s="2">
+        <v>480</v>
+      </c>
+      <c r="V107" s="2"/>
+      <c r="W107" s="2"/>
+      <c r="X107" s="2"/>
+      <c r="Y107" s="2"/>
+      <c r="Z107" s="2"/>
+      <c r="AA107" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB107" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC107" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="AD107" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE107" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="AF107" s="2" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" customHeight="1" ht="72">
+      <c r="A108" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C108" s="2"/>
+      <c r="D108" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F108" s="2">
+        <v>9789394779389</v>
+      </c>
+      <c r="G108" s="2">
+        <v>9394779388</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J108" s="2">
+        <v>220</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L108" s="2">
+        <v>785.0</v>
+      </c>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="Q108" s="2"/>
+      <c r="R108" s="2"/>
+      <c r="S108" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="T108" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="U108" s="2">
+        <v>425</v>
+      </c>
+      <c r="V108" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="W108" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="X108" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="Y108" s="2"/>
+      <c r="Z108" s="2"/>
+      <c r="AA108" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB108" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC108" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AD108" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE108" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AF108" s="2" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32" customHeight="1" ht="72">
+      <c r="A109" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F109" s="2">
+        <v>9789347303371</v>
+      </c>
+      <c r="G109" s="2">
+        <v>9347303372</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J109" s="2">
+        <v>375</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L109" s="2">
+        <v>1450.0</v>
+      </c>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2"/>
+      <c r="O109" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="P109" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="Q109" s="2"/>
+      <c r="R109" s="2"/>
+      <c r="S109" s="2"/>
+      <c r="T109" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="U109" s="2">
+        <v>550</v>
+      </c>
+      <c r="V109" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="W109" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="X109" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="Y109" s="2"/>
+      <c r="Z109" s="2"/>
+      <c r="AA109" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB109" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC109" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="AD109" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE109" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AF109" s="2" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32" customHeight="1" ht="72">
+      <c r="A110" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F110" s="2">
+        <v>9789391681012</v>
+      </c>
+      <c r="G110" s="2">
+        <v>9391681018</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J110" s="2">
+        <v>520</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L110" s="2">
+        <v>534.0</v>
+      </c>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+      <c r="R110" s="2"/>
+      <c r="S110" s="2"/>
+      <c r="T110" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="U110" s="2">
+        <v>495</v>
+      </c>
+      <c r="V110" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="W110" s="2"/>
+      <c r="X110" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="Y110" s="2"/>
+      <c r="Z110" s="2"/>
+      <c r="AA110" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB110" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC110" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AD110" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE110" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AF110" s="2" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32" customHeight="1" ht="72">
+      <c r="A111" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F111" s="2">
+        <v>9789348059956</v>
+      </c>
+      <c r="G111" s="2">
+        <v>9348059955</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J111" s="2">
+        <v>423</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L111" s="2">
+        <v>2480.0</v>
+      </c>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2"/>
+      <c r="O111" s="2"/>
+      <c r="P111" s="2"/>
+      <c r="Q111" s="2"/>
+      <c r="R111" s="2"/>
+      <c r="S111" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="T111" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="U111" s="2">
+        <v>760</v>
+      </c>
+      <c r="V111" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="W111" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="X111" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="Y111" s="2"/>
+      <c r="Z111" s="2"/>
+      <c r="AA111" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB111" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC111" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AD111" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE111" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AF111" s="2" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32" customHeight="1" ht="72">
+      <c r="A112" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="G112" s="2">
+        <v>9385000004</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J112" s="2">
+        <v>296</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L112" s="2">
+        <v>535.0</v>
+      </c>
+      <c r="M112" s="2"/>
+      <c r="N112" s="2"/>
+      <c r="O112" s="2"/>
+      <c r="P112" s="2"/>
+      <c r="Q112" s="2"/>
+      <c r="R112" s="2"/>
+      <c r="S112" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="T112" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="U112" s="2"/>
+      <c r="V112" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="W112" s="2"/>
+      <c r="X112" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="Y112" s="2"/>
+      <c r="Z112" s="2"/>
+      <c r="AA112" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB112" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC112" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="AD112" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE112" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="AF112" s="2" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32" customHeight="1" ht="72">
+      <c r="A113" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F113" s="2">
+        <v>9789389657531</v>
+      </c>
+      <c r="G113" s="2">
+        <v>9389657539</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J113" s="2">
+        <v>128</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L113" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+      <c r="R113" s="2"/>
+      <c r="S113" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T113" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="U113" s="2">
+        <v>450</v>
+      </c>
+      <c r="V113" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="W113" s="2"/>
+      <c r="X113" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="Y113" s="2"/>
+      <c r="Z113" s="2"/>
+      <c r="AA113" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB113" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC113" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AD113" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE113" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AF113" s="2" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" customHeight="1" ht="72">
+      <c r="A114" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F114" s="2">
+        <v>9789391681302</v>
+      </c>
+      <c r="G114" s="2">
+        <v>9391681301</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J114" s="2">
+        <v>232</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L114" s="2">
+        <v>860.0</v>
+      </c>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2"/>
+      <c r="O114" s="2"/>
+      <c r="P114" s="2"/>
+      <c r="Q114" s="2"/>
+      <c r="R114" s="2"/>
+      <c r="S114" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="T114" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="U114" s="2"/>
+      <c r="V114" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="W114" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="X114" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="Y114" s="2"/>
+      <c r="Z114" s="2"/>
+      <c r="AA114" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB114" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC114" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AD114" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE114" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AF114" s="2" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32" customHeight="1" ht="72">
+      <c r="A115" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F115" s="2">
+        <v>9789386608970</v>
+      </c>
+      <c r="G115" s="2">
+        <v>9386608979</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J115" s="2">
+        <v>384</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L115" s="2">
+        <v>980.0</v>
+      </c>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2"/>
+      <c r="O115" s="2"/>
+      <c r="P115" s="2"/>
+      <c r="Q115" s="2"/>
+      <c r="R115" s="2"/>
+      <c r="S115" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="T115" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="U115" s="2">
+        <v>450</v>
+      </c>
+      <c r="V115" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="W115" s="2"/>
+      <c r="X115" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="Y115" s="2"/>
+      <c r="Z115" s="2"/>
+      <c r="AA115" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB115" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC115" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD115" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE115" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AF115" s="2" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32" customHeight="1" ht="72">
+      <c r="A116" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G116" s="2">
+        <v>9391681506</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J116" s="2">
+        <v>160</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L116" s="2">
+        <v>580.0</v>
+      </c>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2"/>
+      <c r="O116" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="P116" s="2"/>
+      <c r="Q116" s="2"/>
+      <c r="R116" s="2"/>
+      <c r="S116" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="T116" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="U116" s="2"/>
+      <c r="V116" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="W116" s="2"/>
+      <c r="X116" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="Y116" s="2"/>
+      <c r="Z116" s="2"/>
+      <c r="AA116" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB116" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC116" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AD116" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE116" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AF116" s="2" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="117" spans="1:32" customHeight="1" ht="72">
+      <c r="A117" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F117" s="2">
+        <v>9788119079131</v>
+      </c>
+      <c r="G117" s="2">
+        <v>8119079132</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J117" s="2">
+        <v>219</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L117" s="2">
+        <v>885.0</v>
+      </c>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2"/>
+      <c r="O117" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="P117" s="2"/>
+      <c r="Q117" s="2"/>
+      <c r="R117" s="2"/>
+      <c r="S117" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="T117" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="U117" s="2">
+        <v>490</v>
+      </c>
+      <c r="V117" s="2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="W117" s="2"/>
+      <c r="X117" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="Y117" s="2"/>
+      <c r="Z117" s="2"/>
+      <c r="AA117" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB117" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC117" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="AD117" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE117" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="AF117" s="2" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="118" spans="1:32" customHeight="1" ht="72">
+      <c r="A118" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F118" s="2">
+        <v>9788119079315</v>
+      </c>
+      <c r="G118" s="2">
+        <v>8119079310</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J118" s="2">
+        <v>168</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L118" s="2">
+        <v>285.0</v>
+      </c>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="O118" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="P118" s="2"/>
+      <c r="Q118" s="2"/>
+      <c r="R118" s="2"/>
+      <c r="S118" s="2"/>
+      <c r="T118" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="U118" s="2">
+        <v>210</v>
+      </c>
+      <c r="V118" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="W118" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="X118" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="Y118" s="2"/>
+      <c r="Z118" s="2"/>
+      <c r="AA118" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB118" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC118" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="AD118" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE118" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AF118" s="2" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="119" spans="1:32" customHeight="1" ht="72">
+      <c r="A119" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G119" s="2">
+        <v>9389657741</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J119" s="2">
+        <v>268</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L119" s="2">
+        <v>880.0</v>
+      </c>
+      <c r="M119" s="2"/>
+      <c r="N119" s="2"/>
+      <c r="O119" s="2"/>
+      <c r="P119" s="2"/>
+      <c r="Q119" s="2"/>
+      <c r="R119" s="2"/>
+      <c r="S119" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T119" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U119" s="2">
+        <v>880</v>
+      </c>
+      <c r="V119" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="W119" s="2"/>
+      <c r="X119" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="Y119" s="2"/>
+      <c r="Z119" s="2"/>
+      <c r="AA119" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB119" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC119" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="AD119" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE119" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="AF119" s="2" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="120" spans="1:32" customHeight="1" ht="72">
+      <c r="A120" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E120" s="2"/>
+      <c r="F120" s="2">
+        <v>9788119079759</v>
+      </c>
+      <c r="G120" s="2">
+        <v>8119079752</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J120" s="2">
+        <v>408</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L120" s="2">
+        <v>495.0</v>
+      </c>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="O120" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="P120" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q120" s="2"/>
+      <c r="R120" s="2"/>
+      <c r="S120" s="2"/>
+      <c r="T120" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="U120" s="2">
+        <v>490</v>
+      </c>
+      <c r="V120" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="W120" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="X120" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="Y120" s="2"/>
+      <c r="Z120" s="2"/>
+      <c r="AA120" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB120" s="2"/>
+      <c r="AC120" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AD120" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE120" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AF120" s="2" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32" customHeight="1" ht="72">
+      <c r="A121" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2">
+        <v>9788119757626</v>
+      </c>
+      <c r="G121" s="2">
+        <v>8119757629</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J121" s="2">
+        <v>178</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L121" s="2">
+        <v>295.0</v>
+      </c>
+      <c r="M121" s="2"/>
+      <c r="N121" s="2"/>
+      <c r="O121" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="P121" s="2"/>
+      <c r="Q121" s="2"/>
+      <c r="R121" s="2"/>
+      <c r="S121" s="2"/>
+      <c r="T121" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="U121" s="2">
+        <v>350</v>
+      </c>
+      <c r="V121" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="W121" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="X121" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="Y121" s="2"/>
+      <c r="Z121" s="2"/>
+      <c r="AA121" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB121" s="2"/>
+      <c r="AC121" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="AD121" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE121" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="AF121" s="2" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="122" spans="1:32" customHeight="1" ht="72">
+      <c r="A122" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F122" s="2">
+        <v>9789349566613</v>
+      </c>
+      <c r="G122" s="2">
+        <v>9349566613</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J122" s="2">
+        <v>336</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L122" s="2">
+        <v>590.0</v>
+      </c>
+      <c r="M122" s="2"/>
+      <c r="N122" s="2"/>
+      <c r="O122" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="P122" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q122" s="2"/>
+      <c r="R122" s="2"/>
+      <c r="S122" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="T122" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="U122" s="2">
+        <v>400</v>
+      </c>
+      <c r="V122" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="W122" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="X122" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="Y122" s="2"/>
+      <c r="Z122" s="2"/>
+      <c r="AA122" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB122" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC122" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="AD122" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE122" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="AF122" s="2" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32" customHeight="1" ht="72">
+      <c r="A123" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G123" s="2">
+        <v>9390818672</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J123" s="2">
+        <v>144</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L123" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="M123" s="2"/>
+      <c r="N123" s="2"/>
+      <c r="O123" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+      <c r="R123" s="2"/>
+      <c r="S123" s="2"/>
+      <c r="T123" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="U123" s="2">
+        <v>190</v>
+      </c>
+      <c r="V123" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="W123" s="2"/>
+      <c r="X123" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="Y123" s="2"/>
+      <c r="Z123" s="2"/>
+      <c r="AA123" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB123" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC123" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="AD123" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE123" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="AF123" s="2" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="124" spans="1:32" customHeight="1" ht="72">
+      <c r="A124" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F124" s="2">
+        <v>9789394779006</v>
+      </c>
+      <c r="G124" s="2">
+        <v>9394779000</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J124" s="2">
+        <v>138</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L124" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M124" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="N124" s="2"/>
+      <c r="O124" s="2"/>
+      <c r="P124" s="2"/>
+      <c r="Q124" s="2"/>
+      <c r="R124" s="2"/>
+      <c r="S124" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="T124" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="U124" s="2">
+        <v>400</v>
+      </c>
+      <c r="V124" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="W124" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="X124" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="Y124" s="2"/>
+      <c r="Z124" s="2"/>
+      <c r="AA124" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB124" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC124" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="AD124" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE124" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF124" s="2" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32" customHeight="1" ht="72">
+      <c r="A125" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F125" s="2">
+        <v>9788169155168</v>
+      </c>
+      <c r="G125" s="2">
+        <v>8169155169</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J125" s="2">
+        <v>144</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L125" s="2">
+        <v>1250.0</v>
+      </c>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="O125" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="P125" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q125" s="2"/>
+      <c r="R125" s="2"/>
+      <c r="S125" s="2"/>
+      <c r="T125" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="U125" s="2">
+        <v>250</v>
+      </c>
+      <c r="V125" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="W125" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="X125" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="Y125" s="2"/>
+      <c r="Z125" s="2"/>
+      <c r="AA125" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB125" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC125" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="AD125" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE125" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="AF125" s="2" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32" customHeight="1" ht="72">
+      <c r="A126" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G126" s="2">
+        <v>9390818044</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J126" s="2">
+        <v>216</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L126" s="2">
+        <v>860.0</v>
+      </c>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="R126" s="2"/>
+      <c r="S126" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="T126" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="U126" s="2">
+        <v>455</v>
+      </c>
+      <c r="V126" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="W126" s="2"/>
+      <c r="X126" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="Y126" s="2"/>
+      <c r="Z126" s="2"/>
+      <c r="AA126" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB126" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC126" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="AD126" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE126" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AF126" s="2" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="127" spans="1:32" customHeight="1" ht="72">
+      <c r="A127" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G127" s="2">
+        <v>9390818125</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J127" s="2">
+        <v>192</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L127" s="2">
+        <v>660.0</v>
+      </c>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+      <c r="R127" s="2"/>
+      <c r="S127" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T127" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="U127" s="2">
+        <v>660</v>
+      </c>
+      <c r="V127" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="W127" s="2"/>
+      <c r="X127" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="Y127" s="2"/>
+      <c r="Z127" s="2"/>
+      <c r="AA127" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB127" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC127" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="AD127" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE127" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="AF127" s="2" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32" customHeight="1" ht="72">
+      <c r="A128" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F128" s="2">
+        <v>9789391681593</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J128" s="2">
+        <v>72</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L128" s="2">
+        <v>450.0</v>
+      </c>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+      <c r="R128" s="2"/>
+      <c r="S128" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="T128" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="U128" s="2">
+        <v>250</v>
+      </c>
+      <c r="V128" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="W128" s="2"/>
+      <c r="X128" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="Y128" s="2"/>
+      <c r="Z128" s="2"/>
+      <c r="AA128" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB128" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC128" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="AD128" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE128" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="AF128" s="2" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="129" spans="1:32" customHeight="1" ht="72">
+      <c r="A129" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G129" s="2">
+        <v>8169155258</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J129" s="2">
+        <v>224</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L129" s="2">
+        <v>1280.0</v>
+      </c>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+      <c r="R129" s="2"/>
+      <c r="S129" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="T129" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="U129" s="2">
+        <v>350</v>
+      </c>
+      <c r="V129" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="W129" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="X129" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="Y129" s="2"/>
+      <c r="Z129" s="2"/>
+      <c r="AA129" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB129" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC129" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="AD129" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE129" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="AF129" s="2" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="130" spans="1:32" customHeight="1" ht="72">
+      <c r="A130" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F130" s="2">
+        <v>9789391681029</v>
+      </c>
+      <c r="G130" s="2">
+        <v>9391681026</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J130" s="2">
+        <v>344</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L130" s="2">
+        <v>1280.0</v>
+      </c>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2"/>
+      <c r="O130" s="2"/>
+      <c r="P130" s="2"/>
+      <c r="Q130" s="2"/>
+      <c r="R130" s="2"/>
+      <c r="S130" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="T130" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="U130" s="2">
+        <v>750</v>
+      </c>
+      <c r="V130" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="W130" s="2"/>
+      <c r="X130" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="Y130" s="2"/>
+      <c r="Z130" s="2"/>
+      <c r="AA130" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB130" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC130" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="AD130" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE130" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="AF130" s="2" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="131" spans="1:32" customHeight="1" ht="72">
+      <c r="A131" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G131" s="2">
+        <v>9390818265</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J131" s="2">
+        <v>222</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L131" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2"/>
+      <c r="O131" s="2"/>
+      <c r="P131" s="2"/>
+      <c r="Q131" s="2"/>
+      <c r="R131" s="2"/>
+      <c r="S131" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="T131" s="2"/>
+      <c r="U131" s="2">
+        <v>400</v>
+      </c>
+      <c r="V131" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="W131" s="2"/>
+      <c r="X131" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="Y131" s="2"/>
+      <c r="Z131" s="2"/>
+      <c r="AA131" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB131" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC131" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="AD131" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE131" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="AF131" s="2" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="132" spans="1:32" customHeight="1" ht="72">
+      <c r="A132" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F132" s="2">
+        <v>9789394779549</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J132" s="2">
+        <v>139</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L132" s="2">
+        <v>245.0</v>
+      </c>
+      <c r="M132" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N132" s="2"/>
+      <c r="O132" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="P132" s="2"/>
+      <c r="Q132" s="2"/>
+      <c r="R132" s="2"/>
+      <c r="S132" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="T132" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="U132" s="2">
+        <v>140</v>
+      </c>
+      <c r="V132" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="W132" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="X132" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="Y132" s="2"/>
+      <c r="Z132" s="2"/>
+      <c r="AA132" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB132" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC132" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="AD132" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE132" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AF132" s="2" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="133" spans="1:32" customHeight="1" ht="72">
+      <c r="A133" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G133" s="2">
+        <v>9390818036</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J133" s="2">
+        <v>296</v>
+      </c>
+      <c r="K133" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L133" s="2">
+        <v>980.0</v>
+      </c>
+      <c r="M133" s="2"/>
+      <c r="N133" s="2"/>
+      <c r="O133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="2"/>
+      <c r="R133" s="2"/>
+      <c r="S133" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="T133" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="U133" s="2">
+        <v>499</v>
+      </c>
+      <c r="V133" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="W133" s="2"/>
+      <c r="X133" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="Y133" s="2"/>
+      <c r="Z133" s="2"/>
+      <c r="AA133" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB133" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC133" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="AD133" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE133" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="AF133" s="2" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32" customHeight="1" ht="72">
+      <c r="A134" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G134" s="2">
+        <v>9390818311</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J134" s="2">
+        <v>92</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L134" s="2">
+        <v>350.0</v>
+      </c>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="O134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+      <c r="R134" s="2"/>
+      <c r="S134" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="T134" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="U134" s="2">
+        <v>350</v>
+      </c>
+      <c r="V134" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="W134" s="2"/>
+      <c r="X134" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="Y134" s="2"/>
+      <c r="Z134" s="2"/>
+      <c r="AA134" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB134" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC134" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AD134" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE134" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="AF134" s="2" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32" customHeight="1" ht="72">
+      <c r="A135" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F135" s="2">
+        <v>9788190886987</v>
+      </c>
+      <c r="G135" s="2">
+        <v>8190886983</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L135" s="2">
+        <v>225.0</v>
+      </c>
+      <c r="M135" s="2"/>
+      <c r="N135" s="2"/>
+      <c r="O135" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="P135" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q135" s="2"/>
+      <c r="R135" s="2"/>
+      <c r="S135" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="T135" s="2"/>
+      <c r="U135" s="2"/>
+      <c r="V135" s="2"/>
+      <c r="W135" s="2"/>
+      <c r="X135" s="2"/>
+      <c r="Y135" s="2"/>
+      <c r="Z135" s="2"/>
+      <c r="AA135" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB135" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC135" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AD135" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE135" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="AF135" s="2" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="136" spans="1:32" customHeight="1" ht="72">
+      <c r="A136" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G136" s="2">
+        <v>9394779299</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J136" s="2">
+        <v>368</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L136" s="2">
+        <v>1180.0</v>
+      </c>
+      <c r="M136" s="2"/>
+      <c r="N136" s="2"/>
+      <c r="O136" s="2"/>
+      <c r="P136" s="2"/>
+      <c r="Q136" s="2"/>
+      <c r="R136" s="2"/>
+      <c r="S136" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="T136" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="U136" s="2">
+        <v>725</v>
+      </c>
+      <c r="V136" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="W136" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="X136" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="Y136" s="2"/>
+      <c r="Z136" s="2"/>
+      <c r="AA136" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB136" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC136" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="AD136" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE136" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF136" s="2" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="137" spans="1:32" customHeight="1" ht="72">
+      <c r="A137" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F137" s="2">
+        <v>9789390818235</v>
+      </c>
+      <c r="G137" s="2">
+        <v>9390818230</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J137" s="2">
+        <v>172</v>
+      </c>
+      <c r="K137" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L137" s="2">
+        <v>350.0</v>
+      </c>
+      <c r="M137" s="2"/>
+      <c r="N137" s="2"/>
+      <c r="O137" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="P137" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q137" s="2"/>
+      <c r="R137" s="2"/>
+      <c r="S137" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="T137" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="U137" s="2">
+        <v>360</v>
+      </c>
+      <c r="V137" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="W137" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="X137" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="Y137" s="2"/>
+      <c r="Z137" s="2"/>
+      <c r="AA137" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB137" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC137" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AD137" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE137" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AF137" s="2" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="138" spans="1:32" customHeight="1" ht="72">
+      <c r="A138" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G138" s="2">
+        <v>9390818214</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J138" s="2">
+        <v>244</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L138" s="2">
+        <v>775.0</v>
+      </c>
+      <c r="M138" s="2"/>
+      <c r="N138" s="2"/>
+      <c r="O138" s="2"/>
+      <c r="P138" s="2"/>
+      <c r="Q138" s="2"/>
+      <c r="R138" s="2"/>
+      <c r="S138" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="T138" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="U138" s="2">
+        <v>775</v>
+      </c>
+      <c r="V138" s="2"/>
+      <c r="W138" s="2"/>
+      <c r="X138" s="2"/>
+      <c r="Y138" s="2"/>
+      <c r="Z138" s="2"/>
+      <c r="AA138" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB138" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC138" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="AD138" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE138" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="AF138" s="2" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="139" spans="1:32" customHeight="1" ht="72">
+      <c r="A139" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G139" s="2">
+        <v>9389657636</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J139" s="2">
+        <v>164</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L139" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M139" s="2"/>
+      <c r="N139" s="2"/>
+      <c r="O139" s="2"/>
+      <c r="P139" s="2"/>
+      <c r="Q139" s="2"/>
+      <c r="R139" s="2"/>
+      <c r="S139" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="T139" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="U139" s="2">
+        <v>355</v>
+      </c>
+      <c r="V139" s="2"/>
+      <c r="W139" s="2"/>
+      <c r="X139" s="2"/>
+      <c r="Y139" s="2"/>
+      <c r="Z139" s="2"/>
+      <c r="AA139" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB139" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC139" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AD139" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE139" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="AF139" s="2" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="140" spans="1:32" customHeight="1" ht="72">
+      <c r="A140" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F140" s="2">
+        <v>9789394779457</v>
+      </c>
+      <c r="G140" s="2">
+        <v>9394779450</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J140" s="2">
+        <v>224</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L140" s="2">
+        <v>980.0</v>
+      </c>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="O140" s="2"/>
+      <c r="P140" s="2"/>
+      <c r="Q140" s="2"/>
+      <c r="R140" s="2"/>
+      <c r="S140" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="T140" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="U140" s="2">
+        <v>425</v>
+      </c>
+      <c r="V140" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="W140" s="2"/>
+      <c r="X140" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="Y140" s="2"/>
+      <c r="Z140" s="2"/>
+      <c r="AA140" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB140" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC140" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="AD140" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE140" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="AF140" s="2" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="141" spans="1:32" customHeight="1" ht="72">
+      <c r="A141" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G141" s="2">
+        <v>9347303437</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J141" s="2">
+        <v>177</v>
+      </c>
+      <c r="K141" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L141" s="2">
+        <v>880.0</v>
+      </c>
+      <c r="M141" s="2"/>
+      <c r="N141" s="2"/>
+      <c r="O141" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="P141" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="Q141" s="2"/>
+      <c r="R141" s="2"/>
+      <c r="S141" s="2"/>
+      <c r="T141" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="U141" s="2">
+        <v>350</v>
+      </c>
+      <c r="V141" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="W141" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="X141" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="Y141" s="2"/>
+      <c r="Z141" s="2"/>
+      <c r="AA141" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB141" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC141" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AD141" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE141" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="AF141" s="2" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="142" spans="1:32" customHeight="1" ht="72">
+      <c r="A142" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F142" s="2">
+        <v>9789347303807</v>
+      </c>
+      <c r="G142" s="2">
+        <v>9347303801</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J142" s="2">
+        <v>140</v>
+      </c>
+      <c r="K142" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L142" s="2">
+        <v>295.0</v>
+      </c>
+      <c r="M142" s="2"/>
+      <c r="N142" s="2"/>
+      <c r="O142" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="P142" s="2"/>
+      <c r="Q142" s="2"/>
+      <c r="R142" s="2"/>
+      <c r="S142" s="2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="T142" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="U142" s="2">
+        <v>200</v>
+      </c>
+      <c r="V142" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="W142" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="X142" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="Y142" s="2"/>
+      <c r="Z142" s="2"/>
+      <c r="AA142" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB142" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC142" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="AD142" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE142" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AF142" s="2" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="143" spans="1:32" customHeight="1" ht="72">
+      <c r="A143" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C143" s="2"/>
+      <c r="D143" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F143" s="2">
+        <v>9789385000768</v>
+      </c>
+      <c r="G143" s="2">
+        <v>9789385000768</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J143" s="2">
+        <v>880</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L143" s="2">
+        <v>750.0</v>
+      </c>
+      <c r="M143" s="2"/>
+      <c r="N143" s="2"/>
+      <c r="O143" s="2"/>
+      <c r="P143" s="2"/>
+      <c r="Q143" s="2"/>
+      <c r="R143" s="2"/>
+      <c r="S143" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="T143" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="U143" s="2">
+        <v>880</v>
+      </c>
+      <c r="V143" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="W143" s="2"/>
+      <c r="X143" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="Y143" s="2"/>
+      <c r="Z143" s="2"/>
+      <c r="AA143" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB143" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC143" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="AD143" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE143" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="AF143" s="2" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="144" spans="1:32" customHeight="1" ht="72">
+      <c r="A144" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F144" s="2">
+        <v>9789394779532</v>
+      </c>
+      <c r="G144" s="2">
+        <v>9394779531</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J144" s="2">
+        <v>214</v>
+      </c>
+      <c r="K144" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L144" s="2">
+        <v>795.0</v>
+      </c>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2"/>
+      <c r="O144" s="2"/>
+      <c r="P144" s="2"/>
+      <c r="Q144" s="2"/>
+      <c r="R144" s="2"/>
+      <c r="S144" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="T144" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="U144" s="2">
+        <v>350</v>
+      </c>
+      <c r="V144" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="W144" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="X144" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="Y144" s="2"/>
+      <c r="Z144" s="2"/>
+      <c r="AA144" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB144" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC144" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="AD144" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE144" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="AF144" s="2" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="145" spans="1:32" customHeight="1" ht="72">
+      <c r="A145" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C145" s="2"/>
+      <c r="D145" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F145" s="2">
+        <v>9789347303777</v>
+      </c>
+      <c r="G145" s="2">
+        <v>9347303771</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J145" s="2">
+        <v>104</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L145" s="2">
+        <v>690.0</v>
+      </c>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2"/>
+      <c r="O145" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="P145" s="2"/>
+      <c r="Q145" s="2"/>
+      <c r="R145" s="2"/>
+      <c r="S145" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="T145" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="U145" s="2">
+        <v>450</v>
+      </c>
+      <c r="V145" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="W145" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="X145" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="Y145" s="2"/>
+      <c r="Z145" s="2"/>
+      <c r="AA145" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB145" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC145" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="AD145" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE145" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="AF145" s="2" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="146" spans="1:32" customHeight="1" ht="72">
+      <c r="A146" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F146" s="2">
+        <v>9788169155052</v>
+      </c>
+      <c r="G146" s="2">
+        <v>8169155053</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I146" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J146" s="2">
+        <v>104</v>
+      </c>
+      <c r="K146" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L146" s="2">
+        <v>395.0</v>
+      </c>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2"/>
+      <c r="O146" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="P146" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="Q146" s="2"/>
+      <c r="R146" s="2"/>
+      <c r="S146" s="2"/>
+      <c r="T146" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="U146" s="2">
+        <v>350</v>
+      </c>
+      <c r="V146" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="W146" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="X146" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="Y146" s="2"/>
+      <c r="Z146" s="2"/>
+      <c r="AA146" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB146" s="2"/>
+      <c r="AC146" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="AD146" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE146" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="AF146" s="2" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="147" spans="1:32" customHeight="1" ht="72">
+      <c r="A147" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F147" s="2">
+        <v>9789389657821</v>
+      </c>
+      <c r="G147" s="2">
+        <v>9389657822</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J147" s="2">
+        <v>128</v>
+      </c>
+      <c r="K147" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L147" s="2">
+        <v>580.0</v>
+      </c>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2"/>
+      <c r="O147" s="2"/>
+      <c r="P147" s="2"/>
+      <c r="Q147" s="2"/>
+      <c r="R147" s="2"/>
+      <c r="S147" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="T147" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U147" s="2">
+        <v>580</v>
+      </c>
+      <c r="V147" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="W147" s="2"/>
+      <c r="X147" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="Y147" s="2"/>
+      <c r="Z147" s="2"/>
+      <c r="AA147" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB147" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC147" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="AD147" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE147" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="AF147" s="2" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="148" spans="1:32" customHeight="1" ht="72">
+      <c r="A148" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F148" s="2">
+        <v>9788197765520</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J148" s="2">
+        <v>144</v>
+      </c>
+      <c r="K148" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L148" s="2">
+        <v>290.0</v>
+      </c>
+      <c r="M148" s="2"/>
+      <c r="N148" s="2"/>
+      <c r="O148" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="P148" s="2"/>
+      <c r="Q148" s="2"/>
+      <c r="R148" s="2"/>
+      <c r="S148" s="2"/>
+      <c r="T148" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="U148" s="2">
+        <v>250</v>
+      </c>
+      <c r="V148" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="W148" s="2"/>
+      <c r="X148" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="Y148" s="2"/>
+      <c r="Z148" s="2"/>
+      <c r="AA148" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB148" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC148" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="AD148" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE148" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="AF148" s="2" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:32" customHeight="1" ht="72">
+      <c r="A149" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F149" s="2">
+        <v>9789394779877</v>
+      </c>
+      <c r="G149" s="2">
+        <v>9394779876</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J149" s="2">
+        <v>136</v>
+      </c>
+      <c r="K149" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L149" s="2">
+        <v>780.0</v>
+      </c>
+      <c r="M149" s="2"/>
+      <c r="N149" s="2"/>
+      <c r="O149" s="2"/>
+      <c r="P149" s="2"/>
+      <c r="Q149" s="2"/>
+      <c r="R149" s="2"/>
+      <c r="S149" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="T149" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="U149" s="2">
+        <v>350</v>
+      </c>
+      <c r="V149" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="W149" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="X149" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="Y149" s="2"/>
+      <c r="Z149" s="2"/>
+      <c r="AA149" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB149" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC149" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="AD149" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE149" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="AF149" s="2" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="150" spans="1:32" customHeight="1" ht="72">
+      <c r="A150" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F150" s="2">
+        <v>9788119757640</v>
+      </c>
+      <c r="G150" s="2">
+        <v>8119757645</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I150" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J150" s="2">
+        <v>212</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L150" s="2">
+        <v>980.0</v>
+      </c>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="O150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="Q150" s="2"/>
+      <c r="R150" s="2"/>
+      <c r="S150" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="T150" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="U150" s="2">
+        <v>400</v>
+      </c>
+      <c r="V150" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="W150" s="2"/>
+      <c r="X150" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="Y150" s="2"/>
+      <c r="Z150" s="2"/>
+      <c r="AA150" s="2"/>
+      <c r="AB150" s="2"/>
+      <c r="AC150" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="AD150" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE150" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="AF150" s="2" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="151" spans="1:32" customHeight="1" ht="72">
+      <c r="A151" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F151" s="2">
+        <v>9788119079414</v>
+      </c>
+      <c r="G151" s="2">
+        <v>8119079418</v>
+      </c>
+      <c r="H151" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J151" s="2">
+        <v>132</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L151" s="2">
+        <v>275.0</v>
+      </c>
+      <c r="M151" s="2"/>
+      <c r="N151" s="2"/>
+      <c r="O151" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="P151" s="2"/>
+      <c r="Q151" s="2"/>
+      <c r="R151" s="2"/>
+      <c r="S151" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="T151" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="U151" s="2">
+        <v>250</v>
+      </c>
+      <c r="V151" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="W151" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="X151" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="Y151" s="2"/>
+      <c r="Z151" s="2"/>
+      <c r="AA151" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB151" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC151" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AD151" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE151" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="AF151" s="2" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="152" spans="1:32" customHeight="1" ht="72">
+      <c r="A152" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F152" s="2">
+        <v>9789394779495</v>
+      </c>
+      <c r="G152" s="2">
+        <v>9394779493</v>
+      </c>
+      <c r="H152" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I152" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J152" s="2">
+        <v>680</v>
+      </c>
+      <c r="K152" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L152" s="2">
+        <v>680.0</v>
+      </c>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2"/>
+      <c r="O152" s="2"/>
+      <c r="P152" s="2"/>
+      <c r="Q152" s="2"/>
+      <c r="R152" s="2"/>
+      <c r="S152" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="T152" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="U152" s="2">
+        <v>680</v>
+      </c>
+      <c r="V152" s="2"/>
+      <c r="W152" s="2"/>
+      <c r="X152" s="2"/>
+      <c r="Y152" s="2"/>
+      <c r="Z152" s="2"/>
+      <c r="AA152" s="2"/>
+      <c r="AB152" s="2"/>
+      <c r="AC152" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="AD152" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE152" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="AF152" s="2" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="153" spans="1:32" customHeight="1" ht="72">
+      <c r="A153" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F153" s="2">
+        <v>9789394779112</v>
+      </c>
+      <c r="G153" s="2">
+        <v>9394779112</v>
+      </c>
+      <c r="H153" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="L153" s="2"/>
+      <c r="M153" s="2"/>
+      <c r="N153" s="2"/>
+      <c r="O153" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="P153" s="2"/>
+      <c r="Q153" s="2"/>
+      <c r="R153" s="2"/>
+      <c r="S153" s="2"/>
+      <c r="T153" s="2"/>
+      <c r="U153" s="2"/>
+      <c r="V153" s="2"/>
+      <c r="W153" s="2"/>
+      <c r="X153" s="2"/>
+      <c r="Y153" s="2"/>
+      <c r="Z153" s="2"/>
+      <c r="AA153" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB153" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC153" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="AD153" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE153" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="AF153" s="2" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="154" spans="1:32" customHeight="1" ht="72">
+      <c r="A154" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C154" s="2"/>
+      <c r="D154" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F154" s="2">
+        <v>9789394779211</v>
+      </c>
+      <c r="G154" s="2">
+        <v>9394779213</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I154" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="J154" s="2">
+        <v>376</v>
+      </c>
+      <c r="K154" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L154" s="2">
+        <v>1180.0</v>
+      </c>
+      <c r="M154" s="2"/>
+      <c r="N154" s="2"/>
+      <c r="O154" s="2"/>
+      <c r="P154" s="2"/>
+      <c r="Q154" s="2"/>
+      <c r="R154" s="2"/>
+      <c r="S154" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="T154" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="U154" s="2">
+        <v>625</v>
+      </c>
+      <c r="V154" s="2"/>
+      <c r="W154" s="2"/>
+      <c r="X154" s="2"/>
+      <c r="Y154" s="2"/>
+      <c r="Z154" s="2"/>
+      <c r="AA154" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB154" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC154" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="AD154" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE154" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="AF154" s="2" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="155" spans="1:32" customHeight="1" ht="72">
+      <c r="A155" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F155" s="2">
+        <v>9788119757862</v>
+      </c>
+      <c r="G155" s="2">
+        <v>8119757866</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I155" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="J155" s="2">
+        <v>194</v>
+      </c>
+      <c r="K155" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L155" s="2">
+        <v>450.0</v>
+      </c>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2"/>
+      <c r="O155" s="2"/>
+      <c r="P155" s="2"/>
+      <c r="Q155" s="2"/>
+      <c r="R155" s="2"/>
+      <c r="S155" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="T155" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="U155" s="2">
+        <v>400</v>
+      </c>
+      <c r="V155" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="W155" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="X155" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="Y155" s="2"/>
+      <c r="Z155" s="2"/>
+      <c r="AA155" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB155" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC155" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="AD155" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE155" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="AF155" s="2" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="156" spans="1:32" customHeight="1" ht="72">
+      <c r="A156" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G156" s="2">
+        <v>9347303038</v>
+      </c>
+      <c r="H156" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I156" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J156" s="2">
+        <v>440</v>
+      </c>
+      <c r="K156" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L156" s="2">
+        <v>1595.0</v>
+      </c>
+      <c r="M156" s="2"/>
+      <c r="N156" s="2"/>
+      <c r="O156" s="2"/>
+      <c r="P156" s="2"/>
+      <c r="Q156" s="2"/>
+      <c r="R156" s="2"/>
+      <c r="S156" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="T156" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="U156" s="2">
+        <v>700</v>
+      </c>
+      <c r="V156" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="W156" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="X156" s="2"/>
+      <c r="Y156" s="2"/>
+      <c r="Z156" s="2"/>
+      <c r="AA156" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB156" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC156" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AD156" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE156" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="AF156" s="2" t="s">
+        <v>1527</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>